--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ee1bc0f494a7f2f3ce2b8a02d51311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10eb44e446dfb84438ca73a8e55c0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3ba978c089963e4ae583e026c47a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa85ba09de3b3cddc2bed95fc1fb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bcded69748d000c06c7a3c4317d755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45fd3c9a4f96661c18620b2b97c8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d0e944c83e8045e9929907e76a777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa6c4117062db80de36f4f2faed97e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff111436aeab7b240239eb3e7845f5569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3176c201a2dca81c1c1c1e17ab02d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e5e7b2938f06aef7e6f5dbd1b12ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ace08dd483be070579aab0c03bc1fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5980302a97322b7650668655229b4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85193d0abb86cbc07d39bc6112a6505d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c51d446f1730c03f1a70fd5be47f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6741d19b45302fa52ca30624d10e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962fc240c79111dc4087a5d4db8e0a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cbf57c7d4bb01b37621cfaff31b4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ad33ef1cf521e989dc6051f6773e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc845800a4b7c503cd80b6d796dec120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf39f29cc19a65f5e81e0db96477521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400893b5d3e7ae28e1af6b256aee78e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5584f1aee86a3509eabe895b2840623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6399f1ad96dbf041de82740970e4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca43826f2b697564c740a35a5097c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f6538e138ac9250a3599f46e4b5e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8948cca0181393a3e65f536b287dcc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6f2febc73705f35cd824931a287528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2ca202428e0de71de2a6a9c61f6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e32ca83c38adf85a9e39632ec87f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2615582ea217d399e1a7658d3b0bdb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e0a1d8d3bd81857ceafdc2ec51fef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276d9c6c395956a70a7b9e36e4d36033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03097ee1192a184bdb3c000891a0182234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee5cacf1d3bde9073883729b98b4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced9258d2997ff91049998220ee13836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101ee0c2ecf67d07a7c84857a2280a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291a2df6757ca0fe7db92ee465e251a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae244fc5bba719cb96cbb8474f1db739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a84c956cb96416b6732c3538b0b5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2806c576b514e1eb10a857abb551441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67680de6821fcc6f0e2dbfe6a9cbbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96cbe07379b8891ef904d5f7331f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb3ddc883491276485553a77becff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122deb8aaf9dcc5c0f88c1de31874d6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf202a188767efa17c6fda9c07675e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb12e8debaedaa4a86b9ca1533a90747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8791c6da54f9c21fb2e17fb29abdc6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a91e7e56f3c63728a4878949bfff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca0befb41e0b341becb9041717170150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e56a780cf8d6a335eab968038da8a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab365676e65fd8f2b39808620e82952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fca9aa3b87792995bacfa60c4ffe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7ec10c5fc31e497f59cc1813e74bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee082415c09018b01aac3d8cd5dc4ea955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbdf3a2954c53b0fd93ca648d9c2a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fea7d6335120780f4175d84dc3d3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cef5e88014c1a8259134886ac864f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0a5fe1689c9e1f3bfa8b3bfe2ddcd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89333a843833a44b6c231ab2ca12a8e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e254cd7721b9fb1d98b8a71f57145c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e997ef722d1a9cfa0564e8bd6afc88062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e640bf3f145bda699d3537391992d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262103868e2bd21523be50e9d38805c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45af68666440c3967178163f7cc7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e92f6956c5ffc55c1d39260d224966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c3716a033bb56e4e66cbdde3d2c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535529e737164750ab8949c6db634db068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865aa935829baeb16141f46290777569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d5b83eb34a59a95a74fefe2cbf6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32b973a24009721bec19f7b531daa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb678910b4283ebaccaecd5a5b45c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be924e015fdf44463e4ec95c8dcb2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49441dedcbd028f3fcc0ca70a46e7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84d58e8d2ee42c6c09c273f74651ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e426fde5ee560fa96329484559621276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918be8245f96bd07809abca1ccc66777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c3574990f6a9136a904f6d51bf41278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea86cc05abe5d4d7c6cf7d9d4a29ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834a83c171576e3b75f7f602f67f8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dee7ee3042240dc658e7e45c7e2ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35942efe91c896bb687e0e226d0edd1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb261253938eb7bae164d27df93de583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4344830c33dc834874c059ea53c0b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1167c5aa9bfe008bac57bfa8ea7f02085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4fb1f8ccc988f04afb77ee7694e7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd4b84f1137e7d366238874d6553eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138daad2fa767d02b391d7ffb84263c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc986d1b5b4e37ae4939817fce1cad2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc81353a1468e13b847f2a74a35cb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6792ac7d45f57939714094c34e2444691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd927844ac86b9c1e79e8d677f2c3f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6117078d41fdbfd6a9fefebbbf8ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372fe4b312aed81146306f585fd28794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d56419eb526935ea2976b152995e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4ffaef8162eb7605dace1391ff24896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6a2847f90fb29c06be453443478c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff16b8ce6ffb2bd7e8959267a9355a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad715ff3700f31dec9a910c6a244fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbaf89411b24dc2e13b5fe8f49b407100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225bb046e832b5723aacd76539d8f9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b804a6f29ef6d764400db00b8f6d9fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8609101cf1a704db222c7607d38707103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e178f478666b754ee7f818f1221174b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ecf42e3b4d1b3838c61685307432105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0a2dad0139f05ee9e45ce94ca38d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a6e8d06797d7d76b03b901e6a5427107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735ba2f5fdc21cfbda18ae5bd90f1e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629910a4f89313e6bf54849c4ffb0572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87377cb7507638871675ab5e36a6eb3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946bf01099181f94101adbf0380a3e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd42c7e24345ba6d76e932bf3b2dfeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfc72bbb39d3b120d4958f6fd306e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5a8e6e3c99f636c26b859b60f96ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6195da3ee6f9ac54d516091ac0a784115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e326a3b1050970536f5eb29bd3cfccc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148a708f096c50e81b4a51492a6af3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c471b4a803a81637ee0caedcfb6506118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb103756ca72773143fc72b10bbe5ff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1c6aa77a6aa5841fe85a8cc958e44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86640432284fa496995ca604e87a9b88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b45bc64452fc457539a8708f5ef401122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c0dea0c8762ace3a2b50812a1ce92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae0f8a2d225a15a1dee9cc1b1edd13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b764f0c34eb72ad0923c502ed7dfd9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36756e6862198e6776023102efd30ce0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7db63f05a76696257bc9dbee8d48fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ce58e943079531cf85fac79a170a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fee852e8fdd9bbde78b277f9e9219129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cf501f0e9a043f00aac27869f183f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e97916aa5baac265bd64aae146e3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c712d3e96f9d0fdaa692362e29c7e3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964cd6a19a8106a98c7c1acaa01fc5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06cc42f9c89b4a39d2b0039fe5f419134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a104f854eb2efeb5eaa7c29c57336ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a3e3891968e84f23001151eb89977136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62cb92367353f44d75c233b077c56a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6af59ac03d4a1386b8a596b0046d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3453f27f2a35b302d927b5d1f49e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ba18aa2d1447e024bdd122540212140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9873d2b9da65ba9dad15b51d802f77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5915399074c8c5600ec09d1d0c29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e136c9f2dced8d24ef6d95c2687365143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fde26b86021523cd4e4b6cb383ed9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b686d972f2500bb184bf157f297b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb12cb5299d8e7d74571fb0cc4b89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a037a53e111449df408c48b80f434d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b9053526bddbc0c9ae5de635805e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda4978b9339ba45935545cfeb95fed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4d1f379229daf9d7d7ca26a989a19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4c851d496a8cb3b9980a0a314cff4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f70746a31a7cebf9cd698bbe2b70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa00e296b43d4d72a1b4684313989bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f27810cace029edeeb014814415ac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d93c231f051b6f8478527b67dc4206155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9df59a37db3f9c84c6acccfde4684156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04115c50982af6b3a90067061e2a4d10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6afdaa9f323170650cf51be9d7610158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd3b7d6a69485a525180da37fbe40c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af22fcc5acbec3895b3850b2309a21d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c0e56343dee0e75959b8c6dc07a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ce8cdfb64fad0a2a1514cc3d3104162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ec328e5e185f02e0b11e4658c9c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918fd212ce1d8368a79fae549d21a32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159570acba444ece4830c1d5c17929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ce6c99a1df1eed73042255c7d7df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841136a65b8fd3e1dea2682563fb281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed5be5a945d07f49b3fab15278a3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a09e54aeb6e6c9dc0fc55a27551b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcf3a412675fe09b68311df3c64289170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657dc961a4f0f6e3c9c9e6484910767171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab4c5e81639b769097b889ead11125172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610db825dc809536aac2ea29dbefd19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b8ef2e00c252bd97713b7eccd483174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078673e4e1386f46a852a33fa678649f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf311b62ac03b5de4d810b8e3fba81d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63ad1f146926cb54b5fdffc285d625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df61da71ce6672a5d6926593667829178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf899a81aa8fb58d46b96fe58b08507179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d3477fedc4027ff2930949b82791180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f2c9942ab751a29edcb1d0f64449181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679ec29f0fc58613377f5b927f9b40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2566277fbc91423cf4210d81674cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e893ff56736b72f23d1760d274f28b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475fcffa673e773f38c7e8b651397a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56957c6078dbe8bb80c0ea9fc2e1bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4691c92f69eb2c4e91a4567c06540187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe294bb735d6698fc63baa60ae2009188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c45aeb6ec4ac5d5ab6ce77b09d2533189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d53f289dc3fbed89048fef33144a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0a02d5aec63f287c9537ed2e9cd44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02a2a7d6e3c933eda003ea8eba8b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7c93adab266317cea2e2616a2cd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355f17860fcb4778b7dc77f7fcea113194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022edad5ea14947be40a77433d5335195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e692352ea7a6242942bf0f7617b811196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb82151d764cf33e2f5ba3d62f6043a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0003b54b789812df89dfcf830e2c22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a928c22944ba50394ac20ae019e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd74a3a8a48a48eb21355cd6bce88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f6de84362c81690aa53d9668b1d3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad11b312f54c854045a3a52436c26a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d170d3a026995b7de53119fceb958203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32829c14513c5ce9eab95bf89ae2f67c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f937854244a587c854f7cba77644e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd50be25edbbca67567297fb257e99d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb07a2f91dc933fb8169b5949f6364207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef74951222dc8d73ee829fdb17902208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a40c2b293e098830b563ed35d639209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908adb689f9790279bc5cacf2536ef2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ab3e323f6d64af583fe2dcb5c628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff249451ed0dc98cd3ddca565578da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4765902339fb7ed38e621ce43cab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04b1eafb17b74850bb4d63b2ea3354214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d1c69fc87f19127fed5b1ed4972fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08addfe221dcb359607079d074f783e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a22865eb7ca254fbd0e786ee19ac8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328cfce46c07def93e897c78a32c11a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b380ac1350989ff83e3122b105e8b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056036495e03205130d79f5406c9af4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db76ed1b539acdeaf5070aafcd09c5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fb302d443eb3070eb986faadeab9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022676c6a330965b3ddd3100e847ec4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969debccfe50fb6192f3540744aab8e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a663f8e3324ead31b8545bef49f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c4fc0d3e388514db7d719a45f35a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839ff015f5a8848d05ac3e056075aab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d933c8353853b35831b1c4a763c79b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce0275bc7024cc84282cdad4ac9f0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf9cc40701db26592b83460daad8a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eaeb9b8b47bf70317f68738fd04ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba34b59aba8e07e24428cb71a5e48c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cf7ad24d7dcf496a7b41b326446d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c95b7a13e596b54485a29389a9cd39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed5ea16a77880d36d8be82e935b984235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb70fc45444800944428f9bf80914bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b2e86097606b3cf82edd1cce3c0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0439ffb2cca9a42207db8253e282ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6347ba026e3b0b524232ab0501ca0ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b150e61937bd3cad99f9dd299d452240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d29dddc5937c2b83f00c032948557241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c22712a26336c04c7132b7075e7306242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff10ee96d01b1861eeccb90052d3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda059f569b858c38a680d8cd961916244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bb80ba08ad41e40de4c752b79bcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001580ff8fa3731a2501a32fbbf7ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85f4ccc8257796f1af4ad8b9f779f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571b8e43ba55221b188f986a7a8e4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e9cc881775b5b2f14aa4129e8bae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ebbced6dee62eb2aaf2a23dd33980250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133c27b141b1849b152696213a53483251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed73d0ae4848d0047a50e5492ca7fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59db272a8058ae4c4e173217042f00b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337afd8f1bf4825d1b01a0eaad98ca3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8ca88ce990869416d22ba14203e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b24f4ec52b3eef9113be8fe1bcf98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d2e0bb3cb4dc58d6114cd7e34c324257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce029880cebc76b92c626d963e65ffa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a315c76e8dc6792eb4d0c87c059b50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee39915ffe2293be3894f65ad77e37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd943800cb7cf5a77494a776cbdb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c70c65f19a5b93729e1eabcb5a58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e185e561b4087344c640110ea0516263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a769c3b72517924b5fed65305c0b6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b657cb5db796c199fc7c561e03ea2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41cb25ff54680a6d5953efdf1ebec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588afa3385ee956e33a985582a4363b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813d776526cd2bf951cd21020f816c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d2b6651eb8e7c25a3cd475c4c03f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b7354e38c75f5a934316b6d2680e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ffb9c7395692eb5252709e6041d8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb2292afcf93d63af7b6054258cdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2fadd9f79d88e3f617e8cb1ffda3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655485f72572532baa725cce895cd59a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf71abfdf8cbbcca2f1fd7a9ce94d02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5793729b9709a20a4f8b8387857f604276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51161f4143dc96c7f060b5d3df08acc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8818f09fd2f3b3f4d1b751c9fa4d82f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb03c86d201711863cf0a15b79012a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bbc1431e400828dee0f20dce2b53d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75fb22cd4bda6c821c66952682922281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf420b6f6ed0081ab6dcbb1aa11a31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70b4ad51be26c441ff45c7ad156f6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13636fb8c69f70d22e271f6774fe0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d89ae3565631bcca2e854081d43ef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe910f9fa05ddfdc62ba700bd205a312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f146c774348dcdaae79447359887287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb777ba9ce943ca2f866998d41f996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a38f38edf8c31165b7b9cc0468da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ca0020d4ca26dca07a953b7d7716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f3630235ac3894fd01d0cdaa31cfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ec94087d8d8c6663373ebb0d46d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94916cd31c599caeb835f21929ff54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f84568d21a0bf52b6ba15a74f103294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b92f70b8738134b51c56bd62ae8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317ff272db41fd0ab5807ee759b5e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978366f87ef43a6673b56f894e36e40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423665740eb98184fd309b75c33948298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e7a6e1b4fe64728eb7751f25ae17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e9a0e18a899a10691b3219c2694f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3784c4d25956fb444770e046c193e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7cedddb4a8dfa02a729cbfd628a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247387c93905fd129bf3116de430311a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfce78f4da80121950113fb56ca2e72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d065f68c0692125acdf68fb49543f31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f913c4603dacfda4f61200ddaf0ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44754d699b6850ccb69da091e7f2144307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85308c525870a9d6419742bc1ac0744308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f0f0f6843d5cab8abfc0fbbb7a065309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff07bbb07586c1a61f256fe5a9abbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9bfd4db390b3d23a553c5ae27bd9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda335357388e9e1166e5aab75a71cd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163441847e40443f07b9785f729d09c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08061ce701a58ac3b75d00839db5e347314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13e19dd311dd598ae7fd1a62a7e68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392d57e5710fdb0d6bedf2b5a2e8a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6cda0a2803a9e631debfc3c7cc544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e033eb8b7924d481d559ae0736f441318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd127ffc8b6e8d006319c8a914ae5689319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7632f2b5e3ff04d08bf8afd50a9e1a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829790ada52780937775b1cc387c3f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc6a14b393ab2cd3aa5230222e973322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71c7c2b38891587cc20fdd89fed645323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef06b345fbe9db73943c3319eddda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acfa834a5549d3c2339d3f9c20f174325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd9f11db3bb51e7f4be527f574fa74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd42944bbf7b3cf2725896b84f3933327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff0957f728c3e8af2093f40622da63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f503292580085fe483dabe0a2eadd99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee42a4eced4b2719a7ad57d486e046330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47cc12e505ffda19d04918d368bf4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20a6f81a52d8acc7b51615d3e06ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3166bd6e72d9e1bdabf8e77bc1f136c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f85b86ebfaacfb3005582c7aca9681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f122ca5467b5333f1c8754d75b76c5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0bb1c1cb569cfbfffc03f6252f4553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9744a450cdffb50da8f35a438cb195e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d89aa4366164d83312698cd0e95745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b999b7e618fd6e21153496ad0879b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe66debc46ccaa07f7b3c9b9add2637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f3c2ff48bb477f2f4db80576988d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b600f5553a147cf2317eeb555d24d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93144a30f0035ad73404bbb93e02e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01359a9e4b8517d74a637d833c68611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe16e6213190ccecdfdca9d6f478e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5795e08ad1bf83e80bff7f4d0a5533013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13b350141ba27781ce90713449a28114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca52acad3421e7115fd83800cb8ea7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90357f09c757a344466c0b7f12b3af3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9935c809fda2bf1da2e4a7147337fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f32401f2d52ba99863af0813bbb7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de8b067d879f9d2e79bc999bf6576d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469821669231f198edf12456674cb07220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa25f7c3c9dec1803d1391831f3ce321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585f02e7fe09b1c2d27e922c5de1e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472994f0bff13c91ce9ad7fc5788fd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a83ca870aba6e7142cf6a06b036fb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a3c02be20ebb2bde32c6f9d8fb1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cebbd213a47b8ed64b05b18c14d64b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd40be2fbd9bfb32073cfb23e8769027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cde332e5842a0978f204f9670b4c2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2fda7560b2176b90db76b056b58629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b587c8af402500307ace07ed449b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1d6eba9173dbcdb97517c0d0dfb6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f862c5fa3b15a94bf22e22ef76f7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8abed9299df808a2908ba4b86eb6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a2869875f6e83dcbc4460270e40e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a58ded843463550497a223fa1b11435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab59e42f8a12869c1dcf7dbc946430936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685d1437de2b03555cabf8ef0b95b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b1bc3b993774d9d4b0de112b21f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9861e8e7acecde267887dd3949d2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56815ebdf0e060b2013599797673f97340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f5973b2b5a9a0141e7e3b3b4916441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f512e284d8c96a3f8dff80dde23129b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad2e89ab4caf8450594c311b4192643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b657e4ae3407f5e5f899eb0a2b1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00312b7e7b0e57848a1b8db3edb3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44a408869db5972e7ef3189cf53b4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c53dbe27b13e023c771f2136c68147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730488f9333e5f9adbf634dfb8acd90648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74bb86b46e0f793ab11b0c3789650c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287030dd5e763554d56e9985087b3c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c86775c382fe324fbed9617c3ddbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a70f24729eab2282e9d2564bd8c8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db383e1a87faa620eddb982e763ec7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030075322a029458b5e269d6a06355d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208258b55bf1fc413077edebae79b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53017752f0513fbcb79784ba6fdd01256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04355f1d9dd7717642822b2bce2a7fc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e227398be1260a1e16cfd117c3b390258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5389b6c7ac77985681a9129975e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbfa3e316929a244c3dc7bbf12e2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80723ae39d246bbbefaad454ef0ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcd12b5f903a0466aa275240b06a6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9292d317082c761effdfc7e5faad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6bc605fa3abe29c5a7a0c9a9cdf8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813915a34dbc62779aadd652d0ad194565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e7ab497178d3b78760a9aec7fdab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293caae4e24f9e2b364d87f26157a69267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95d1b81bdb0c3550b2dc496558585a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b5f8016fe97235f1458523f4a046b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a84f876b29c88624d7ae2addd83370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c8b3647ef76881680efcca68b33d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd266023409b869ccdf6133add91230972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6892ba80dbcb76ea44a4632cab286673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92da322bba237ae5f69871bf0cea87574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba437064b77a9e28c3cb44bb15e001575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8929355e23a69ac0cd3bab876a221276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a01f3ea33ae02e5c5a2777323cfc8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a00422f62ed0cd3b0daf5f22cc1b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fb0d9266e4d5411383c7bcdba5f4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e89d35d511ed7c9b580dbc26be0f5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba33d4ae40f077e5644a185f9f0f3dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9a94f4c04214ace06a816e0697aee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c398ae64cd399d0f54a65ba876e23ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b8c5645c50ed3b54c205edda75b6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f87ecfc6897bc69ed73eea1bbddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd451e43e1f0380b7eabad5549c75086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5d47daafd2690458ee4998ea82b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38afb8ba3f4ffcafd45a795b2cce288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bdb823bce4db853c0c905ff96466c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1cad0b96f6aed0544f1007f14575d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e6893e698df27ec02f4e31c104b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe03405de3409383e3578cfd54371a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da97772ccf2ff5d6f2d693d5b73d9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685b5f63c83a1658a076528c7c554b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d133bba80dd90bc655432a7903b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52eff9b87deeeeb1b89b345cf226df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6887f43f06edeb16670b7ea53ac9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448c215366f2289aacce15763dc82fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243322cbf9c66533e66a49cacad91099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be198bdc23929e17300e2ce03dfd9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9348ae1485f395fd10512b962ebcd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6eec7e30d98258bb1b081474b1e25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea0b01a882dca12c19bb79ef5a595e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394679cbae3ea977763bb96f3fdc8e96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7879a67af7b37f1bc6316d18f91f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe0f6d88320794268b81d8135c7051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583da47e258f8066381f05e467948b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18fdbc7a4ee8b527d0221e7e7048a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd6af18d4c428fac603e04572f249e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945b3e594f866a5b84a0199c320f198110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09715e973d6463002761ae6cb2297e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67f7e9f1686b9c15a79960ecd0618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410fae8ec08e76d352076bf2422e0d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5c5eddf39b44a39f379007f58894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c02c71557efb2350c50e81969eb50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb15623dc9e1744b970039830b694c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc34e20d3f073280a18ded560665c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e27b16e844d11a74e525705c9c3c23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae47f223daf95f36466d36e0ffce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d18a4af74195cfc215bb87ed22e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcf83775e5f946783d8345ffe0c03b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c130fb2fcba7a81df6cdc99aabca07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04ace202397c61f6226c85b0b32dd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d530809441f3c38460a08c4109ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06e424e423babe8799bf8140621125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2688962c19f82cbb3893aba26831f73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7879b801caf3e7197744951e6d95d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9116573f4c9e0fb98a95b797e28a3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fac74200a66585223fa1900df9519c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834714cef0cbff6e0a161056a8ea4bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13051222e6d5b34b3b372c3f738b501131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174735994fa8c08cb7600cb62ea4814132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4c6e2a3806354ccccf5cdcc40ffe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143790d86ba79a53e024c8bc887853a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4f97226565240d98a84860ada918c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3a437b242d22ffd0b348af73641c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70410760e8a01608b9d6172fdc1672137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac12216123f678ca83cc1964ac397e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f41cf5adf8cf3e1e27f72373cd09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8a7277c43fcf11471877fb856c73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d1322d8a459fb8077fbe8d766ef21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6c517781969f8a257d69ab24b3025142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01736475b937e36b8dff5d847ec1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407c4e3587b0f8f6687713be8e7540f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d2f4a8d532c4a7b3d909718eedfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffec871e5a151351ff28466f672f2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d359c104e529b088cbeb0c4e85d7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc39f7274b3730d325165c3a47ffda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa5819cfb55e96e97383a66461bd25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278ca22a692f91cb08726f4780dcab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc017d9ccaed62ad00fa02989ee8e28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1f551f61f480d0f575bddd2b8c4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5542684477ba062cddc55f0f7ac44f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a278ad56932dc4cce780b52b7e0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4a41ac2169c9caf4d0727da3e837155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b3cb22d73a309de666efa29cb599156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a655488419f7aa9641d268a76c12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080496da1c9fe0f22ad877f846a6eb13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340f1899b92220a90012caa9524e2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410bf39df10064f541964993d9e035a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e7983b8b194b863983630c35b93a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10870da75363e7d315e34d78b594d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd781c8660c009cb87f8f667b3ebb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ed9b1e7d312a088b81af78a067cb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f63d4eff0b16e586490eb73803d032165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89de7db3d6765978097f1b17f3ee7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31f557b24240a4dbf6090f7d5b274167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e927c7e72524ce20c674a40d95ca89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dc4266bc4b106c99bf4ef2d1954b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ddff774d54dac0c95de46ce5ba82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8102a3e6c5268e78236f1b65d05646b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed6f355c6d74c27d2d76b19749a9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31270aa68814088095ef7ee2e2e65a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789386fad1c835ed7f3fe4210f7c16e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d2a67773f6203aaf2fb25bbef4c25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a08dcc320b0f702e8f637401600ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827c039e037cf411394b675e6c36501177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834853ef89389f3fe7e33006307c84ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94879fe1e5e149c85061d10c990a71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b3621a5050ad104d895c0173f9d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff505ecc5c46ca6a930d81a091673a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc40829a51acaa55df4bacd8039cb89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f38a88c7dbdb777e64b5f820068ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b6dbaaf1b40701901aeab13108169184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac0f2b62eed5a82c1982b90a038758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85084f5533e6a2d576d54f3d332f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07b2f1416acb52e58b3b3ea987e6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c636808c5de7760cf85c1a97cef5207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204aa422f687e811285bc9aae01d4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c971f9709e1bd1d31c88e32b1db5f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed614edcc75c026de039cf621bf6dae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50545ddf69b16ddd8f497f931449d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567136173edbef3bce2935c2c804dbae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1e026407a46c30196d2189bdc1d17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3b011397aca1f4358ff04b9b359e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b627431dd5c84ff7f8141947400217196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b968b3da151e6ab21a8e88eac9083197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aafec565de19694b9df889a99cb47f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad081bad048972363d4f3110eead7fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b13c847353c1a68ae85a8f60739e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e442f95f48ddb76d2a7d58066c9a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c41581602c77122a4550bd1425db8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae58f2c1c68df0c7434185ee1c5f1bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaeac16181a757a3d0fea0e103781f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed70af9994f7f67162ce05180311f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7e939009cf2ff0d6d865d0e23fd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf69fdc356a2cc4541cb9fcfd05b65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87368b80d37bde3dc97001467abad3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876836f16f99eea020ba4fc7ffefb6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d37987ccaddf7ab49079771b289b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151a1bbe133c10c9739769463272d36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb03f6aa5b150c76651cbbe1713f161212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6f6d3a01c722dadc6d63af73fb042213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012bf58d02ce871cbc8073f1ac8716214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be622149a3a7efbba1f8f4ef969cfbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250efdf716c71494a2cf8162f0a4e7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984764f309b29c72d149ad9c0be42e76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33dd9dc8d6b25ba16c59bd122a2d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185d458f7ff440f6fe992bab917b0e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151431f41e5c71660a348eab7c1caeaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178217caec878af2026eb3f7de74ea01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be3cacced4f0c5e3e70e92588c22e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe19f73c26d360dd1cbc6a39d28ebe1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed954870b298b15158e56ccf381ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dccf478123ed32c9f38de581b0b05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b03ad693de73e983ebb62a0b8e08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cf00dcafcb8ef77210fc6324c493a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd59bd617e2c8fbd131ad1f5aad79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589e0431daf4ff4690e1bb86be77cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a8aff917a23e47dd612d4487d3764230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121f039c7a42515ca6a4a1c4998c00c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64cfa123826a9d277c18accb6f4719232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feb7442f391aa379b999137542737d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6feb507c4f1bb0e99e45e5bfb5d415234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d735a3acf996f9bf58a2683cb9c63fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d91ae84376bd41f49b7f01c5cb230c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aca48f5d950c6888f941e41c481017237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17915688a3aad5b397389353280736238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3737fa4c85388cb1b79a3307179608239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347c7b452748ce42077280ed9990f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3021184168407f87a74a2dca435c63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59062b00bccefed2dea119af10031c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30851ac07ccf998329673522c67559e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088cf314cd3c6c5cb8007d7325237dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee8fdacfd3d564ccbfc30648772667245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a88afda979b67e475105db0492fa1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5fba984be9eee732bef2bf5a60cf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e875209bac099ee83ce63c08187a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42447ba6284ed01e67310380ee6f8c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca93882fbffd13daf81b0ed597a9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7289d0fb475b6391e17450418b52be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b184eb5f1046f4417fceeeac6689d83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbceea665963c40327a0923d5fc99f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709f7d96f8ca7055a1a964982c6345254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e006d799aa857801c553caaa5dc563255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40727ee82dec20ae19cd09d41e5a7d86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff2ba162054e301deb72fdf98d2d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c84b9d9d2227d8667f306ad9ff0ec2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c77ac52487cdf500e997d0e3c1d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f446306e26338a68898e43f8d2df9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a42a027da1342868a99939664de45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9402226bac56fd44c2cb98060f323d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a69a6463075a9210271ebd034d4ded263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9492fc8f2273f40a18e0c7e3aa373c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa96442e1e572f71b7e2d1a935d6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd46c48a5dd58aa234662514db7662266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f8692486e2328de17b27aaa03b236267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022777953bb21d651e558c293021e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810663479c33635b66b340e0659ecc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf6d967d0d65ccb8c954dbc4245f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929918bca7ad5b9e814d5323f6022a60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478066bd1d6d1a26d7005e5220cdd9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc889a9e1286fb955ac75251bfeacca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed369f6129ce31120efd44bf2f98883274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606fd0a91e3bfc979d18d778d1835e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe592e65d7eb987b6c6dfc29e6eb4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a01322cbd82e486ea305524049667a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80300304b105101b659f2527eaf69db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9d2d7770e1ba321bebec5a166bee7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893ca5dcd84adabbdcc3b944e45b4d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad1b57eca0830215698f79bb65530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d284710da76f4f4775854428463eca1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a619d2e7f7901d32f9f69ebb9414283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702758407f606dfb488ef9ed13d97269284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54623dda2bb38ecbc6c3a3778f7036f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef6b5493ef090159f077483cdc6d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158a07d5557f6982d1db3ae5ee2d4f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ac0e8ea2740553182c247562dd139288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fbf0686d688a13a8b33105673ce1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641cec1de7bcd97c87828443742e951290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19421b342a52435516baf167a99be9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cecd0b08b6841b60c100298e60a272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7e612f1cc28cab97654d77191b684293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dffd321029f044667360b8e7b0e9de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc356c6da8513763719633605f8fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b5da63ac69043ed03d226ee2b284296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c6bf8707af729924957fb8dc9c6b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac5c320185e65ad015bc08e16be709298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257974e4d9772dc521dbaf64eec77d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b479d9842c9d42f22971efb580fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053c58c6c9385ad737b856c0e777a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc7ada016187fbda190595857fc03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008754d77d955dbdab1182091335b66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0dc8321e8182e51f686fd88bebd0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0351c1439dc0692087048da58ae04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c4a1777cea76b118315e240776332306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53939268806a561091a74cecd2007b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702703d109e6acc6e6f36f84eb05ef58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa8218596f96dd80c35ed08b9a4401309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0466f4c228ba8cf2ab3c32413515b03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fc21dfb4e48e0ddedd3f24f47dae7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898d2d195d7ac985729ec6c19d8c6af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ceecb945ac8ac4009640564c1ab73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcf4dc87561ce6a63a36eeb2326f75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a34c1182053b42e78aeea70b8720bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7cc1c67e568280f93517bfbbd02eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7095b7b1f38b76739141bcc5532aaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc66e0a4b889d4a708663651dc08b1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5c88e13190345a2c77f5cb3dc0db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421ae9f75687708ad323c68dd00a5eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7b331cf8a69ec986cf5cfbec9175c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f7c15810ce2af41bbb3fd668321f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a8fd5defab81929b311bf5c56080323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55ab376196863a324462e71abc199c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f72d3e27be5106f38a35c880149e325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>