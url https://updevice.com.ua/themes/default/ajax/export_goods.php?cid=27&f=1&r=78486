--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e041194970c0faa0aefe661459a051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ff1549617da90962f1fb4d5b07722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c2e2c4910e21e0ee6e0c958e881c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76a9ccd4d1693f2adf76413b3c895f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ae31950c17a6993eeed8a8bb759105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f18ea332c4b46d150ffd09a08272f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f19b82c890767b398e707bd33684cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a841b9f7eff5051da25f91019e838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4fbe4835bc2ef41398c4c8d5b5ea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c95e04dbec194b33a5c13e2b4006a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1c7a0a7aa1ec9389e5a998e8ded6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66a30187a3ec8a6371e757557dc30812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0ea1909029c1b31d5b4dcddb57f4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfffa2f50b2d4a253bea0303f47ae7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7daae7e6fda44af702e7fd556abec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5111fd08c31568e849a39e044059116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0073b0eff0d8dcd574892694c373f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b41b630631a204a958786a89e681c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a787fbc7571467efcf03b438619f2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0ff4f35a718617a481b49d039ad1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae40382a22e54a3aa266e8b2933420b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f6be9c8b1967eb823c21ccb699eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea2d7be23e9d2e395ce1aaa174a2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2eae7e3b6b6a0fe793ac5b2b76dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89396246189148850866d497f6512ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60167619a68492c2636beb22f2714626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1fa75bef468c204cf7512c93b69ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835128c95d6eabc4d2acb780a56981728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0656306da19d3f00d81ffbffe373f0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef44d3567356a703d4bb505407c7e0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154897d38163f856822c548185747e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d72894019c62614763ef8b306741f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d534273e9399fc6efa49aecd7f3dd0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c9ba1c94e8d463468bcca258f41ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662b6d940fdb48742a063ab3492043735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d298c4abeab095d74fb7d50b9d6438136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5729c76818a69b2d795cfed2f5feec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a72039ce2bb26e8deba409aa5ef92d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9c7a88c6c6601a5778e6953c13e4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30a279424b793ce19cbad6a29ae52440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c58f90613f41bb3e8cb2e3a9f4ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ddf400597da9bc151c125e619a0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ce7d511e138bef61caf1e244650443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b26ac4cc810f8a3bda5467f0463644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2ee40081381d0dc0b41db3860ce045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c380ece71bb6a6b57112ec3ad382746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679f957cf0e29ff64d075efe7726def47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44156b3c3a57f394bd4d10f6e776bc2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0068e968231392c4e4a8315aa45fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b98ba84b361a3185dd51b1af935fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b58e46d85f71e7e36239c1c0b990151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06116f59720fb2d087fbd3912d02e2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b8f9b062245a854352dc7c7610d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798061e28bc213d5e15781bd3ca441ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542bff37d16dcac69766204070d548155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542a49e12d93458f49f6364ba6856f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c584aa3b0d6c3d6c738227532fe51d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211bec32e87c9a2dc7dd11eed06ea4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cecd056398f1f6813df14118981ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ba644c13a472ebea9055a3ce4d7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e20f51083c3ed13a6b87027af784761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a658e2568ebd8d1bd65dac92a50c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b054d0b55dd0e59066c80dfa227b0c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70234d7548cbc0f803dea87af2c4be564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a102dd7329279a5df97af1574ff36465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f1b0d4a8c32102a5bd400b360ae2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0566e3660670a358e81bfa0ae2dbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299ff1bad45a345d32555c1d44dc5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc743322aadb42861f8a5655e2e5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb36dbb2ac6794dbb258c15d8d76c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8eff41635700229d6b6c1725ee09d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de1c15565ecc07113cdc793449f5df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353fbf301730755d6e6cbc15e6b79173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216ff2011506a63211717be42a656d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ce2b7b0d524523c948ff6f2704f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1965ab27499676b00f952e1a9b3dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92cf6a1c1eee19f7b7de1ccbd08b6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157bb146667c2954fc1ba1c85eae16878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8f23cfc2518262e654868b2461efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c933283f357118813c6773417990ec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f2fe66435f55392215f17711c18b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e99bae7867b018f4d9eca5377d96d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15c96075bd5ce9b8cd326abcff49a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93f5e38f951aae8036765010b1f3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d767a900dc83b742dde3527a7a25e1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6bebab4feda415280d979b077018886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770d36d2e1773e7ac5923df56d355187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5e9d6f815bbdd5f1e6c82d2785dbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b379fd3f3380a104bbfa182521a7c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab0634c4bd7fd337d1cbf4ff2939390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145e4495df1b0a23f565280ca708b8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85685d500dfd7bd8ba372b0666cbf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac3a0027526ed95a07f1ad109af5d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e96a0cf145183811ba1554e4de64994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b361aab1b101f02bf813a4f26abd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b688971295ee23f0215bde082d862f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f3c2f1640e74c9d63e1d195f3779d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378cb251dd0a4af069c5ef3204c62098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca92f2e0741ad2773f9b59f9093498199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f21548e46ff29d1672af954ca18686100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a6d2a3ffb8292ea0906e7c0f0c38f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac3b01e6d48f3e248a513a2bf9679102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fc7bca37bb98877cb6c06ea392d1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ed80fc25b4a2f83d408ed7fab910c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d771f22263c418cb2e3377facde68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63bb8834c76745a4a8aa294dd9711106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a73e4db603d104847975ddcfe20984107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b6274ab9bdbbbf9a130e9b202708e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d97bddcf00bdd471d9e4276557d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3283af71e5e6b9e6233c56cdff8f13c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380f81daddd6aab15340a556e076375111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2828bdf8ad10f21c6afe3820ff40b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6475fb312c95325016bf4a11a12ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65c697992eb663e535ea753b602700114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ba6f6ba9ec523f34f1a15ef30b2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a176a2fd9b0bd73f30c53336e3b4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d63369effa5e55c18f4e5d4811b650117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a1501154a0b2f26222182112c83ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9e33a6d7b85ddd9797fbb834a483119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3ce0caac8626dbbc89af8b6598641120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b380fe995f2d1b191d3b839618ed6c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392b55a51db68fa2254712c4a29c46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d553d9ff45c9b768a5df6b8c9e5e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562cbf2fa149bf9e311a190200f4d30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28136780e9433de504cbe50dcf2d8e85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1956d631160187cfef22972660967f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2965e90c4122e4aa90dc3a4d533188d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5757c337218a56712e1e5181e098ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8afc475bd4566a36040b88c7b7d703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805ce9f327b0bd526658a1b7d3d7035130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a97c15c46b263f58ab60cd946eb0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f43b9762a03af185b22b39217bdbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61de302791083b3e03e2ef1ea6502c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556468882bd62fbaaeca946a712abd63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28052ae6f8fe6b0c2aada36581288992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dbefa4ceb3b3ed23fd8cd9af5d3d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fd9c300588e09bb50eb13fdf6dfc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ec894c0a95a93d0bf3e79b281ad7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41d240912a6f9d3cb1a1cac39535a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd13e31758e3e13c88e816a394d1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182bc7033ae547a3ddd508ea8db1084141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b1e2187fbdb7e8357aa229d0059ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28419c16f3f1c267200bc7d3c8bd364d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e09ae9de00a069d08d0668718da75b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cd96757c478b42f2a102725e153d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369cb95f85cfab708e1107521b2c9d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cd3fe89ab8f37e9de5557359d9bc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d638e3c2c5b7f96e86371acdd8919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295ff943b45517b1dbabddecee288f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e1b03e8a3f5096b19ce02381a503150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c08cf1a24d93e4206ea1eadfcdb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97528fe376889f7a8005519720e428f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a9a6c41a7c869975cdab1ce86029f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa30b7ff1c8391257f486c47a5d4bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20867d74036a45d58c62d5e3d727a0be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f53b89a74e1b5b2444fd9f2058899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b243c5aa37fe84ba329bc181340db33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398354bb3dd94e8a840a9ea770ee5a09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcaccaf34fbc698b1209bc5f1ddd5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfc7d23c36df3b7dd06ae54953d7a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e0d31d9e233754060ec8a681ca26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3830d2c73aace4086a411cbbeb13ac7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18884b221ca20c091279d072865029ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383a1751f011182768355ca1a1a7fbe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb2bf9873282ac2f58a901193ce81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593522e0b3202a3c64530230675a8f34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057ced8f2f14a36b89ee173c85588c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbd1de5e5848eeb38896546dc3b598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a6a67f96114231ff0a7defefb716169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960387c6adb5f7373c6c5a1087fdee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ceb335c8461ae478c9e736d9b0db8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036d50450ef45e827c37a11439c0d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52ec84e810b9dc9b364343249fcd19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea425dc51a56e7e93e8ae2b4af353174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d99fd5bc19455cd2db88cee67cf78f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18404e187d542a73bf877fa86479b299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6710f2fb4adfcf8120d6db8df79e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903530b079cb37ad603327231275a62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b6a4cd7b4b9c3a79d9b3e8bcf41e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff0fab121196eddc4ffa222c4ea765180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55c327c0bffacc11096ed75708bfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb64f705b8cd67697f85c2d9187ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7406c0d9c7e60950fe76ee1f519e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b0a74a5d7a6bd62512e0c57f9d40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2905366bf2bee543670eff01f514185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1423111356b52bd89b244ae897dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc63393c5292c9eb48714d3518e7bb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c117fe98916fad2b12a94b7b024e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d63e1116e588bdafb0ab57f8a4fdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4ae6a25a972e23cd544ffcdf05e4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde200ef153e441d7d5965613d5fd92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52f87b0b1ca13355d8e72ddc50e224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c25375d281424666cd27789499e54c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e516856431b6ef99af67b0696b03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1e96e05d1ea8e68afba9f28a4e78c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199f36fe00a3495a4dc7460853a3bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5ed5a96a68d3b69e5afba658f3f9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64a36ccb19d3e382fa73da77255644198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb384730de88496107ec4511dc8cbe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c4fa203c131246428a6b08bb42f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bf97939b0130249afbc4325e01ff8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45afab2d5ed8c694ecc91f6a907dddb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d6d22b065226516f010dc2bdd020203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee6f146b99a39a4ab2b75b3f08f61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0b5113a34769110a76ba4d2e290ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764732a9d2b589450f473e7c0a4f11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4b954af913d717c9ab09675b48104207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7371b3ea7700b306e76d9542754ea7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d69a83ca9a1102648cf0e2c87bb45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889de90dc7a08558535bdd3a90c0f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bbb4b734d532971bc5656a19d06d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee4758f2ffb9260107e35bbb36181212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097aaa49b002a1b561b9d758d0165b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e477c54502cbd241c0bd79ada314214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0fe6b55292c3124bd88355d57fea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09cbbefa197cb56de1d967456fb704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c0a421ed0fc3df1f8c2ebfeb287f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef99ecdc988f8dcfcffeaaf8d2d0c5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d577cf13784c86166daf24a98c6ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ad184e258105760541cce70620d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222ec25dc310c78dd21fbde9f22598221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc198385a6dd17bef0275ee2ddd09b27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26194bf129356e3b0f01289868af218223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087143dc5188d9bcfa4b4cc03914b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8edd1fe41102d071ae27e1d559afa9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb82ea219f71e69ff7f7a802901ad0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6f620c0b9d7f4f87523032a080cc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec5ea3d2c6823186e841e1ac1ce8a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da82ef1f6500301b2a6095ee52afa0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a041cd12399786a72135b8d8314afe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fd8802bb4e8cd99dfc2a20ec15d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c661ad7fff0d04c0333045c9ffb24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c5c293bba836397e3f6ac2c82179233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b810f06cc5355eb5db6a73ecfb52e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfdfcda95bada60b646b0f29d4ddaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7dfb14cc6568533ab610c009995a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e9e20ceaae37c1ab17c1bfd1acc73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166c0c47a6bd4ac2c5a40147849f77a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee682a687832f4130489a0af8ff9c0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653bbc145a65bf7f4618aaf0bddb47e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46841c1730b9e2abf64682c4d62b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f1bd30c724823e2fe02799ce5673242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b2e28bd453764106332bbb6bc744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498f24195d009d2eaa5d3aa3a030ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ed7b132993072119d74b467b47c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a9bbce5112188566e9dc6e4a1c03e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9cc2360b96b58276202f29dccfbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83025a86ccc3c656fa1ced86c4324226248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e4b32404d7651941c1f82b954d1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfd0c94c49f6f48d45b56b87ef7ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ae46b716a1748c731ecb7214aef86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ed83169af9fec7cf7fde5fb4367a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a54fa4f1589221d56ecd3236f9af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4a80771e4a0260634b9d5e10ac5e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a61a26d949d8cdb69a84b022332b3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d17b97ad8b701e591ca9120b3dea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf29ef43818d742d0e718a502230f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308e6f445abddf3d7d22af23e8e3ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d208d0d5fd1e399fce413ea200e5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1fe300639ba9caf8550d4e76b025260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae48531a6dd7186969c70a525d09a6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94144602b6828436274743405cf87fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc08b351c10bef048d5cd6caba14f7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37165e03253fcfb87ae2566157a537c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0e1efbac819fb0c2f62ebc8d8bbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4b8f455f76522d58116c4e7c38802266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f8f269897e9b60cac22ab86fc7214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b31d73b1c9c652e966b807702321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3bc7ecfb0fca1b05623e928a97a51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44291756d98d5ee30b61eeb6d3315eb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d41062ac307885c7f2e31c12d4b7ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5688690c3e81f00dac059aad912c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689d92b28b1328c2f76a337ee2f775c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149499388e09c12be1af2a889c9ebfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d336bcee7c9eb6fcd4bf028cceb57d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7af90a87a6a8a5c357dedf40e736d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780dcafb35011473b1523c8f32ce621277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10d16e07a5bc0de9ce65bbb6ae62e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e635f851cefd7541bd5db16089d12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123798d91343977d3b411dce46dd8f3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f316168e979545dfacdb7800ca56c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c879f5a3c32a978ce110a49f38847282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d973bebcccb01e6a440d1e664f0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a3a17dcea032d5b661a7a49e0aa7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442088e472c00dd4a01e1fef0c80bbb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23ad639fbc9cd68d25cb1ad8363e05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a605e32d8ae7e0edc3aaae2ca99e8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d373a8af81c407e918e8ac3922a50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1ed9e919281b40ed2ca00fa47d1e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b717e4079a4200fcbcf55fe25b55d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364df37f7256b1fb3e88aa63baf42a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534638002047bee0cc31ccf043a3a6c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb00faf3c580d17a8cea6d6cb3443c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3431d93396eaf118fd7d39233dad3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091dc0397b054694e52100eb7bfc5ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f02bd806e795647d73c654597bd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5020cca052b17b36efa5358442766297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840e68033bd70c70a9b64504ba9e20c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda067404dad644ab3bc56f75b011c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c4e047f839ea9939737e849d5ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda348a18449c98af6d930573163406301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced69a2c8a748e6953e0c2daacdc7187302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc55acca7de0918cd7673758385504303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d6dc11dcbbc435d3f41c52d2f44e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be38c70042514088552ebc267adbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27aab8d0e88f6377cd98c85f40a4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5d26c86b0c8b2fbce55f23989738f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf8f2e9d550f48e317c74e192772f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff74f79450386356c52c842b987de4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d2d1cece3df8a66cea1488950b94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3813be6fa831d6c9f87ca552e163a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad15c01a89e434b33689a59a8cef5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1198ab92e105cd744e94fe5b702f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70f84530fd9b38a550daa53aa2852314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bce941d2a10c01876fc4988238613315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ffa37cbcd129bb79630d55c2ec3ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f043a7684b1a1017a9e47a80a965317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e976496b96d3d1305af9f1d53d0e59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082379d7815405322690bb4ce33062a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cb7ad3c31550650bebfde8b9c7cf5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6b7b328a397657f03f6e9d3e616cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab0ecfc0926ca517ca3d29a1377a8a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd6567acb5cf1a17cbc06c7262147323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717626c9fb4f5bb9fd15ec2fd6266f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c4ebd7cda22cec516e3a5815f9c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec029ffd13691994da71b887223132da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481591d586887b012caf9312f47c8a2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d48159266b813dd9b515b70d9ae01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e2d575aa0e22fcac28c8cb76847b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c3e92523fd4db3746c35a57344be330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66843fbbc7729147e5467b48b8be5c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73261df8978d441a035280902eee6e1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca92d4c9a8d5815a53390a7dd6c8aee333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6019ca43d0896a83337f4ecf84ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074b10c9d1679af61192b840c2a3182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91804680b2bab9b7a5434730b19cf3bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae9cad0ec177b7e7d8c8fce37622604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461ac89b07590d8aa0908c9b0344e955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb388e25272acce1ec9fc061622c12c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3383c4c065b745eb8e36b86e315b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb52a0c4ccf7f12b8b2c2c4edfc8ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959becdb36e99c361cb70c7ac370439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745393337b2bf5cfe0e90c526fbaf88f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6977a015a4046eb6e8eab45f27ae1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ee098011488e75907f433ebc52dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b0e6cd8f607c63edeba07706bd6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dadc607dc56a76457ebae3055dbffb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48972ce4f9cef2a6709633460bfb7d5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746664441c97c1880953f94d9ad599716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd9de5ffde3b1db550cdd63f8572c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd3c9df91c07570aefd04155e465618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94404c524314a687b271e28a10c744419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac2ba3985edfd3fdd6a45505d98db420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ef1df651d4846a886d1ddd3bb9df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffe8159424649cc60f859bd5b3e24622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be7fc5aed05dd01ea9f0166ca071b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2c223a512c8f0b947e9dd466679124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2713ad572e55a7359ae46a14b70b1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa16adb8aa71f8972b43200657c50326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003e9a9c0dab4ec26665196f6ff3a5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d28e6aa2d802068e3678062492aaee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b7bae19036b4c80b939dd937382929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9d962fd46c0faa3304bce35efc2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6972043e7318b7561d3ef066ac56731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a311d05dda1b6f9694d537968b2ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6430892a398b8b6aef9a7937d47833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe294c5cba0e2e70f2a8e465edb6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d97fce847906138f7b1f6f82433835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0085a29f1ee1fd61d4accfd40a099c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed90efe32fab7f94475e2cedb816837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621bd5b3c92163dfe60626ba6da976138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8bcf17e314c85fca3aca2305ebf6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506834fa185a20b8637e1f41465d2d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c588abc9a41d5f2f684ba2340dd92f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7429adf801ba898b035ff4944a3f38842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948efe2492dcbf6a6e33ef39640d3a1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3d1de16259db164b8cb7a2d28f7bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e4ea6bf40ceae3abd37c1849a0a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfa686f7dbaf5810bd9f505e11a25346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e60bd259eb260aad586e7fb528c3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6478ad3bbbcf3a83da8eb88e8e2606348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcbc8aba787f3b979da8c61a9987b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654108b8268dd5904d26ff19f01867650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0405c969d12e8f5e0dfa8ed09be338f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b7a606c97ed1e894c7056369a9a9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88058a587b801ec120caac982cf942253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8030508dd352732069a685f07d9afab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00162cc41a9970bc278fdf98e85d82255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49454bb5014dc8bae4a6c881a0c22756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67019a6f716543dbd2d49d8c6f30d33b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26f3fb37bebb12d33fc53312940e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba56a69e51e0f904b2bfa99d05190459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b07cb5d541f020fd155e6b486227e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a515751d1ca05643feb2b8190fffc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82929fb2052ac39732add074d218cafc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18078e8246f36b4327e22a6f88ebae163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429252616f41bfdd75e928ca8c669c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1dc5cb6094834125c6d2593fe53f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7100c9357d8110c9b176c6c1bce1d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e381c0197d2c9b51d40c610c2ff2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f33b4752cf0bd346eb0ad8cb920be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eced32cff60d6e1073f09bef178ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f3bd5cb0f006078bec4b9ec414fe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552129ac5f3516044c9f535269b1dbd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e573e13b3ba589e914e67f1ba962c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f303ba4d403272d572868575c94f80273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528269bcb47b19cf861d455d075abe1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f030e44d5352a3cbd362b4caf187ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea104f53d4674ef8a3737bf1c4eeeef776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137107cc25bedf2dcef23a8cb318184677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82981fe5397b48cbe72a161f88dfa2c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98e2dbb9e20326d0de4d065c278a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda9460e8415de5873342539e3cbfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6daf32219c0d0af874fa822ffb1a4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebb5fc125685ad0036bb05dd1dc95082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63faee7fb1a2ec7318d694dd5896e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e828fef596e4f7fafb1488074b8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfe731574c308eb226739c277a797785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2571df3d3009a8132e6ae070729d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390d8dd6ec33c0094e23e512a28312b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853851f4c7176174c22c6f3cee76c11288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacffd3bcbce94a16a4a83f534b336f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d8ebd8dd0c0857c748483d2b995590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd67785ec65919de8962147100dec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1a15400af758780df2763dee750c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be6a7accc6d129c604fb6e66694cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de62c28679f50f7c8d3e15ac868bbd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ab63d6fddcbc20c671d1ec8f964895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca57160fa6d94be7afbf772fde869696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e95e3c0df658d190f24a1693ea77ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67dc7253108adf05b07a0cc81550e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c01037fbd89006268122507e49a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2fd856c867b6d342ff4257990fc1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c94b868cc86c9442529d2d0690214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60318ac4fe2a900225548b4e7a28e247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9425b3aa3d068a3cdab3dfc0d71e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575392920d43e7a947ce5264b0c554d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460535dcbac13bdd59c1e1b2c99a10c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d44cac52620bbb5267694f732f220106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49906998cee7e7210bb53f5ab51f346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1859460933d29548158d7027c1dcad8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497983f206a4f240b75083209fd31d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896d681263bfbca3b6f4806d3e6f78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11983509193f5534b123cf909099bf85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f07d05bcaa7e0584626106efabd50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7bbb3fb667532b0175e2500cb155113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aee94130aaeedac8098da020ed749114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694a0e8fe4f523ceb7dbd625ca6ff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad787b0d31ef8f34783b75f2438617116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f834034b8764855f65235022386c5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc44cfa3203f28ab57b513fb42a3661118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153abd279301550e3249c5bd30ebdcb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94f1493f600f1145118b46af644bc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e33386b13b0f04f4776227a8caff5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2f4619f8bafc8b1a5422ffcbea2a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9036832f65fdb26739824c61ee0a50a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357d57f96dfec88c9d8c6835625cd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278aaa6fe30314918e8d3bd15216899125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e07f1b5a217ce51278a01f2f6fe4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c602e378ce380b66342797ffa813127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaa6a96dff9910a3b4bc16e83fdde8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f67e2c1c70d1c2eebbc64814dcd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a8ded975c057967786d62e4d7f93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa50bb27fcc8d8c0f036d8dacfdbc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33271c6160093296d0620c7b9bd8fb58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acc5668ce22ab9141f6e83e004b928133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd0d0487b5bf195db9be7cf70d5ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e99df3555596d60e7cc88b939f423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10339f219b62accadced8cbbb8a6ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f27d202f6cda5d15d9e3b850849c50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0721d1456923098df98b570711722f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f2883379ed910e76c34b0eb31f702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1984f712b3903ab33201a2e53e549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad16acdc243906a6a82dc504bf3dacc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70bdb26ed71e99fb30756efa22d8f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88ab79df42bc045def0e1d9084bd54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41dd43021e9914359f309eb54dded0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6ec50c1e4500dcbd56a26718d27eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5f4b15df7307f5d30493458f183b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa25ce5d7e8eba2d76648c12e88594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fce7c6a975129539ecf4f1120300c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657529f55f8a4d91ec58f041f0fabe96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0851d4ef3d6b7c2900a0c503d30e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf82f2aebcb450087d69a5814b67317151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e31f92765b10bc0cf0c77e9ff972f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61e8f414e03a639840f3b6152130a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea8460b91b75426827128378d21b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1556be7932308a2070ccd508149f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc15e16e96969eb1465cfb5298711f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162654e580cacbeea7cb61b38f0577b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f18cc944f81bc641f9e99ad15bc91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6d9db35cdc4b5a6524dbe57912eb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231857f3e45b8560ad6ed919e9e6fadc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3128c3fb278d6a66d2c32d1cc5510161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d545b138ddbc41bfa1b5786c18b3cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75f701a7e6dc143bed00ef6b2c5dc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db791b907e9ed45c6e7e1aedc68dccf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77792bb85346bc6bf5a91f9ea26ee221165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e155371c8e8395b52a7802b8b82f93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760050cfbec879392bebea968052043167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302f13b1fb2efaeaf624afc92e7c16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db834d3621881a32ab071d328f02a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00753f56f09b9c29ba6eb2b3393ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e10f16ce86801adba7713c62ed32a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bf17bee64022fb1fa8e6fac22e581172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137593ddfd0b77a54644bea327962ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01500e4cbec1e7eec8ed6134f14d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d4fe9e0db6f9871624ae970630eb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbf608595ab5d82147d5270e70d972176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a43d15315cee8aae3bda3d96d42ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899071d35ba9b1c826a28da815c2c31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f7433de989e65f8fe80bca017f91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44f5f0ea199b0be20e4e045a476ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20249e7da489c59c80fc83449f2b5588181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574f891adc176be3e4c0fb5146eeac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0d73fc70c26cc2a2e3cf46b44b7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e5c09bcc9f8a5714661d48cfaa29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d68e33564d2428302b013689d43b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20becf9e6f6acc00def92ec67888e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf970d576aeb465167cbe88dbb48f3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd86f3a7cf22733311db57f309758f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f6b7c5997a89535d4ca949db7f715189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68159fa97eeeb2aeb44450c290808a36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e2a7c9b702787a6e9c02982a6008191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd7d1219dbafc85f2f51b8571deb31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168278c96eeed78f8daede70b7744608193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3078d7ef2726e701f20bc08a485582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde84db48c621f82d96575ecf4ae55fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e2042e9f52f0990d38bd2e01de1c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965472d09922abedc747dbdc2c43c25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db831a49cbe290ab0c62bcb778135a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ceb89af0b2247c1953ca6271311e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935687d2ebf6ba3c5730a429656ff85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640953f4ef9a5e609df4703dc04e54b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df2ff5776621a3ee95bbf472adbd5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58dd3ea08d2db5d0ef4c43b796ac30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21aa80f5ab5a926cbf8d40be2edba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085523e54e21cd48fe38ee4474ff1e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963a6969a6d6916d7ebdabe7c65507206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930fe51cbb1b3d9f93fdf6cf09ab9cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71530356d29656941543297711241a5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa849c88c245da441a4bdfa5d08e3db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb08c3a637025e4ed86692f10c3ba4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d85cdf0af1307ea82e85de7c09534211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc842cb069d4518ec235decffa1b463212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932de2242a1645f4eac5211286897eb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b5a6b5277cde86182aa3444d529c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d48e445b0dfafb75e6a07f0fd6118a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dfbc37519817c35d6bd9ced995a8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc11f70e20929ea38dcf9c6573173217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378452b85131917be600d5dcf93531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7dd8bdbd867125df64458c1616443219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839156a115911fabe19322fc10ca0852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45c8b6ff0ab29624904ef4212c11b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fb2de4563f843e0fefe808cfc35ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac0a1252303493054c8dca214ce14c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4315f8b2e142d5d0598b940b8290f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d83fefe15229d3aa9672536acf4d92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1d45a2ea5e4c8456c6032927fd245226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da09ebcec02d9f28cc3d259835f0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291283f2893fe3bfe274cf9715a6ac0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a23572061f58cb2d7a4f5aa8687de5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd7894f11fb401899b5461da385d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730ae043e76f90c9301d9af0f66e16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0637b546fb8a04c84c66a38dd58b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75694641748fbb21ba56f89996d8b879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2e755263cb22d76aea36bb6143c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c469438ef49ccc3c7f7a4a8b9aad4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83349fc76b34a59a41f673f0e86c912236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c33b453143e44532b490ce7422ab9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856496b4afffb47d432a9b0f8a2f7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e740d288e81ce192de1b63fc8e1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f46a535f8b4f454f371be409dcb9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3220f5d8e1e763a5ff7f0fb1e25b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afffacfd9582031911979e3139d1bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cc2fcc7db55e3dd169500f707d38c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55cbfeaf5f921d220373f66a765507244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a831cc0ce6d6e61ff4fd46098f45f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e97b6bc759ec868a2b4a44f41b9f7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc1ddb16bf0674c05f02c8e59b9c67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97e5edb3bea2b990219474b83cac1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5342d9a133df57577673ad93d07f6a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca47ed556bd83e9869d3877ecbbd9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a4fe416bb3153d5e751c1602eefa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951359b13ef3cdc610fe3bb0d1df6d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fda7fc1a510c3eaab6515f60a579a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37712d9e7f44905894b9b250d0fe70f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9adf00623b49c6d78270adc2a7848b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34506d70a1703d52ffe6f6cdf1678256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee78a92bf6843e4eb088a59b48264257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d7ab99ec821a359d36e43243b4efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc436be2e22996d80ee1261750e09641259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f485cc4d86e1a4c3406f83e03acd8c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410339496d9ce92d24db6f3a1a605c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879b4dffa6ce9ab93fd101a15ea0b60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6a87fe00bca79c659638755db11a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd95f0709dd72a0e03ef80e7a22ae16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407f2ae1f813b87d704d6871ff43c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf95046a71f5adf34aa02f22111b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1742dce48c905949e9f3a1a0fb16c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92597deecd51fe3ccaa96d81a816d1a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d75843b82132f702d03fae7d645922269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ce05bdc69988eb9b52169bb86835270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae51dc10fc121e3fe9f5976b4d3e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062beedbc854346f4f5e455f914f5d37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24965a7fceda5631143cfe11d94f43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c1b85b3cd87abe09a4a2b086e860274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac798726937553d6abb77325a0a19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c8a80bc7aa2d8e54cce409b03dbc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da825c5d1736234bf5e7b01b01e3a37d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350959ecafee78052964945b3bf8e93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a3b2f6c1168176ed1cec7335cfab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ace54a95f6d20948a14cee8b34cb36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ab050ee79c213d18ff6eacef76c94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b39be9f78d376c0a2e0351f54654db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835efd090df7c6f22d0edbd0b3132605283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea646972b71e5bcca74775bc3e6bfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91151e1af9aa10a3a8f1b87fe4a8b85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2512e0a7a2fdfe3320ea1b2cb2686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea9d852a36d98d4e62104e3d258bfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f93372562dce1ead7d93a25699f235288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77376a4fb35e1a076a1986457980e24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed3f6e92c2dfbad32982a5eeb7aeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fee4910daf1685804091ca2d06489291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d53c634271afe29c3691ac399ee4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93965603bf2da5e009ea1f490f966696293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8706536bf79c302da49bd333c0ebae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de69b5cab954d6e9ebb82ea83de861d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f42315ca8ff69332db48a800c9e98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41365dc9b12f344af06cc6be60464b00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce04c307d406b9c944fe6ca7936c7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ecd1a7eb85a5bfa2d4cad3b87922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6ff0a0dd1cc5848ee9ba47b9f541a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde00a78f774014387b0c12d976d00e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c44e76935f4021614850ddd367c189302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e55ea6a927548a32cbf95de76232303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422274e9f344b011e04cd0f23511e3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeb07de4ed49a0ffb4fb64ba2cb456305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d83d3af8062279a1dd4b732702a64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461629b127566f08650510015da7ee0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ca8d9813a17f9f1acfc388a4d00d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be502818e1a80f0129dbc446efc2d37f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7d3be1e6154f828c88607832863be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e10347c2754665ebd8b583b1dc5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58215124cc7192237f00e96870b44bd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c8156d23aacfb20236889a42b7ce3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c0999066059e770eb88db4e299f12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2092f3899ab2ce6258d782020509315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23f35fb9485c2fc4aee5cb473f4ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a4f176b869be0549f65a5f4c4e571317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39d1b2e9334edec4f26c5d768d0cd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec490968168897e438b6b42cad65a5ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca123ebfb83099e4732212f6d1cbe6a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf761ce402ea862984554c023bdc2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9384726c2b578ec4c72fcaa8e56d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877937407cb13dd6da5c442e26106f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cef402af279a94f35781ef34e49e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f59aff867b13828569a2ec98f94930325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>