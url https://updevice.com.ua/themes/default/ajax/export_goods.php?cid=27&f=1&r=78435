--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427972f20ac8960e462a532c32ad3b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c3bf7fe7124056a5ad0d9d57a66192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7556a309dee72319e957c7217e3b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b61e8727bccbb540af249117ba5d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092381a7f1b29942bc80b8f970ce945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181fc8e3e3d482ff87106859144f4676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592f6dbfe13e3b84a6afe411874bfe97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68531611c844199d443b750c3b5354c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222391c916c75a0c1b17dc14a6ac7c339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433aee00552a7fe476d5ca5d093ccc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d44798cd86c2b73cdb42eee5163c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471a547a1b69bc3ed20ee1ae5bc686712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b7ddead9df22043def11e5a3c9dd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a94e874276c45f1cff4fca739ee0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baff6f3395d7f1391fc851eb36daa5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610f3cae55e7b59c72c4e9079c31f0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f9bc2d98e0383959126c6fa2a13017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a71378e8795d420aa08ed79d0eae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c88dce32567e58e1ca3e80119a47119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be2a36e66c8b06d6a108e2d20ce5ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e958ca37371600b88ed987cc2b9909621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed06a57b3190302271f350ac01b966822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db929b2587584c5e1bd925deba6eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa5d089c563ebf216332f3815f373b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed0024df79b8324ec46126c881e7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba63e528859480d02d8281c325045df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d775da6d7cc9cebcd278006af08a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18aebc1ff0bbd6f2cd17d1b963e32d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc60f368012ca68b31ecab004e851d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d7db647a5a86c27f1f85702caa4b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c85914c54f33561fabaf6701f83c6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a87f51365acd9004415e15bb53a7e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81797c5848df244689911d506cc5c5b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0e666ac42445bb126afe34d60ecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98ebe61fe7c8687b85bad2896ab4c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5214cf10426eb481b4395579170636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ee5ee9279933290c0bacbce0d131237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2602fd6bef6332b2e4d88d923694ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f512223f2110dbba50a53f1b11c30039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860becd6516877c53d05973811a5be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7abe5307367479976d345cb67ca3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242707e7e510232cc383c391ce424c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff7ee40726a25a464f12c60b661db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607df3b1bf323cf0af6910fdb18a4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881604257ef26f0d699d1e5295f22ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4ed3a3f7875cc25632ea58e66d3d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3551d2ae2d7c7d4a6c45d1486be2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a03602d273070fd973997f614d48d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c760b0bef97b1f9063432d08eae7d3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f7334b1c527d0cee69f5f77764e2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e47a00df321294fd256138b7827251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbf25dbd8fe927bd01e764234866652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01b3106f4ca2d1a0bc4c3ea5de3b2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393d55681834b581bb01dcaa1d048554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc9b4d218df05b2c36fa75c32b2a9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4477eb761e0d3b77de3a698dcc567156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4e88950787646012a097207a4511a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa92f50a4ed24c19c94f7cbad152c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3be8e9d205e018258341e462b42b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1f49ad9c3c326cc683ef4735167660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569002f2aebfccf592bc2a08d948b8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8db94d31d576b31342667d7af1f5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58098d7ea806e58ca48842ea26a238363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aed183eece8db4e181590815132c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454db7932a02da02e6968d021b9caf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a530631697464a6d09562ce367eed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f6d6db8ec3ac41fab28223a80cde467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01ea9ee3a434e2f4e05ba980db06368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e4c501957334dc5baaa12062909f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece12bebe8bc50b1a4c15558586b7c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f33a824b44e60a555f2a02bdce1cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bce3717310324019aac5c8bf92cc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316362d352efb77c29c71298ad33ede73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d5be8486c019d95634349fee5b1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eab28fb908680507ea0eb2a0a318f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff11ebd2cfee6470a55708923790a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4b3744c478bb7c2d5d9d97c7356677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c650c7c688acff3ddd4c4e39db280078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a60ddc49c50d0fb0b828b949afc6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111f32b250a140f91d1870974da4fe580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87d087df4cce4ce32e52815ac090f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a59b5c525262f15054834948053c8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3223cfb7f49162bc20751da79cd1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f992b0ea8e8a38a189d028962e87984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317224a2f343b95dd4a8fb6a2fbb5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ee7f517410f3d45480ca3569f08386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19eb317c02f6794d80666f57e332e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01813215c5d23894f274bba06b4d9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8a4c34b27a1e28f976aa3517014f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314956e2eb7b5afca13d58f3bf399290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572834b0f4a1d88f0d4cb12e1fffb6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb23468675e569fed9662c7316e52292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e29fdaf0f2c72b4672a2f89d1b05f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfcb396f7b4df36a27340445483cbc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3054298c1b86155491a0d8c60f10295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dae8de2d56ed3e65d9a53abe7898f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db98523e6b71615ceaa8f3f14bf9db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933836090d493bb2581e5bb17c032d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fdcc21abb24fa04fb9a9315124d2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fea2dc2978c996e8bd1212be56fbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3662e41ba2939087b2299e300c4fe2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3806252efc2de0fd318c8df334549102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d740b0bb87f3d806db95806c8e9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f8861cab67b94672ca7540ce96c4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291ad344f246b2fd5d57002c451f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f0d40913a5f8d2e90011e943d189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b7370c0e5de5f121cd57f27f61a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacffe5172d58bcbbcadabb55b9f5b35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4780b57f5b766897c15d1f8bd9f35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5beee1fd8975127e1e43f3b869f78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab505321ae53d972620dd74cad77fb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd5251915a91c56f8b77bc6af561c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46722e1b5080fc6fea5bf550bf3450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4dd4d22e4ba60c663bd9b73627e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c8279ffa5aac1230c2331bca78592115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad42496a4ba755399a99496ab62e360116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc54b2847ca0a2b9a6285942a66e2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7fbedb48bc3a5833649757f30d3dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0dc2ac425e5ccc6c2670c3282415d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e89a6570637dbd3f32508cf15bde44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14bef7e1d20eb923e54fc71fc38078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94cde8fa38a4b41e4610a554020c5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec1e6e4c9a79db540575c78e8f3447123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1c34068581711438c98e607aacae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd564e04ae73fd819f7f206347821d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a96d19a3e1b9aa66a8fd8162f9475126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1082dda4c4c4f3fa4706531a32b6e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0a6d376f91ac2fcbbc1abd9a81a83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0ca8ffe45fc31c01c601137f43197129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39de6b84baba71c721caf935c5cca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f610e852837f9a05cc48545298c7dd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166c36148cadbd25a511f43a1c3df7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f08ceac130f065fe88eb1b969b403e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4e023654cfd651942fe699c4e9e5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817f845783c3629da0afcd70b884647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdbdc015e88b854dc0c81e0562bf9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c986b129a00abd9c774cbe643db9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23f950558dc9afd478330bc9c6c20a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf051c6387f188c8c91df4098621f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51079603c7150ff4757a1ed08b37ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941020031b22ce51f8e95481de9cf28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f62e124afffb43505dd3a27494421142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e102342c73efa2d1ecb2f752c9c40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177296608c11c0905f832a91a8fb082144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1cd27264e5b8def40af321f20b60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725392b6a5384179538b05a6676fa73e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82f3a04c80078f2794bd10758afc75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d61daae6a5cec64aa88b032661c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125357d2509b0c821eef53e48fc5623149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff042ace9bd501723648a9fa79594e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d86f69e45a7796c50a6737483058151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9834c4f955e077e3f1c736f9c300a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6691ab4ec2ca92a538dc93aa45b50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ac65cca45ed7c1352f2e80b5a958a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de281828d03e6fd22e6247fe17ca75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb66d310b73a4bf3be631ba1cbfdff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71795eada8b74fb7e17be24ae38d2bf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a8a1079fd3f590ddeea6b7728b58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072d118e60837558d45f3baad547b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c55faecbec1490b4a037da613d85b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c966b6c3b6016a3b251a4841c6533161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da460cbb8f39023c232c8891e4c25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3974b5c16fa5e4d7d138dc2ed7269163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1363bdbfbc702b17b90c2ae164ce39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e92b5afd54d0986a13a8931870854e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044fe25e1d840f775fe67f3f2607b60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a942f794c3000f0ebea2fca0385e56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30db5b7d896723ad28377a6502c4657168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5fa6e14936851fc0acbfa38c0d04c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf361180acc24ad749f8382e5bc79223170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6c14ee0194a43f906cc20d26cddbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262dd5a280bdef7bb6753f8a84806bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480663ef812a74e0a070382704a684d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26e47aa084417ae873a40f53d61deb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3f52a4e56297ddfdeeaed6306ba2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a92d9464ffa3a5d9a665a9150c9a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc39bb6fcef02f946becccf164329e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4852b13c381a40fa9baca092d294a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae3a9a72e3379a4d9f28903de500e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec6a12ca0eebe2d825b8711fc3122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f9dfdbe7ed51d9ad0651d9461d2f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ae935b02e3c17cd93858473af40b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf2bf0baadc258920849d9ae52380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2f69aacfcc96d1b27d83be2670d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a377933ef038a95de15e8c29b7a018185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21c2ce41d287bc98d9b9605d3f20b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf7dc2c6d517540a010ebbac75db73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26902e38bba2331e9a9a7b24aedf908d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f06be639cb47ab77406d95765d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a91fa63066f9ba92055a7b560b2266190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f38b0c97e12e671476d24fe91ad0bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d634be8644fce53aa4d153998f2364192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168b70fe06f3e65cc62fa22d061216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba117f41e09218e350a4426b87c542cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8fc36786434e16c680bc7be777a10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b6ffb8e3182c6b91f9e982c9f79b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b9693b6f16a60e9912dd1443e6382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d2c737c2a53eae1fb74c663e651e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee94fcc6f0bba57740da202f59c67b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719cc5c14c240dc3468eb0de0e2e50f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd9c6eb6024c81d9056715a79c13f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3376ee6650587dd7ac76f020bc07339202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba752df890c8170b5bb6dceffea3c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f97212d8e1c4ae878a95c1d9bf54d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82296442dc8428340e7804d3d30c40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ea5b462ec3837824f2195ed45f34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80941ccb1f79335a13fe1ded3ee59577207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97272053dcfa3c1d8a2193cd9d0da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953bf0faa9a575d8c189db254e89718209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d469958ba29547130e810e93c95056210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab08899ea0507db623faf12925854f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5121616b810cb82c81df4334f5627212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c796e262ad2177a216084234f1ae72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19a9daeb5c9747db36243a56d38170214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ad8153b68f6afcc8b7a2b1de7bca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca85a809d4f4e2b9cbfbd5d2c98de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92d9c6144a7c364a62d90f8dd20afc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a85a3b938d99dfc35ec47e0fafaf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108e48f02d351a09cda168674eb55f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e1ba9d23b70b72a66067dcb8f267220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd5d4f489be8e530b46b360a963ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674be6e29b1299d7517186f1ca13a248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838488af698dfda9bd8623f92c3a4b60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8affd850fef9963b2a9aacb0690e1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352013677ad9d9b1d00dc90067707f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e868492f2e48d13455c83c151aa830226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2830f14bc255e271cfb74c349682fd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4207f148b551083e3f90e99f2b12be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d3d5ff42b62097a71cb1d9dd5ef9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c4aec5ceb90e70d822a193206d844230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472ce4e84d16fad25cf89f66206167231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9588844120e5d133ee06a8d33e43ad7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b006ec7d89a8a1a73e81c6153ccb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61fd501174aef0ac80008e1f2a5bfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4c1ce3df0c8176d795d61821e3f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfe1af025e934bc228933e4f4ce55c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a907effc34d2bb9dce207290b0133d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c40d3183004fd34c14f60e2c3a4a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c2b71893ff0913c85e96b89ebd3c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d739b175e0f69439631eda7c74ed8e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e2fbcf0d6e9a3ff04fb1aa98153f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359363f6324e38cd41f45fadb8aa7a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e88b21f58be045cbd7676a846a918243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd542366df17f99a7af59932d081dd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f2b627860b477437781cdd398611245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d55bbba53d9873c587177143b01d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1061b0c30cffb8acb4a2d51cae31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688361ba7b7a358ea557759779a817aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b79e750b3c5d40baf7e366d083cebb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9da6f2a0ac247a39477a23c82caa6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572b905d0b1970ee2e8b2e43e371494251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897331490e6628a5c68fe815d1d5d730252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d517221a1ff2ac2593e2dabbc3e4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9dc9135a7a98c076fb75313d3120254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ad917ca62b86b1d43da08bf96f3c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23916d6795c5b35bc2e1518d3c369a29256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126f9a1223f0454f7a315fe2e060b33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce5798344350abbc609cbdef27ee5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081837caf6ff826f3c8ca1bcddf0df2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a79a021486d6d0be9c9fc9e0b37df2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c69b2e17bcef70a3684d56b31e334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8916d8fe66f8c8df4d5cd37bd3713262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559b9b0a9717c8018659ee1ba744363263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eec5c8bde6736753caffbaeee2d51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c47196ca960f4ba0766a7d3317d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c97b5fe503626ed2d12681004c3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95043d3ae7dde7c3e9a9b0a10363b24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659960ba6781d77bf167f19992caf94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebae48aa041e3e0334f3c70e8e81b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831f55f5a1ca5f9ace7c0eff34b633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe73eea8ebceae450549af1d6e4cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc896b7a830a127212e0e7acc735d2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93131e368910bb839dcf9d6842d45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deda1f2003cd87764bb30c8ca9d5649274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ec2b49ac44f58f282cc307c40e93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38345c56b509fa3dc65fc00764246276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098a6c3484173094126db885227e2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e09fef19166106083e335b0a02f6a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765557a9fbede19b9a4cd7ebad19b18f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fd5cd4ee07693e597fe4fa6c1639e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b8f60b112650ff5970167e09cd8cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9477f75453ff75fb12d27382e14b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a672ab301e42aa043dcfebba6a2036283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bac1a7474bb826cf00f8461d78856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42cdb6ce230b89a383719acaab3438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be984cc2ab897469ab4ab216e3b330286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf7d7bfcaf1e6f0a165d86cfc3f1b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd92e3132bf57ed5eeefafed704714288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428d1186b7a67616666df040855e553289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c424647c5d3011e45dc8606e5dd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae48f97f5cbe64c5950833ac4682c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f6da37f2e293c1b82e7ad21a5512292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91c8ba95ce23ab49a460b8f718fffb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57442b0e6bc9456a65943fbafb2ec16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cb4a7a770b33f60446aa116ccca7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d321f0770a547221f08fd086bb1902296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae0045a6e411a9c2850236c0d3daf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f9d984004241554bca65a451b7a7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0bd97940a0ead2d4ba2a1f5085532299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d5ef3e25f73548f5ba50f7ea502a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fc5acd8798dee9b0926e8891d0ee6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b730833782b75ced804efddb9ae766302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78557da4494a4356f6249b3e77c504f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd3e1dc07658c3262ab8ba1326e18e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cc01108f69db94a3a03e37ff20de7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9966feca2be320c86fc62fe0e8af835306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975784003bf9b4dca23049fd23786a53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f5d21110164e13219261e3471d8d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7532748ac9995dbee854a95467de05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601c1123ec8957da17ada8343a743e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ddb71eedf326e962c98a4884262d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9784d8aa053623654b88c22e44404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b36cc5a387b637772d8a9fc4f5338313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70a0f5ad84101a70c86fd9332cdb7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e1e3f5d1ff3949558106102eb0b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72048aac36187953f7b7ea0f4138cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da56b6c6faaf28e77a0d8d5ce9a4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a06154c62c473de4271b31d2c64dab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16496570f73e55407a1ae45451974af1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa9229bf0f663229854eced782661320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6379ccb734397bb478acfbeb7afd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aea42e94560a781749a846a6896c40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dfd7a3a44ea93c111e907578c04be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb715d774bb5b8526bffb39a7dafa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b76528b7839ae99c53b3db7b10569325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7bb2818bc00362c94068c11c0431326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e19ff744dd30107de074f2f25e362327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b373e891036dd8e4c91d96ed8b38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d70d81cee475bf157ab1ecb129bc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391469295e08c9c900ebe15c5bd6c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0410bb03b3e463a4fa66c0ce0b2b3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f893d11d44abe51887ca629470af06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a00288e902d7473568e8ce7741574a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddae5092edb4110249a19029651f951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253752e21bc27bd0b1e5409eff2b0f182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf053825e778d83477972ec61a10e653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b14983f66f28b4f99848d8366d38da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818a048dc08a0e541693de5576c40f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd925185c366866247f381f970d23cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb088666ead1205208399ac52dc8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15daedcaf7f949d5db84c51141c4a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dd5bf01f867548a07aceebcbbea8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b8cdffdb764b3ddbfdc5556bbc9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474e81166837ffd59e7aa363b338f0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9874802dd5a44e07dc544efbde49b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf4048e5ff28519a6a077a677c1f9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba7c4c450fa82392c04a6c6d1bed114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abe429dbc384b7150944f3b73bea1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222619eaccd6db3fe45637f2d8ad2d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb32e4b0850450b0b3642ba7212e66517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4df520ba9794aaba1bf4d340d9563218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b11bbee05bafab9db610158c6cafc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763925f496e6cbf6d76ff51f63e052d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76102c115d14425c3ec9fabea9a51821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf310b947f8eedebe1f058bf2be2165822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25215baf28eeb376d78724a51c6e50023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e390203349108de8a54bb51e9393924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa42b2a361201734fc83e2be376bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8aaaf41fbed8a557146c075e4524626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d755e00be79d7d9a9ca035085dfb94b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d38d4ec81b41fe0194f42cd6318b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f67761d65840fd9134396b4606e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbbc9113ae9a24b67530d37351226f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93880909582f0671cbd2b5cb9a638b5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64ca13fe454a26732b731826b16b2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090508b8a2620cdfe5e5c861f05af8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529fb58965eeaf8b75277d14308623d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cb534bd4adc4877e00a8423b36a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566707553af3cdfe6934504f13cc07c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7e3e6fd72de353f799e6f883d206237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e0928b9792c68a1c05d25c567c0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c385681db0442cf5c47dd05995d893339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98d0a9aca2f73697cb6311ed9cfef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8fdb34de9455d98da38045c1424c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f52a6ecca8a6cc2635b4e54decf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58bcbe44c43429df0b8ccf031f52843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9576a9cd03fad5b94d4eb29ea46d6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc28142ea86460c26e48b5db49a77e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d66126a9fe198357f1dbbab9c61146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef842f3f6d5570c38cf2fa7e6b4d109847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742002a493baca9d64da8d9f59eb23648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b6475912d7b8b6c70f907d70c72e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6973a0e04ea94b9d31976fc97d39c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5124ed10f13b9cc7456991e228ed851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8dba12dec8937fbb95c3e407bafe052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6574da51dd717e47b128f9487de1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38756662114ebd1e2b267d925f931854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5365fd1099c14ccd5f5a190485021bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5bab5c91fdb39dc621cf888c4f89756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154af46f224a965bb2b25aab6d3b0ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c9a2a611b14a3674a6ffd46fbc5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb8c581d24e6e10ffb35b906bc2ef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43d68269bdafa8f9a81be295087c1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a1c9c7e0423db32c4c18748a75e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490cd7e2ad3ac02f19725eeab758cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eea41b8018b78fd1d223df7ad710563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e0109142300f2f8c1095828cc308764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f1a7628e95ccf6c57cab5096d81265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae0bf17b69480ba6f19037593262666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0e862ce41676076431cb3211f77667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c95d3407db25c538335cd4ba50a64c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009564e1384dc203e5b18a33ba4c730569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc59b3eb8e2fd938234940b5b1973170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee036a8b8a11b4cdaf776c58916def71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab2e9209d38197373fa6e20fde399872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e84f78b05f2e92763f465db7285e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de24f4de8e4dd29fb009832585e0fd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b453896f98125975eacf12daaaa8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5de8c2e63ee602237a665a3932efc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855dc8a9871be0b19df5efc7fada12f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e6297d37e455bcc32e756d0109ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda8c0a5b2b9a2a78f7d81037173f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d93a1d12692a02c55ecbc0b10ccb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3ece2eb5fe31bb365090b107c7ad981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97cc9a962e122d49270715a4f4127382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e978c95020cd1df0d26ad8f24c43c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60bb85c1ca08d45781f16cf25697bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6e0008a44258a592e81f1228cbad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cdb67e8f088f4966df261463b8b5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e39df6d4ea03aa8b5c89a22dea10dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c8d381911b88bb2e2928b18e7548288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804836a1a591e239ad025ffc59d59289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669927f8b5fd8bcb5aff2bdb25c73be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6462ce4f4a9c1a2ed10aa565abaeaa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455148252fa96c5cff279dfcb22d7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29749ec647ffa8ad2c0e425a01dbad9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf70ec3700ad85bd97076bce5e06cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f242974c2ec06f16e843c74ab80e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707699fbf7952f573c9eddfa301c8b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3b2f5a7f17462084a5b0e978cbbf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304c48ba086eda046b968cf3e0f649798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69758296fe7dbcdb83008ec513dc9cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708d9343f7d0514f3944bed3c9cea51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654a2452680c4341d5e4d3279d3ac2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a134aaacf3fe4f668412fc9bbab0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c32ab4d2ef57e3ba73f1816f00e97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02112ce8518dc1765631a09af51d82b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dad83de5147e8eda66e2c3bc606a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d5f27d0ec1dc10b06f87feb0a6c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac50678ec13b9bccac38ada4e36ade107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb802e789acbe28ae509a1c70bd1218108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86037096ea1ee8d1b45f8c01fa50fbfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ebd9921b194390366ee5796935f59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e94b1e74f3099618e2a69d32019b0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a46f2e6267009be6f668dc565fe0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93d84d593e860cfd269aa80a501368113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b7b07596499fd2a5fd0c2e080eec8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f81a39e700b617f8e31295940bc28c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d7575279d935696ef6ea12a77d8a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b169fe5f3dceb7b8f3145990a1726117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b127fe9cbc23c9221cbcbcdbc39b39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51e52108a4c777a78f1fd11a9d8891119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d501f1f8ce5d6f794c80227fd8dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0562a98f5c62a62d1dc7fb7b8865abd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eee9aaa44c23b6e5a2706584bef66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc567771e031e0818bfba65a151fdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c95e933f51836f72d610c3f0fa7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb432dbb4d22c7b2fbc0586b9500446125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93831af226ffe25892ffd12951ea7def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca41647275153bded9a8b701d0102d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc543afd06705f81212d22d9c63ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58846f318dfce6d024b1d97f5e631e03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e44a05f3af37c4a5015a31238b053130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bdb6b0205617be1721adaf5c1fc65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5907b3db6dff0b35c6fccce2bb61a00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900848569c1c734a99351892e9924ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3ce18ff2bf4ee2054aa542ce5f74c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8dd28ec3f2f82fd6295d8a3a7028135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d7a67b11eb048827be2e7218dc9cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549408e5b17e81d68fed856c5262df4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b6e1a28072402685096c7600f8bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfab722b5cd69904bb72ceb38d505139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a3e8c7ef64c66fe59f4568786641140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e9c9c5d42a195c5c85f5e0814b11a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e985c57635573c5ddce19c00d0dc9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7cd9cd118ea6fdb70b13477131ea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5252bda92b9701863a506b26c1a27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c68587e1a479fcf836f92014646a46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095244f81262d7982e079c94162146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25c7e8112969b5a0bb0664f4cbab57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe434c0e3a26c45aa2fc5cee2aab5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db9ac6f29125d595ef3ce61a71460149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2005be9d094accb8cf2db07ea45daa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c4789e6ea8a631c3d89ad2476946f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99430f8f04a11cf983ceb6384f1d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5f0f46b8c3d5555da491129bde58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7f6ce7416d70f381f641528affd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d21d51637a9076fc0b3ef4ec9afd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321a80c239ae3447ffa0979ed14e3b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d7a8ef856f36e50bd2c0b3065a25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75270a9c39023822f9f036dd2cf2fb4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6014d3eaa4c2954bf4dd48f6cae933159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0ee6e5d8150a02969a7da93509c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea0efd8cdba777fe974efcc6d29f04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373a818b1d367ea407122ba2d18235162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f691f4e7e7fb13b0e260bca0411f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8593af41ccf500ef17eb69b66b92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1436e33704df202d934ecb174c81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a03f7bff46b5077a388bcbd62d3ef3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b970aeb0a130e89a7811f17080d46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484481811c1135bb5ae51708417a5c6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aff2d74ac08ccbc74b3b2c6713af5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8734bb14a1c96b81f876114cda64e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be22e9817520569885ed20244d9f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3596481a1110cd3b545f39b7fa1fa2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009cf6e2a99647bf093b4838739cb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a0b4162835ed05495319550ba6bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34204ba92bc915f90fce66ffaf21c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3932115bcbd1d31cd7b06a8bc3b26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e101ebfa8431882008419564ad77b0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d9569731aedb3ba8dd6228c6d0f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48b7a04a04e3fc23170fbbd58aeefc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cdef4e4779cadfee1a09cf9b0e601180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c03c04102bf5396df84aab4d87e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732d25c1c43cc5af152edfc756c00c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6217fb5e0ba63cc999643932f10ee5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b77bf8af131a5904f16a28b60ee0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d14cbb28e0d619bb926b3f508913e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fceac0be992d133b0a5c669d75bcc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a30299107eac90ddc2292621c3f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2265af18411b94d2871ef9f5c65924188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158a7c4b0be4de0d2cec913cb5bc19c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da063d1bd5d564441e5ceabb24aaa3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb6acd36fdaa28b321179280e7599191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91da9a750c46e1af95e4098eaf05e12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5a86085c1b9b0967e47718fc6fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747df1506e815a0667b6088a5a8358bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38263a47463db5cf542db72803935d1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b613c8507832687d594a36ebc9a252196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca39d0832b6545259b4974cbe4300b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128e1132d0a540131e564d496b155bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61faf83099998db3d24c11bdd408b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cc7532302aeaa99a1e03509588cda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c560d588b521741c40e96859133127c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40625eed9850f3cd6a8f872da1e2315202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6c5ff450c43925308312ce7b695cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5592c024b8179acd29e77afef3aa8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adab8d4bb7321b991bcf7fe6eb7c28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89eea3c3fefe5b21fdaef71e79c09c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79361115413041eeb020e5e02eedf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba0479aca26554d55805bf6a87a260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20323d7e9cd24a3d39267f55a4cafdbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b9c427914cb0ffc41999fcb8f8989210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cec43db20e409b581894116b22ba07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279dc200910340bb5435a6c5b6844d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac7eb5bb8b984703ddfff2b56c655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886bf85495775fd38817040a75f820214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda05316eb1fdfcbf80f049cc65a50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae02719cbea72ddbd2f0cd6db8b10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245b543375e4f55d84c29a2a6fdb09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17afd1862a63f1c02892bf648908c42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f982cf69f1914c3af6a441e96da7f3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7270da932a87d687799d596d9dbc6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33fbbb91f784d851503f7ae9e8c9f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69e894a3e29fc7330d2065077a033f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be3d4805f0e5a53e6a665ffcbadc28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a333f4afd82d371f7cf1966abc9a4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d4e4babf9e92c847888c0fe5f9779225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f54c889eda0ae03e458ad803df0349226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091d4f2ae3b1ef9b5330e49fd43a59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1ef6c64bba8cbf5653468eb9ff51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72adfd331430f2045a360d018feb435229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ee90b17494de9ce9999a1f86afd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73996cc48117f5c43e85ce2830d7d68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e79476c88c0eadd57301068b91a806232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317a3c7d3852f95352b9b3c0180f9fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327037b53c15a3ae658ea30fbf7c3a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c462c9e5c8d9e813c072359d93fbc10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833170b597d018327d8afd599ca01c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863308930b52d4739dd0d9496b3fac3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a6c8fabb20fa4a26271d213a1e50d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce71f3703d99098eef5fe5a31ea55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99cc341f3faa84f005677d14561b02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964937509dfcc35d3e5122978e41f2eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840edebffefbadc43a8a664504c80b92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af70638c56769d3b5ace7e497b5f2f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaff167ed27cd20f7e50bdcf758739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c6ef2b75916d851f23e0a8e0ef11245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b2eb0b60f6007820a874941f3858246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae218b30f6a0bfaac0fc14c32543c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ceca1ed4433281107944a4aab7800248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba48b79d60ec8f4126c988b607e5f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72f6571e99ed0d0c8a96d10964dad6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865ffbfb06cc4feba4019bd66bb011e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069e5f62d6ff6c25d963b4ee9387fa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ad0fb5f8fa12f16b566dda523d5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699a0dd4e403c450235185d1bae4a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3187f70d00f27907e274431ec4b13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f93d574bc497bb1d0e26d58493fa52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e08ee4a21bb6b9dae72269438b9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba60c672e4bed04280e827e9dc5a43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588570a8c6b3c95fc1ba96ec4e146905259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745cd012d3d9b30763aced751eaa7ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680403afb6fa1f099ec41e685e87a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757be0796900ee3dfa33007ecf5a4e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8255cad409de42ee8197fde695e743263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e2f4d6e27318901cc68c04a2416e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c919d3b251b1546d4d4a97a12aa406265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186903243127ebd544432cb66f9ee5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88196a7fa5260e6be5caf83778304571267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2892377264e828ddc9a5020b08566b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56181bd2b6f17ce4ee67af35ae897530269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66306b2f97cc602b0242d2212f1df28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a20941eb3a117cc247732e5c83ae4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744918170a38349bc394f2f3d9eda15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfedd6e9d880b52dd74e83d7d9b06c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60829fa1277624c05d1f5185b1e577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc8a2ad3843d88cc213cfa1a470a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610ab7714cdcf9b0185bd21e4fb03c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fef82c8b878938e916f91dec07c200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa42d3e16fd14b8301a0c41a5a8ed3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61f675533895d21abd498e18888b1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96895ea36a13b3f88f69b8857d7989af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92331a8348c6f3af471740b40266b7bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203457ad4d506cf42b8c15930bf2f73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a6de18e52aeae69cfdefc21e05789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a537073dd79235a61c12a4ce2f1c37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cbede376b0a7e71cedbf1dbcabe9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bb10d65bef25f71676f50fda09485286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effcaa0e5c35e59fcd0108adf3808e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d858ffd4cf502d4ec89a64092671bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd00bef4135b3a66750f5aad55b10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9fdcc8818be2e0a68ef44c47b05d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dba44d487facb588b7f22181fb04d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b7a60fdd19d166bef0429407c480292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a4860fab1585a1e53aa560297d567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a02452973ba8fd9c1f007729aa8f20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d48d05e1f65c4af44d88f5a353b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77edcb51ee039223cda051c4411c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f0f21e6a2db4920568f7eecc031ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be686192fac467b0f23a9a037370df08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676c1b8bf6b1e79b8f72b60435d79c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae06203171797ea9e044de40c4bccb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ceee3a7e5ac36b86e107cf9e6e1e60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509001d861f799330bba1cc9757ee605302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83348c4fd996055bc465cfccdac7ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e7ed2a8570e49893fba0d33e3287f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12527521933d3ff98bb568178636975b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76ca5e1d67929df3bcc2e4afe3e138306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542646d18f6c2e531022da85448474307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa1eb904a92e43c58c0c2d723e66f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18889841e214099b3fc9c953d24fce2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99992eb0951324a5785125f6bb401134310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56be1ee36040145fb9b400e0c427ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2a5de4d31a70660cebf1227169ec0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab2749e65dd1621ed399114b0231e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad18384ebece0da05c80435cf89896314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3418101447c279761736333ec66a6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b24a112293d96e65fff9a6417d8d5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeab33d8dffe59777c924d3eadb280317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586a25b1a4315c21592c00d77436c34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f581c125b42fd52fdcba3155940840319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de9f5bae99e20d302852292806da0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92dd7040187f67aa35dd10d843f1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4251c1db8126a76ebfe3f65660e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f755847ca5b5bc4f53c4bdba69e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e9b75cd126197a0df85312abbb8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9f3bd1979ae88298425b241f43f3325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>