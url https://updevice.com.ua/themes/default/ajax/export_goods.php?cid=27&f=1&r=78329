--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90166e6091233f9945489429ea6c0c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433849ac60f42d22e4f8c4396836088a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38009e19368b48833ead673473bb9de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77755b6b3fc33ab2e01c2b24407708344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce28d8511c7586cf8678cb816eb6825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d397ab6c6a98b06bfdee4af2801f6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1c7730dfc23dd96421fb6fcd729f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980aba02063e7603a41fa9dfdff9c878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7123674f45fb72214ab675ae20c38059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c95f90cf23e2f22d8041ee96c42610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06b12987f09a5fbf469b48fe92bb4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a587c00fc9dc4d1c072f91ec38c9ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff8f8a3d07f48374bbed5c451a58313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e92aa68dd6b11dccda76d9b4deea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09349b96b10b4cba84ac21c87055bea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aab4a47dfb0f6ca101cc2366a911e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f60027b16653bd7e8b7580df70cd1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250e28d112fd3fbe9d776f0d2f055fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d44046f843bff1845bea3795e2eb7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65dd9ef47a1849dba0761ce1712d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e82ce252c50f3d331bf1661e9e1c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091fd7d056a8bc0f4f62c04efa924422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125be7ab5ad7a8b3193732fdb75782f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c99f5263c5d16cdd2236ccdf5eada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12355f02a3b21cf4b8d304e3b0c72525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2042b8219853f6e135f8a4738bb6a6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829885fb5cc2429c7937e67f7c58585427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa427de94c7ec799cdc074e33e3d18728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e54bef8239f98db6921d1abe1fac329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7896b9decb2162c9de141bfc5079c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd119e4c4f250ac0b3bd8027be2b3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbce712ae2dd5531571bf68f1fab6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfbbf28c6ffb6abc402d2a18bc196233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a941ecdbdc14441f0b2a8eace83f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92f4bcb369b74efbcb06eb03d2bbde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747efcff53e08daed0286ff271c3d4b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a3a0ff36e8e4f967706cf12a67f4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb98387e975ac2c2f3e99e1b9c6fee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76e1809f933188e14d24fd2b27b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0af1d26d16911979226e13da1ead540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6955c34048885b7fda612427d3d7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb969902050c362f9d25de9abe09f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cb5085f4a8ea38b7edf231ac0f7e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01405f5b3b6b3fe0427eaa6ed7a8a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19416587387ffbdf5c2a9359947af9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2db1b6e7c543792c171a69e5816cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679ab1dcc552f2477dd889305c83aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e213ebb84943cacb71f4e47e64efa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405bf960e44349b9f34f91ddde166ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92955be412d460446d4f04c69b518750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc9cf6d4a5b0046db48e227e846ed551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d482061a9dae7f1077ff9b420a5d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc325e387b544906c6345761ae643453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d88ce61b12ec6e64d05edf62da10d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14071dc2abe49d4dec1f1746800e3b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320afabef120b9d5e149be52eba66f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35df9e178942138cdde18ccbf3bffbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd694703ed195314d60c2c9b8aea6a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c802bca775343f85b8d37fc280ea5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228039b760ea1d9e7cee331e10f9f4fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055ca8e7407e8fc5d1c462e1ce8ecc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba23ed1a01f2af6767781dab9584ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea831991e33cff227a561c579f507c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eea02c1583324864066b3de2f4ea064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106a97352d95b902fcd1b44401c62565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f026a54145b918639a251630eeb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135fa9500f403fb0159d30a8baada667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9166bcfb3efc1b24bdcba7c1098ed768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c36aa7825000d7919c6c03fbab9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf717b663d773c67d0c1fc9f4ef00b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f4e485d750fd70870f8350e3d94e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e717498dec0e931e8ed669bdb7efa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d26e78b38df41144e89c5f09a7d4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005331720b87d83f7b21ac380fef1f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928400f36cd69446a7ffae1f02b41f6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bb3b657d4b77245d00010de7e6ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a6064a08422e0e201bc02044588ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443328ee4d518669fbdc4d1619deb1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223569c843c30052c37420e379b67ba479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c4866f70bf243ec61841aed68e0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e893473616abea412256847cc10f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6d3194e85c6f331702c9e89a6fd2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4efd2754c2565e093bcde4ee6cbca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61360df6e3cf7711b6cd76aef4ac0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472cf138c9a4f036760691ff565fec785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f0909dc8762af3903af656c55173386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a78f2ba041eb6895065ac28048d8787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339f058b1dace69176936d90eda9b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3950896d204a82b65241086be5ac39f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515e9c69edd56ac35165553d44c1d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7265c46e4e88f532f4b4bceb57edfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d477c7245b7127458fa9987d369a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e62c03a71a0011ef15b29488d2ae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610eeda7b0b6d2a10979540a4b18f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52fb782497f077390157fe70549b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06becdcc480f898ddc56790cb3728d7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017934bc89790cbc4ba4b14ace6d436f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e622d42f49033ab5fc4f8b4b3c5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd885ff7fe2d1081474dd3d05e977699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce245d1d46499a625702095a51f1eeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794a84c80f99308b2e99d3b88810bfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414341c11ae0eeedbc23661284033415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc505a2580d50b736a861469c6b71e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01716a3e08d1a240a839a8acd610a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bce4e8e881fbe4ac8b516b45f6b68d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f9b97f4504c279e0798aaae4a17e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90608c30c8985b3e857c1a2fc11d6e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabb94b0502fe95985d230fdb75586108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4bcc947aab0829fc2da257842582109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d009fbd39954af4c2ffa158e37b5ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f0c1e2d4865c518c5a1f46ebfc35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d92f29f63d9781a29adaf61334626b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308955ae48bb6a72fe116aba61a7bbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8c04e4a09f849251d1640ae3d1570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c94162ee24632af5f3575d400d365e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad56cec96c47b00323bf01a4d61dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b7447082b8d9c1c7ffb9f0b3cbf57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ada9c9dc985036c76498f6ad1937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788ea5da0ef521c67f7f3807533fb17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e0cbbf2597be1944e2fe3644e68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf1d6563a92bdba87b5f45194e75d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e8fd744cfc105dd35dba7c1e02466122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869d49b791ff5c883752e06d110131a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20146de6c1e765092655b117160aa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62398f74d575e0a78070b93d6d46eb89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769403a19d66367af847040aa1417a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa5b8e4f12d4561c7dcb93e3d4b1c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bcb7d2f04777e15d974b87ef7f191128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b700ae51b0d874afb31ca70b999c2e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d6990c007b106f124853fe71ba170130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ae8ae66278aeb7bf8af5a0663707131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be51d9a78beb988cda84ad389ab43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a50928a59e18d2052399db99715a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3b584ad9bef313ccab6f8eb174135134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b7a320b3dfff6d459b6c5d9632b27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fca84494ec212309b705756b57803136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b88a61ff477174cc6a5e34923283c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5f99ff889a47165c65d2f1d39060138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1af44ae969064fd4809728dd3a70df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5214824f07e223c6f199fea38112b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86e25009b2c70e73e24b6958e9227141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c239aa223e3abef54bf93a49167710142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e98455ca81314c97e75f87d2a7ab0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd54de4cd936e81143969d498c1a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d5c4a17a1eeb620465283e131fa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a3fa76b7baeecc4d3a6ae6d424e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42998f09dcd1804430f861f0d79dd3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bfae55770084a370fb9d434d09a92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f4442025a47b957381692892d21c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a0cb9b986364ad7a0ac558a2d820b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b39d4d404e0af7b88b1c5216fa41e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc54d2c69a1131f205bcb11dbda7d6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41457efe421efbecc8351828cc77c96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89150ac925d6c30bde98c8655480b2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462a2151d3c9d47ede8898bcf8f122d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf2a876ba101fd82effc43f97829a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4c7f3746f85a2e71410ece5adcf01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88fb08850c6ed9062a42b44580f3b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974095eb55b7428be69336fc1714c4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551d2d45fdcb2fdd6dcbc4977faaaab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f235533ee8042952c6d7c75326e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b364221fdc4a77dd92a2fe9206532162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4d9a7ba484085ac32e757fffd0119163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839d778f79f0ed84d83e8d02142a26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416dc76efc4548dee98799e00284978165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0a7507c6ab4e185a68357a585b82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3411634e76afa1618311bd224800845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d398164d5ac6652d69b649050abc57e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba20789a48b6cb34b521f0d9d1bbd1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356c74171ef0f96fdf4b98748655a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c69df79943103db9ff096cc9317e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de0383f208a32353d0002c0979175172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9724f4dededee267029ff97d6b892173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca460cedf79620e4d962b08163bb2c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553a668a0e3cccaff2855aab38beadd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858400a764df0a8989f04ccc2f6e63d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086eef4e5e5c3dbcd00d19626effbaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d765288121e96f43af37916fefdcf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb263daa126fd6f459fd47a40660f45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd36a775862e21770a32892ec1b6d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc97c5a664305d5509aec08d23328181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570b873cb172cecce869c2c7172a790182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e868be1c922c6fb8d7373a3b292e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b5c55521e6405e8b8cc0e5c8b8a9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4367b024ff23bc204d17409ca144e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19275d434923ebcd2b0674bcc671a6e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed65104f9e391d522d313408e6380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c18a228724f5614db844a3eae23f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324fd39a628a2435ec2d85ca6dc643189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb94ee848cc840dc8ba57a680af50d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8ea6e5bb4c0617880de97bea995b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fbaaf8e7cc2256461f950de91e140192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b38fb76cd4e74429bb565f3b2d369193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d67ca8eba1838ba7d12e180c3d48c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f619270c014135b4f6fd4e1b82aeba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b18ac18e8754cbfd97d82167fbf56c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc4d70c46c1e2e89597e44135bc65b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e00ed2179287bceb21beac988afd37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a076f212cef8e63bfdf08a183d0880199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f1a39093c22283dba0c6310a672bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6d91413e50fdfbff8fd840528ddf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f700b20ae3a0b0417a14f1b659805202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c594575e6e2cc1e0a68b8ebe8cf352f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f776107a2bc4d0f362d13a6690685204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e530928ab3fec468e401b3d020e0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec983e8ae1b101a28e83f171b0d75d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7adb5060db00c1b47760eddee27d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdab6c5e531bf9c1655f38a751cc13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c52463082db9ee3fde0e68e28c7769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7319015b08f01465f9ef24d80816210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e317b64726441be9d426a3ba358c41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469519634fc7e075efdf9214e7b336d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b00c888add8e1439a1efa028fa778d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9330f4da2301daa31e32168b7b2846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249009ec16c0e8215428845f5e84cf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080cf8cd1fad655e8a4a3cfe0a7c82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54b94cc7fcb8c949f7f726409dce43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fac291a51e23db32e7a6a52cb6a43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe2f845b972f2c385c98845c52b2ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052463c80d598514de41b804a636dcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdfd3274b96ba28a625a3ab909c3f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101eee682d7b8ae924c672828ed68ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ba149b3e59869cc66576c1397e30e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26f106e87744bc72bdb4a0422a3ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847708b43b8be85a7eab64e6fa037531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdaf0f1637a01dfb412c1359103dd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e35c6df6a5d8e9349afd9026d537cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc55714ae6e7ff4d70e25ccea2295d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6dec617c2741f0f41bc2bcd8bce2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e5b832c887057cbd5f590c7bdd0a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa924128ed17d20469e9e8600aa56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2b3663009f2e35c6db44b0599e493232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230af4e248a8290edbe74aac9ef0880233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a671dd44b26f5dd4e857f503bf73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a79fb26652374f7a7be265518c77f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54c4c897234138d5fa0ed1e31411a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0b9dd5207491563d84a735a965981237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b6cc44c815ed4811afda0742f7aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a24ec388a5feda3978107030710f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555da5871ce2060941a3516bb5e8f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d5f8d499d8053d53bb9415920bf10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c3c411aae8df6aba85841ca3585fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c82cb3884b2e80efce6bf9367a9dd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d246ea511f5272337ef1274236a9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f7055f651df4e8de6e63506e95de1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c543f097adb55d6bba66e367e67d9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873ecc7e038c843edb39888ced8538b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e40ca7056c4b3183e0a7049eb8aa04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0180fb0ae07e53f2220c311ba4cb1f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096963b656a53c61fddf4da70bd859a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef50b6a36c3076783412e364b3d04f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac0cd390b0fa04c77da00e8513774252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181918e03f51698aa948548403e36bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798d4d13d8fcd93e028da5f6e182ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8de479f53e3cead5511fa800a82aa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b1becdc6c84852b99df65f928c8ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc12d2f28faa849ef215dc995875ca9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef4105e491e3a358e8d6d758fa0752258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d50d0680da29e92a342071ecd9f26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2e885d7b3aad6aa5c3464a823968260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713410adc1197141c0ac76bc4b4ae278261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bffa58239658de369c80dd0287853262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a97e8cf241a4aad7bf7d576c79ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3eda73c8b88ce297fa06e80bd06b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da81cb9368d76525098b64794b2010d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd01cea8c5d6e7cceb49d6e3a6dd830266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2e88225a820c406682441a6c31c96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1caad9cceb43ea5312c73312a79cc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef62fc56a51db933d587c9dacac38b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770f769d0bbeb63ac25c1a80c32ca2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f76ac666307d46a61217a7b16760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25c5ba9170f92f3fcf62775d211d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa5bc5de6b00fecfc56a21778bfcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acc5585b845110b402c26fe952d7cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d211b082d159e38d4413221021124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3d7165bf1ec74db21eb90cdffd80e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf849f4e8539e42014120a14bcbaee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd58abfed3ee0159fd98084ce7fb0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58c2286596b88c4ea471fe498e2fc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231138d915420d3824130a0e2aebcb3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488ff5bf327b159d8dd27b0ca895ff9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09e307dcd76ad3f4f5d56b7cd01c48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9809517f32681b7494a50129f022d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad41799dd3dab393df9a7ae40a8a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9392ec5e29b1a3291427fc169568c8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8e66872390efd8abad2d5b93182b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2caac388f3142afb4a00904b49668287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b126b95e8d8d94966ad1136c2534c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff872b4a59661711fb7960925b144c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bba01752c32d9853086c54742baae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7c7726e5f5c0e27cbd31ed2728538291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10acb5e50893733877b2f96214cef3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb8739cdbbb3959746897a34c2dfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120c32dbf0d1dadb2b92b6d95bf475e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d14fa8de86aa67797a9b143ef05f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2d6007558544820aec6492a95d2fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4697447a4c5081b188afc6c1f026fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fa76ef75b367ec3e8a0890bfbab5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a2f648059d98661227c8b19c1aa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ad2c30e1dc54608a04e34768d3f80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa741b1288cde2694ad39e9f416839f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7886e1c19a08bb7866c9d34c33947d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ded70749a745f92500484fa96949a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0cc2c5dbd0272d89d397e8475411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb37ae69c95ac87fb83ecba1ad191e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e29ffa01e719cf66c3b838d6e89206306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29577f6fa140ed27fa0bfa51bcc26add307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d805faaf0cd1c389063fffca2b60c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae00f08639f60afe4b6aa80ac72de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d5ad4fc3626cdc3079ee434fd6cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7736592ddf4178c1d298d612fbb016311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c6b6c56b234ce118d6aa25ef129c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df235cc7915819b0d08dc0d4beef957313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af573e4e293b0d0a7cf1f5554415dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7295016eee76b122b39ad4b50150ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d5789ce0c37b0f85b8442951bdc0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bfb0e3c6e3871fa8e6f7e75f64594317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e78b1280612af3d717ae1309e4b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfda5f3cc8f2aca3aa676adb7037152319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f38b58345fb7978251a7cae70735320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca58ee8d34fa217b1f1eba5bdcd5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83525ef0355359275c5533c544077322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc405665e101b0c923709d79b88c72e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7baf1ec08d8f2fcd6f38c1067f6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c978b69908ef4a782f460acd20ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401cff6f818b5ab286a598581865421326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e102b8db81c2e24d2ea5a179432c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c332236003ccf63b3909d630beaf9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a663f776f74b64eff9cb476bdbdc69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273baf22b3e4fed03ee1623fde7511c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b82dd5f2de97e4af1f749ba845f0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e597d078f1cef1ce0b15665ff3c18a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d59b8572f038c24359d9b35c285e6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda719b6c3a5457cab4de89d7a325141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86634d83c98ee5d55e09f0b776881df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a37231c3e9d8bb373acec2af51bf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f5565214d995712e7488d5432a8bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af90bcc745388c9498c3d5f52df04a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30abb6c2fa21cadf6c8e9af226e0886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a94a26a69e46b5f3fb25465ba41da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb706eed865657c8660043722626b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57deca4b7cc47b0b731c5eef197cb299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259785daeaab89054a6ebfc5713fc08610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbf3c0017d992d426a51e21c7e59911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f37b50ff03352dc53ad28f68ce4f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb458698c9c56a74fb8613c8fb2390413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c1bcb3b9aad0189c94d194e2e27114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433da2fddfe6ce07a520b9b10baf3b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f1f79d7839b29aca450d2c428665216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355a7156aded7fa841a58064b728a3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c9f363560b96a36cf4dc4ea6f9e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97bfd0d03232c3e396222b64dbf3dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc34cdecb7dbf227d6b1bc4b6208920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46c0dd6616ad132e097378e335e68321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d2505424c3bafa6180ba831d1f13f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffecf5e9efbd69c91b82c40d75995eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99294c9d7b609fa292c12be374d9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599e84dd89280cb3558404f684fd99225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64556f595363a08ffd7d3ebe48087ffa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c454bd116c5e2d54e458c3ffab39c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56bc42da0279879d970cd35149bd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8df86d47931f151141dcc5a26b0bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedda54009d62719a9e42cf8f9140fcc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b41d68443b58844c35aa70272a1131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc0016b219b8fc0a1ee054e102eae432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227e6076571cba893b0ba6d71e1e8a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7864a314776e1e56a83be799475c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ceccaa5615c389023486c9548331935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d10ba98fe8a2e0c88f49d58ae88f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be114945ad8190afda1994bf47827f9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c5c0ee015fcd38842d931bf1eab238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14ea6c6277e92fdb97492da5b4dbe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bee2aa089ad51ebfc28af9df0f64a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993e001fc534a1fa424291072d8733941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418de067db945a113d86f554bdaa9cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a8efb040c130f95ccffd22efb9ed443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf1f69d3fe6a8e51ab5f2a3f76358944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685cbec72f78e8f3ee869628daedd0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875765e8f61f476b3d9c28deb267a61946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97663219d2d35f7e65c9b1232eb1e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52090cf85af69acbf4bf7a25de3f7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bd37fc75b573d18361bfc3647221149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe0d349380c31bd46d4abf42beef7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a2ddd484facdea562121641e607951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e95f478c11ce183225eb734be3bf8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccf2feeb20c9c6f2e6cf8776fbbeab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bfe290056605fb3818e80942c11f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6564fadadb0ed25443816e825c07d5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23482d34d41ffcb3de99cd8d588b769356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c392a31ff85652aa01ed80c1f3dc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cbfdc5ea409e195bc43a452ef3c5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a3d41f518a4607d96d6ba6d755d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22796efe9bcb844394213e32a82a6c9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd47040ab9fce6de8aeee77adf361d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeb95912a94e71b79547ccec4e0bb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d1b6ebf4dab1d0e1a646cdd13e36763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8bf2e78ec3d65952ba25f3180c6c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783e34ad1b6f22cb17743da6e96612965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1511af38a07a562e0e975e25f7f903866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d4a2536a0753e7b7c437306581f4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512d034c86a7d960a6237c9e066ec968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dabfb50fa1332f471d33be93ff0a3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ee524fa9945ad9347a0c4441d36870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c814c5fe9912c18c2230125e3d07471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069d2947367c6f1129ea03a411e575272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255c47f16361883026bf887ef4a40f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bacafebf953c9a2ae5009fc5139d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb037f7f4fbe4ba4b4510efaa2f6ccce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712643e34d149c7017d5489e97a1398576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3adb77bc58058f87f54b0c4e35cea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a01e74492ed6c118b6e52a3a3ea17c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8a390865e10818f071ab33d7701a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86f571c59b41fd670138424e32a00e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904cc091e6ab3227d7f27c695f35b2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0517c24247da29c83a113d94fc4b0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8691fed957e9e6eb9776b5db53e70683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dfea59dc5e2ed0f5fb0ca5c7f303284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd9f73154c62386bd08f10e5682ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e07b94fd62334f06a1993ffa2ea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465ac621b95fd872db42e2c74fe71287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c7e33ef9697e8ef30f7844f06170188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e25e58c56f269961c7055aa8c8710f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1dcd4d4da186e9b7c9a907d136d1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb3cca0ce9ed9afe878e082147ecb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0883ec0ddb6c69431b2482008f260192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78fd9cc72ae90c362b7662bdb4b9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30bb71303d84f40e66ba5923b534ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324426b656576f44f4c49746bdd0d3af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ca9e9da6dc841019566f0b2cba0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b2257b58191c471d25d7c118d650097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0d2deefceef4678a0bcc11438c2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4703cc3fbe04a365bb1c33dc35fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb9c875d57baedb3917d311856dfac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac44f83c54820072ca959e5e7c1b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3752a2bcfd9a325fd216514cdf8d83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d906eae830fe6776e24f6299363b12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1194feb7bf1b2d0f143e4dd1670f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a7485237da5fea18251a867cc308105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707d2a65301606e515790ec4d5d1e7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c0c2463eb0de207b35d338c43c60e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c3dcbadc7eaaeda47ee1f29e2bd2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5860f8b6cd6ba17e7e6630ebc1d1dbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2a80257b2b0d356fafe39ea7d0fe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf7c0ee59c69b9147ae4a3eec8dab6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7435eef430706238eb307472beb0dbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197245b7591e67b7ce8d8512a71de8cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645caf28c2b18d8ae5958396c774f8db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d30e1c8cd7389a6d2cbbd3427c081b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c47d0278b801d2d8a0741d1a0836e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab9a48e8597100bbbcceb77443442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024336d7c3613915662d56fa58adab4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf67f4dd82917469606e1085fc7b8e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1529c9cf2ac2f0630aa91589b6eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee241a0976e07f7863e73498bc5abc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e331f8d28cf0541727ccecd9798bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928baa0e04bb8427b139b4165d501b86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652f9e91133ac54b10a0a08b2e13f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bbe254082e16247d06a3b064daf8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5823dce6eca390625989bee9927b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836729159d5fb6ce9b6ca2be38289e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c5173e70de112c4653db6dd2f994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208310112a64e16151f3e8b2194ec6eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a8251a0c454692dfc03b341dcf356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c7017aa9dd4bf85cac2f1b0b5831131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84aac3bbf1cebe03865d8a8a8b9746132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65abb8375da754bd817b441c7c8183c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ef664125a6bc82cf86bf84654002b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0714dae4fe833c56e5c1bd7c44c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7884d5d6b2335a45c6fc5cc726ae288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5c3bcb8b825bcbb1d1922748fd58f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a3e12a6fc26428371ecd8c412f3fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ec4d23ff209e052ade46f2e14c8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a67b3fa6d197af2512d315911abf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c8aaf48234402aa99ff60826c858d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522269cfee74f9f480d718f3e5d666e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811039fd053b9720b5a4955aaf2f9d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f504a2e8aa057bddb30a1b7e60c224c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644039d970bee02c618cea3dcccecc9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d10c5451e2e6cb00645c31b1adf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693d193f4b762580a1ca7385f94d0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007da4d36562c4278829815b86d984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c6a7ca3e47bd0b1c16560e8819fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a77099b2bd2b0081be676b469b9506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d13636e1a50f9abe5ab8198ec8f3a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36659fc7c90c387d03b9c9ffe04072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d19c044d118364d5c0e7040ae4df9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd527fa389301b8fabce0a8a4d4add44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feec05055b30be898e55951b64db42b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af853d1bb5250beb447359174c351f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333647f4131aad48bc291e8e4cdc51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b450631b3a236cbbf5ad1696e42eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51293f2f278b9508df73b7319da2eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb82128e5eff22fd4fa1251c06aec7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f5054c44de1aae3a56cef2e6e47ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9243f211dd870698affbf22a1de7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6c5627845024d7e05629b95a3d7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427af39f8b93a0b81334e90162a9be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f5808bd5f42493adffa7d8b4b0d2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c821c8ec64e03af7d32987aed8e809166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fda44afaa7e6ebcbc9acd0a2e75e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592bff5f23802e8db6bb99aeec98df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83057fdf7fe9e786d1014c317b3469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9a484aa76bedf134e38f81dbfab5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd27512470200d9728abc07a835cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b682082f9e82bbd2cf18007ebd3cb87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c7b3da14776c733c835bfa7e1312e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24948d75f010e151fc200d70aebfb803174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f886229b0b3bb1bc2ddee5463a3dcde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04c43152b753e465fee9656148647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c378c18ecad110a7c38b9a1fcec8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2196feba87028e13ecefb6bf0227e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58867cf97323b1573221852b4e6e692b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a1e4db5b7a1d7d242a13cd5299be0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10470c9fd2bbde9fb16f5937c4ee47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d02af51e52fb064b579d24530271182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345902d765bff584ae69f1446667de64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e4fae45eac58fb47d6b65ddc01889184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f162aa661e6f943b95ec08e3a23d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331450c9d7f732d1a7abcf9895e92b8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa453eabb979959522d2d1b485dadef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690180917202263591a2d2f31a84168a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d71585c214ae3b27b4e6faa9da450189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d52dcbe9d1da4af4d744d2b653e88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d875a7a77fc85af5077b12a736c9a59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217306508a74f06ea9b0db353150904192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df615ffc5bf66dbe9f41a0eeed2ba187193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525d3a7391a015ff07f0044a7f2805f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f3be5e95a518a5ee68af7821a3ce2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e493ecee7c816d0b5155fa78fa09040196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be130d936824402599ee47343b8b095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cda2e83336a5ed1a9b8d83542b18b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cedef2bcd46f1e3f95c67c797c57d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b6bd5b24540834ca6f3fbbe6d7e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee1fadf16c778df13bc6a0b21e5200201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb6dcef52ae642a3b669e586d69f0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad72147805277fe21cc2ff326c093e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69eebba481d9d52e1f59804caeb33f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8866d028d92e3b6fecdbcbe032db32c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f87718bc1b69222c9c3155a0da76dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325a2f915a5dcca896f51574647047207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ce86e0221223f42755ca78f0f874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78584df82ac607e4e848384242b9a7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862904d57bcbabe3287b375649bd258f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec258f20bfe36ca2f5b7bae4d36043211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a40ee981d243e4465da84ef3984ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157d8e79c4c081d70d9e789387f3264213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455d63b79a8bb38cf7081cab83b4c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c663f07d95620adc4a6d43ba1599215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02860eb528d91dcb04653b33afc2c9b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db5b38d90cf82a6f4e333df1042b22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abf13e10228abe75e6658df813274218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3f4fb559a0f930e68261d7781244c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710961d3d71d52135896f34449e1e3e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95819229d6000d22529a3d26f2d758c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f287b74f2b78f98e6e1eec1cc6428e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4e3583100c9e29bd141a43493257223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03019ae14d560e391ef3c55a7e4490224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e90e9d91d4ee7e9a15ed7d922fcd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831598c684c509e3c08fe4f2d1983a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21b1e61608e56c67860223eaf9942f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467747ed6679d71aa707885fa466667228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7d7f46908f4a12482bbc12fabcdbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d942d31e26f68cf403f9d73dd3919230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42026999c54f2e51a2b442e087f907231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26ceb5be097e4f621638075898803232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3692da339771e2f19f43e9995a248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b18b49ea436cd83416854fafdc0b29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b58a70f3516b93a5c0c4988b41f1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048613d157af269fef4f6e565f3600236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ded5c5286e7ab7df3caf0481ac87f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395252e768f27889027bd920c1a729b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9355e47ac1a8154170030596f33930239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e383e49cf950c32d31aeb80c59c2b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc03d243f4a1e30ae110142deac51a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bf927984deab3132cc3375b00f03c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cbdf072c1afd09e986d6bef09d775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad220cdb3f9c770aa3a5dbf5bd9b4ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e4fe1213728aa2fea75a70ee13b7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aab88ab09f058d5daa017990d5adf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918bd4b951005d71d24c500ba303920247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f27fea043fe9f9ccddab9b0c3a029248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86046aabe18c78f772a11567726b4189249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1b83dd7e145f67f5e232c2b6fa8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e39130ab2bd8c56394a54064e4b5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df0779c0320b24fb05a9c478b03dd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cbc9d19f12b1157198f75c518445f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a5e3559ad32752d5c32a54a81a2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230204ae71508e4d081cb211d7587a80255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224cde2e6974ca1be3a7f97ff00572256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629af4528e406a40d5b2a6d630f515257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5385185a06c5d8ea371606e76fb05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0744c408b4ad0af596063950220b27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c30515369c0ec786ce8f7dc8bc273260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d7dcfc281344e7e9b1e4ef8516656261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f665271b54bdaa45dad07be0bf85d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f932bf474d59d5ff63d49f58a1957c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf5573cca91deb598a6b72c8390be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a34fe8fe764758a11c067e52ec65bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d9bdc1ab8671140b9c577ebe3be1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beae93b8086b010023c462c3d2290c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f43ab9f1196636e88c7b402454209268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd274b154c44d160ab9023dc654b8fd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e4e550412eb408c5d856c17ed443d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456ce77ba60bf6187cea57ccf8bc0d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947beae66af9fa8123c1ddec513f207272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab40f5a9b1cd47a019d754f3a3e637273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d6155432b3a848a0253c06852aea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa637dc9718f310a0a9de75c794223275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e19a4db345de0cfccbdbda1eb93bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87a877d71e1e1ba4a8e8ac3d3e5309277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4126bc2b243b01dcc32d753243526278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c81ae0fe7890ce219afd4401b870dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a9ce7e4a1fda0d167ee3e6bac5c9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921dc651626262965529cfd54d8a153281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44bff80f8a92e8d494b8158d52cf00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dd022cdce6c4903945b52fb775f5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f93cf21b612ea3cee0a7eabaa3c1e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f4745983c6da22119c07c529a01a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fcbebb21fbe2e047bfc925b081e99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346517e31e4fe4c4e084f0fcfb349f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52219a62f3dd11c489e8697b603663288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fe19d7d207f4b5d1fca694d1be95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7f03310516e4d274859a57996aa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988296547ef9cd7d0f18ae2310c07965291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4f06313b5ae4a24207c7f05b585d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff0495eff37a98135543606ed6c6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569eace84ac1864ac0316fbedf65f2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120574a3ce983df600173a7d70d702c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420b206707ccef5fb0d91807e2ea25a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670cf82d0044037db7ad723394f8773297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0763d7fca0d1ec6ae0a7b47d0805d75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34d0422ce1c54a9595fccaf313e4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd07e59e2d5a33d55325ef4f23f8bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2dbeb292b37bd231e920a7551a254301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574636db36ed629b7e16a622dcc50e2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11150c04fee8472d029021be7d23f7fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e1fb8386308e830b068d2ae4759ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9ec2bcaebd3efb506a2c914861828305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7bd59d78e5e7adddc9452a094ee2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3081552e89ea055c645c1299f36a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53adefc0b59854b67d984020f8f5024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a99e0e157dadc7488a33aece76c8f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df34e0d14b650cc81e6705e8dbd017310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60b9e27500cabc5fb53e7822babc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db44cb4cb686615c57b866dde21188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356710cdf8ced986c74d9fa92380dfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc1084caff416dd6f0aca095efcaa9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0b35b218fc0e6c83cf118ec523c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb6c54cd27b7c26cb9f163e31ca18a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51447f0fa7a6222a18d4a02ad5783fba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212b58f540e613ff1bc75dc1d9da7b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b266bf8532c95c58d324e9a6df6ed7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c004d42079ce43f2699dfd73b32af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41059d742521e4348958dba07b28cfa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdc633247f5bee1532a01396044b78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9209033db23ffac9d664378b33277323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e65a4a43249592e274f2bece9cd89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729230f2671d8765dbbf6f46845f34bf325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>