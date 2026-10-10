--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cd57e0cba2c30bbf882d6a96a49651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f9327099a6fd1d8743d49933086f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279c6aed7c852bf429f954151751ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1768ab3848ac37e342d7af7564294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082529b9020701aec6b06f5dcfe3fb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87217f9e3961e850379764cfada8047e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e36459cbb13ddc14cede94eb5218d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaad1f35ecfc23460f89448ba428468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cf2a8d70e43daef69c78ba718f1b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbebd5680e3d353680f4e46767680210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26f8dc84cc460d5eb824f519ed4bb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4949505c537977393a8f75308521b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309d9bb26bc8cdcb87223f8a8ea2e8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32efcd3d81652c98ca9270d02bd27114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b6066c1f7677fac6b9752874b02915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb270ce4c1da799264be1128b9c744316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474a72d3e50332c2f9fffabc6670a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0591ef9ec7696370747fd3c4ea8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c031b1050308b1c1eb46270421bcb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f807404169c29cde70f19ce5e14e41620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f59da32e497b85b288861abe6298921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1311d7175396fcfb94ce1b86c4cbdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea804cc9727bdb0de64ec6caf39cca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c236d26ae3c60875c0d47848ea5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae398654f0af6db9e012029048ec51e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22553ce0fed53c8988b400e6629f29526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef62b84e75eeb10d721690ff6142a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8940891f498b277322d1a2218a134d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c746e4903ba1866f86f47986043d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd32d9b9df61b29f6062612aafc7ef030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175ca3da0194790e8aaf27184d2e7dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b639f4531415c0b22b7aab60e345832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f84833bb9a030fcea0998234140d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0123df130ea49e879d6fdea8df6e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de7efbf6c58e211e425e1629a643cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f4e57d37be128fecf3a5083e44a3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e743a5c23b7b1ed30e8e4aad7d46fc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499728c3844e370d8e931261f26b47d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc217a0a1c1cc55f8b9d3121b3c397939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90da4604dbe1f297fc19d3cbd3af3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102404c1662ed0b388c95e58068238d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ff0bba72aec914e118e279aa308742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd154920ae183b22075f1c23f05aeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643beeb64665acb9f15546dbc3900d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdf91dbd38997f95154c3fd1a0d16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd61b6e2db2177d74fbd9af6c0b7eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b03b91c76e6ccab957dfae277e44047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84974619495520f24d26b68fc62a727048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f12e071ce6364ce356ef33f0bc1e2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbb89661abfb79d27ea87563e6dfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc387de41d1fab7cec8919ecaec6834051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fbe77ee4d5dbf16af616921a82dbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40646b2a0e3ab03f7f39d02269780f2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c86c8b878708bbba65fe1e2e4858dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c726ff4acf66e26fcc1360122a0fd9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de7791d91f54bc41b6ca10e0ba69f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2b2a6052b1d5768f3f28be9d62d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a66de7a9833e7f1cc43ea27fe90ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef623cd590c37990132c352dc37de76559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e8a672ce476f6b294ccbe709f429f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d64fefd9285c51c24a0dddaf41d0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc769bbfa43c1e78a24e1c0711ec5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5f3c2a739172d9ac2d0dffa084a0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674651a95d0c125a9502724cd44dc4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a11730a474e0ac9ff8d1179d7b4af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471cc767fc516094c6da12eef7bf99666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce7566276b20954297e9626b5b01967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478daf83f81d9968f624cf9d9d05db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47045aaf064c7889924414846cd0f8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcbab2418ddce98f66c01d4bcedf0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2120436c4119977cef418e3cbea4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e04c240bd3b01887e2df5396125972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3124e86f30d422130768680ba622773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f594747027086168a30d913c678bee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ff6687e1caca75e54a26cb811dd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c53c07e75c23e7c6dd36f038f3f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d907a332bfc7b24ccdbeb14e9d6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac873f988dfceede2a266b29b48e1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422971b08d77c2b80677ecbb491a2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30b046a70e8eaa734abd179ae440280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d569bc4489db448a10c827ef31de981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03111de275143b488466488291ad192882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9dd8ea366cc91a0f7097e06165b6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb88715716bb8593da82a5cb3db96a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29992d6fafbe7a7ae30e1dd0e9d5749385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe7863bfb83a65d07ae7f6148b02d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c822257870ce4a5728475686758c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23c1ee0b354745ee31792dc82aaa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a231b4cbbce2f012aae546c355bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10577f7d4ebfaa64c3366b6cf9524090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fae7e2a56e409a2622ae706a104b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff1da488272904c54038dd3ce8df392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05008089ce46efc83ed3348cdbd196d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1afafdfa8d2d023c078bed9f8e51a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148982ddc9e47bf715968a0c54e0cd3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504aaa8d30b12ac17725b1b7783476e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886b8ca684a635c4bf83706f2dabf2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa037e4e8701322b69007b73dac3e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e592bff78827fc626ca719901ac3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf33f746a8c21c7b9bad78e857df29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159cf4f4ab94300ff657cd5e0859fb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4b1bb6404d3160ae99acc8a481e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304741714e5700f63aee5faf3cb642d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407808973dc049188d45182e860999e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733b5233244d0990a92c87a633992f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c333abee74f9dedf7ed105d802f0d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116db090424985045977efbc8a334e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf1d46afda5f59acdcc1caf64173af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e61600469ea09f3005165603e83be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d936af0475f547b25a206fa004c79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110470edf0ec16dffba7ec57413328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7d22b183fb6f3e72265ac406c0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1c5e6eac3d4e675b47198690b184113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056494f36b3ddcfeb3a105c247b08493114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9fc0d0738e70ef9a94f0ac9bc49ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69f1f17ce7a462b34490de094c774116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b315575545dec4ca02659bcf2db17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf8b2ecd435c0f3b6327f9907781b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad36bd86b5c412622d1b694c1cf6941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff299febeb96c254c1d40a99bac035f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a4bf88b2f49986ee269d1d36d5f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880056cadb3b2c4cbbf1cdfb2fe2f2d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab4f74dc1f7e7168f80ec0977dcc62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ce5f0a3bd9656133fc69a31fe146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a902759423b9866743643dc41792085125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476c47bad7ed8d40045a3548986bb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a39cd10e72c3b3925c931aa6c6e7df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4835e748f3b53904abec8843209f33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4c64d4ca23896fe8c5a42cc9e417129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fb63f38d375d514dd7b5d7b9a0d56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c86c2a692acb9b8c74e8e469189a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a34db63ed535a672385fa617d060132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a8ea7e6292e62603dc561feb8553b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd32ffceba3da2c94c869a0ec07b7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832e8f5628ddcc4501fd9fb88ff09b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a1f482666ad883f00cbce61dc487136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad1454ec795bdda94fe39a4076661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f1f83854581bc2934cea236c686c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6960ee17d656b746fbad769442cdba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a5ef79428e2bbb50118efe6ce4905140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3ed408954ab64e25bf7665a7b3a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370708dab617098e36a0958b7d7e4aed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79562d2d74ef9403aede5d3b60c8dabf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab84596650e6aabd6c3807e83815a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965fc569d8cf88d6421ceaf1be31e15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfef87d384d0ba3b3af91e68d480cef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c24aa6c2b8d2b5e980e15e9d937920147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3324842f2bb12a84040ecdd2d2d19d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19d52704da2ac33a0fd63c62e6467149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec18ff94f0a94a40e539c42d219a7bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9601e47939bc22df1afbfae3db88a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3668aa1f7aa69f0e77618d80d807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148ccabae91915eba27698f78e37bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46074ac5cad4c86e9e2d46996111e63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262599ee4dddf71bf17faa9a9c2b86e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6e43e27fcff7f039d37a89af9733156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf31c1f94371b6ef65d419945684ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e0957b9e565ccc974617586d2deb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf25d07eb7612415b304d383d9c074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf345148dd932c76d1edf43c5e94dba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7870228d01a8967c68dbb7dcec06256161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efa2d6a9ffe831a64ece66b7f7f8c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd7ba91bc1de24b34c43ebcb76fde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46756322219a97b75b13bc3bcc33eca8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6c76b05e0f34feed6e2e760a3f6d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826688535cf8ab1a6d1dcdad9b7ece6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c9c5844a3d7ec67d58b329e95f1fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120847a007e5b634e23e9e288e2043c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683b2d5f0251682ac814d370641a06f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6f6f506333bca8232c98f0a759540170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ebca5baa84b7daf61b72872f80b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c71ae2b863beeac5e8a7ea531aa13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8a6225ffa050b76f47b660949779b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df3c42239a856f83d3e50805e3efe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdc97f44e659567c07ff27f347eae3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a644edc1d34fa4f1ef6739afcb361176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb2d86596ffe0aff65d186bcb097e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eb324ceda7617c890118bd1cd3322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a31e6a4f6bffb5182dd96f14c46cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94f2ed6fd5158fcf036bf9b17cf550180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a983c64fda901de281b7eb5096ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84162025a36bc8b2c3b74178f36a684182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cea4f13002b3bd669b1b14fd356416183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ca6bc6d5bc0855b7e7965b46939f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8baa1cb82ad6688c8d56be5dcead185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2add49528f1302ee6e3e45cceadb6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f421e17d2c03032752eff618cde2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406dc9b8710695187b6754e18eaf35b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c2f4b44bc9b69f0f90212b593e026189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4d22d6185f82802aa0ebc6a23b26f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e6a1401f83e48c923d400dcef2a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51041228eba03f4040b0ba011b0dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d440be7430e255dd1499d27d3b173193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966cd5da8f236c2e2daa54d2d26d8c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c46d62246e0e297dc9489f00182b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf5789b1a277d5bea14855f491cd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876feac6becd5e6c19e0d26f4030334197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8b8e5dd19e223397b432a3684276a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572c3d80d26e4dd24e2a683880f128a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7649a12a2785956e2c9ecf1862758200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9161fac5befb2455b0974d00df5211201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581706cad9357af7f3c5ce15954deb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c3f617ec8e160d7049e8a5956f8c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f293b050c72a647c1aa438fed3275204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ca3bd71e7e2cc493fa14d3456a884205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f268eb540be33e992204ee028be58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae3d89d2826bdd5dc51362de487db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beaa4f91eb8d6cef8fccebb0c07722208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec87474813c71fc2298992cf7ead8ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787690b783c7638670ce03b3a126a4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7abd521713266bb03d08894ae87c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aff73775c0eee9a0a82c9314500e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77d36bf396ccafeae17760f15f2b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b4e32921b099e84b83979ef8403bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ee07b05b292109d7e211e420cc20f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef40ab60325e809a44934a44c6ec509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78001616fd018c5f7befd3ddf254872e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab57ce7570bac646c006beba39cb72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df1f72f6ec901ea053cb07afd3cea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70af6bb02ea07647b4c733e4736451e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27b717a452c321c3c74e48a287e94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7858fac1b4e9998beee7167015f0c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486855e10964a2b0dc108041bc0bfbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d38d5f7ed26a62e22623401e11d6dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd081c4c34e03ca17fa81c08ddc9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879d6350214a381da6d2ff1079e542d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08e0b3273e26ae4dfc2d217bc2eae5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15954aa1624e72fd23c8e73421d39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca9b1579f1b3ef7dc1d5bac1a300e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d6d65eab1450278cdf749e54a078230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94dc7512e2659726f9eb6219259ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444de98812f4eccf4b3a5ee1909e5345232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00c0b22e5253964b9b368a08c3acd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f8e577b2f063c9c97914c7d7815d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc992e9b4df14a9f243ca958f9882a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c28a615714bc609bac03f2eba7e4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dad1b156f5297a1880dc70b218176237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44421aca6e52b97ce0f1d54c52528fd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5f590ef9b1e20e10c173a8e8bd51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e0e15bc90c8719c104b1ba6b1976240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815311ce13b755f99780315f5574464241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb2e40bdd4b78c1918542da454e2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d6f030d9c07455a4f2ec2d4b9d869243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01279f7ed7d431bb42c9337936d0bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8f498a7d5b5052c5a69e34f7912e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4193b3822fb6500d1c65bcfaad030f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9d0e6545d0f69236ad103da685a17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c13a2c7e331740dbc57605efbafd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32cb5287b222ac323c804084eb771c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8636f5791513642be51180b9dda52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835fa997462fc690b5d9ec7c249b372251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4de2146a9a039cf49629aa0583c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e6083169d1ff5063450fa45e22e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6907a8b4f79d7e1545efbbc5daacb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d874c8f3a6d881d9c6c427eba203255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d2c725c870aed7772bc303d3eb10a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2562937795f07b12927382d04a0b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d984567ee62a035b32294409127b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad407dc4d78929c7fc515970213b908259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85387280268bc49cdfb50628b6483c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c672b3f767e79fac1b65e923758659261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bceb8454fa35763e0687c1a18041ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead150f6e776fa120c4390383cf843263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31fd63e7c2fd76b79abab919f35fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf25440cc1d296f713e19e9f9bf4deb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3cc5a500b4efb6673c5853ebd7b5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256e0818f3b6b00a3e5ae5bec0bec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4cc779a86781a8d4e92a65ced5dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6c6eafdee7325e37058b7fd9ef70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a8960e65297789ed576f5a3b6d95a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc929fb88aefa43fc125a7b98bf89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bcd7ecf90b73fe7edc4863f0b194d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44277396d365cc7ec711c26bb9854d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fd3099092a28feca6b761d17ef4a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884cf85d5f37a2844085d5c0eca1b11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4c7573c983b1a07154c7d40a83aaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392b8ab138fd2201d80f1200b71dd31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e299d29262d4f5a61fa2c602ce3bde3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137759dd96b69023c90d7b53252346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f50467ed167f8bf561ca5f58ae028280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031e495f73f7d074a1bb8b74703d495281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b84b8a01545c84504d649bd68d69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26473e623fb0dce5ad863ef60cdb96a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb324a7e5e3421548a5a0d877fa2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21514bf868d9f6aff0a58232e29886b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde339a1b7b101ba79ef99b5488de54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cbc1fb28cef607e80b328b3b00db0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c4be325c6ba2a5a83a2e136cab583288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24271523fe70b4a2fc485463b5888b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee748fdf274c8ffab5449d8c0ebd0446290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229010fd58edfca6718eadcdafdc8096291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b305646736ad37ec89f29915f0d0b35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453724a084e190cb6db9c2a11940582293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d736643007827f3a043b4fbec3020bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029b72023f2e279f94d0dbbb4a8d1a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bdb4e94e7501d76d795e379014ec2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde53015cf271a1a875f5d33e2de12c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2512e74f0dfb65b8024803c31189be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea8b641d6a29a7d13ee0c6634063b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aae4fe91363a043ae6236b8bce91aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d26ac407c828394e64fdba3c8a508301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9d47f4061782917236d8d0f508eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11069b3df53031a271ee5b036246cb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c5ee001f84ae95ec371675da6e602304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fc5143c2e24a3c0fa3e6b8241d5e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074104f3c2ebf00fa577171135160961306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7896e0d9d5e1ffc240c359ccae9c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8494e145a0b88967b43916cd5af457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346ff85354f88992ac1bdc0d59f8f7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348b5274ca637a39328dda2f5945153310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237079c9456dc5c0f9b6de52ab343e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160b1f55a64693b535cf66f6595146312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b2907ffed88c49dcf806104fb645c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4ced6812f6523fb5928f4e8a5457314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d0eca9df19065d44e55f0138ec3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36759200936c6ba951b0db8c4c8f43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fef910918d43626208ac435e693a65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205fcdb2ca27107c1f60643082938f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6925e08299f828bb5035c48fbdf7a77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7bc6eecf944335f19063c84b5e61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a5b0a3923a30d713d49466bc9d503321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125daab0dec366a3562b958ea4c265e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce334dc736922d56f9586402ec9a5d6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0b6c3e5f4a31a14a270f5e9876288324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b93328f0f2d70e5975a0db704ce08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1dc8dd2649bda3e94c03874b745cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f9df81a2a9af6e32fb410ea11af8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33d0f07a60eee675016ed645e38ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be70b8cf52c5aa6717fe7e517a8d257329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fb7cda59c590bf5237e5dff2558c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe37af8004d713902a9796f02ad269e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee680f85c95ea7615f760364b7ab1d0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aab28adffd13f38a87d9a21df646a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de206258b8454753cf33378d2a0eae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f7bec79dcc817d5149e5352cb7c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d4e2795eec944eb658a59c625bfe7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d6bb96b075f6d414716151c1e4cf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df13f47289b4740acc7279b0edefc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b615b2a4e189374c90f307f18ed5511339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44e54c3cbf5be9ba666fbd288d78a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107365f9b075c181f4deeeb229d7ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca714b7bcc30dc0e1e652b58c1f2f128342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7c92f4d7c9f07019b2d0459ed99b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300229789689cc7ebc9896e6fbd24787344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd97203099b21dd4493ded10e5c98a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de248fc3eb82613a619c43978c84fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d70812403e8cc174efe6ab7c37c168347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af901e393f4b2faadc71c8ef35fc77ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd13cab1032ae88fb8bd18068a4f9d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871a60ac9672ad2fac38202e1a8c383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48c789f61a27ab5af9b422c8e70934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b673e7f4b6563793193e86d1daf8975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50603dde3312b7589824a0de7080de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a3740cb91cb830f0048efc89cf397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fb30db3da18fe1cfe4122379c1f188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b682528a7808a31359c49e3aec01d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec68144b9904a5f25b3fe52c5744aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84578419d7e29cd98534691dee70911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f56835ca6853f618c61640ff5ec6ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026a6293ad64ba89eea93808081f8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a28df6d522edad0cd20d59b5645614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5576a271390afd3e92a960c4d0dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd2768ce565ba3dc58849aa30e05c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4f914d00634e7a690e3816b9f95f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d39c63f409ce24343b7a689839ae218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60c08efc3e8300b5d3f258d34d559519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3a23096bc62c8b82e63d8410257520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df8510c46c50cabb6faf7d9f15227f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516cbbee12e1305f6fa558f14a6407f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069d07bf000f5f980579054f3f60b5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7cc35beffbbb8a937ec9f38ce413e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102dfd1560445a9103a81032863696f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5033f23f28eddd8bb326b9e24882726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266772d24297fd3a63bb5c93f1d6a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ca998bdf12c4e7c4acfa7d0c3f61828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bbd0c4cde107ba2dd71d48c01d8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701938afada424c9378da2e38282ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405e5ad2a5946cd2d19061f691130d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1093b108679167a1e5997921b6a522a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c765fba59adbb0371d77ee407d281833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86f7e181d2c0e0e0f5c0697fd9af434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb6c1495126407178fee24aa2d111b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf58098dbd739d35a7a397842909ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b094d2f66755df72f6857625ed51737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618b1288e3429b607cbe92ce84f499d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d6f937e2ec09728aabd1e67af2d0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6f43734ff0438d000b699d4751e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7714ebd4f4e5067e196359ea401f74941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d4c4109cf5a7bdf30c479bfef7bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02e10926d5f9a36a7fd8b14fdd28f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965f7722248715bfb6126b33c74b2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec3e43c6f02694e841e6fd2b7853b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80332356c99894c673294980da0ef11246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c728b60ba0b501fedaf25bcee6388147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357bf46594974fb0b37b9b7b36c4bbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d48c8181d0b5d363208515ba131e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c19bc22c15bd345f1acc787b4c56750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744edad2ed4bda5a53f8cedd50bc08c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214394c110152c4df919d7f089c49ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c16c50214f71c669bcf61ce83848a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36fb29acd84e314cc95dbeff81d99154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d8bdbbc9fe8e0c35da52320d48e1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c4fdbe3c0281ba6d0ea4ece46933a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645883daa49b167c51b7fc8d4cf9f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7aa97f70eb53790c1eedcd510fc1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae07f683a897ef1208c42a4de61d6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111657e54efeda00d5c42944863c7d6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5fc684d3f6dc878316f794bd40da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62dfeaa3daeac6be8fa2adcaae138c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb301360dd82f43fc14caa5854d0e3a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f596e675399eae7487ed174f166806364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521aa7b2cddc270f239dba3e0bd35c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb9490bf8ad58f4dc9302006c4d69366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85439b657433791ab1dc4d1edfe2fbf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f15fdbddc21653b6a108f670d1ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c52712dd98b1bb7505875e2c01da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b050a9d831a96198ffeb33d6faf3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eb5fef78a2a9d0766ee4bebe2541b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed1e5a413d3bc38dc9ced2f309362d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c53b1593643738d4d2ee9a57da0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bfa2bffb94a9d2e58f95008706b0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4c807a7624e74b8c29f2af4e98a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28941dc4f65b0ecf94b3c23d6cc6f5f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad041660b3881d48293f74a6d056bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3836bc54eab6497db3618f671365378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000f5591759368c35006fc210ffa1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00d85e78ae02142269f544d4a80bbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa960f8cbdde5a69c12a3124ac1bf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e925bfc320b0bba20d7f1be9add2db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767682006692f08d992f86aea6eb46383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ea4b3149f1af3fe4be4daa984b3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd763c7eabcfa1b85ff54a14a0718c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7f44bc1b6e40bcb9e2bd13dd74ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806059ab367ff3e8395b674a73ca6f6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c37b2d92c62d21ce6eed557a1891088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478e48baf23ea6067c36696fe53acf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c69315bef5681a7d4672d6fa99b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262aae760252c91814781d4a04b278c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c3b1cd06dfc6a2bdd701aa3b849d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ee71f8dd8aec973e701e32a9a09993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564412af7517cf32343014a1dfa86a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dac1a89ae8daf7b19f2ffab6a7b88d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae35522b71388dc29eaa90877cb6bff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b431294727bff9e98fe2d73abc5d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343502552878a22b2e37fb0de71ed5dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09029f98f612243bda1ce47cbf2933099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c7a3693b5bba0420b1cbb3ded03c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8338f591fba53185a467378fdb50a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8a6f6f6326d43a1881e500bc0cb30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55a0f50d49b971c9c6df49d33ba038103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724f4b93d2fdeefc48b81a49ed5e079104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de2606bad9b88f8cafe597c2eec1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a87ec52a86676cb44753c30e826287106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d557365dd0be56c042f89e8b964a8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6516626d0a1586841a000b9289d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae0f48a4e92a40ffa84565c7954708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1d961ac83c9e6ffc86f5d4b7f0c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38fb247450cf2372dc7abcb7e8131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ffd2b9a2ff7fce9710fd2c572413112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a35e5f6d5b7603197500081cd3d82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e622ae28ac6efbd54e4a4cb01b575114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3af5ccfa5b3ced366152420ac1db3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ee1ae42e4f6cebc67e53b9143305116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80786d4bbc85187c319bc9041b32062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658707c2d1c041183488ec35bdd1a828118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54329317f9357de49c0d99bcef01b2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef8de0c914de16a0c74e61c6445a27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d06593780a89a30f0495a4d7df9a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c98dd54b7b3582337c97b626b257122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd271c0b6f0b7d3ea24b31daea65d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd93a58d714c93f98ba44c5f456bc08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1877cb6734793c2f2599d8d823df930125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bdfacdf08e7edfa4b1966f760fb3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3433552d9cc46e7e945aa354512ed88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23d25072f089db1c0a9c68802bf9f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654c3b2d94ccdc4366db48276c3eeb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ee8e703788823ed659b016b71e14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099dd5da806c3b24792b2d5c47b174131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341c62811b969776d4907ac708122a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd17503d1c04513e19155262a379193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd2649e03a42ed1696f2e140c5aee8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f02e5cf01193b591742e0cd1152da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492a1acf70d06224dc7086bcde0e681136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b4ad74cea523068e2361afc04713137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbcfbc623345758f5184e8838b440138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a8a2f93e59c10625655361a6ef02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ed1e9c64052e56bf39cfe8863afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503b42949be5245d895758239d0cbe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9aeb18dddbc466d8ec632e4ba3c32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017eadd12857186b0f0b471ec3f8aa3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f7b1bd8f92f6f3f06df9e9e70ee4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bb053624eb6098f75e3e667d658c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba66a322ebadfa6baa5971be22b5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65296c7059293d747bfbda0612480fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08db49f64a87f2695718d09b9664e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa78a653b22e96fff3037d4f56206149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b291a200e9a1e49e86d3745d3788150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a051b374c3e53f904b0a43a08bdfbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e34155b66ee59f59aa1435368f12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d4a8c067f44a2094cd703991c9e39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f84ff978a45976c24b9f924e6b837154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528d53d7accedb906043c589c787aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22916b81ba612b2934cc1753400318156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0d08a5cea58b5b7c24c9b503a71e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546eadad261ab6c07dd6810ab425b39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220bc0a3e887e2560ff1d6f9a615bd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d60b95ea4f66953c50580c4529c92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdec80286ca9dabf75934781f2cb8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3705c03b8b02a9f6be6949f9c680b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63761f5cf24cbd89020cb8d19329c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6419e72beda3074768d0bfd16b0468164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b3c96eedf1befb76cc6626f196a8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2fba0c1d0d161d56609665fe0d1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cafa9a319694e0c2ff7313ef86527167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb7b24845ef0812a81ad933b0af22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb33f85782c3f88ead4ba789e7463d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfdd241ca2460349338cfaca80ddb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2389b6a6b051fd9b8aa8d945f2590171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990335fbcc05dca9f1dc3375994eaaad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffa3f219ceb308bca84bab799f740e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35ff6c30623df3ac91b31d124ed4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401defc032de3b15b5a13e5c2658116c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803713a5075e4d299aed940c68127eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b9f94de4d26c64b436aa0e284473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbbaeb13e47182bf7b634b6a6a2bf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84698f5dff5f04941127d472723a23b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9446005cfcf838ac6b567a8c5382a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead2c124b381a7daf8be6b88db9957e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebea6ec95efdeb02e251a2a83eefdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab9f86f2b7c97d418efb8fe1a0fdb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f2419b28ad2c150e004fb23a59454184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34687886f7c5537fb2d35f500ed49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573725c536bd46703aa89462e750082e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f7d7e214af804aca404f4ac1f5ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b89d14d1cbedd71803bae2d8df57e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7fd96629d4ad99df4f56798c54135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc59302a08fd4c11adaf70f145bc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf053c803a5b806356c0e55771c69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53cbb89a35f9364efd44684aa161cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3f413912dbd08a201a39e032759d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a123704be200b6b59f072b47f7fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428bf93922d7d66ed04210d692e07ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53e1990f3c50efd758edda7749707e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962928aee26807b42d27f89228016d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0a6bae8ce598dc5d47918d7fb0d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425cfb4dbaa76056e70eb2b3937c8d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f8bd613bb0a7523cd99c9b14e10e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0bf33f6eae15a5fb61093e5cc97ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56c489294ddcd6961fcde5439259f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e35209270624a0dcf39ae819ba9f29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4403102816a9480c51fceb29c2deb44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e466918547b75a7f8276f18549e052205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896ea54eb860fedadf872b185c4c09d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064d0a4878a9094ede0a0f4f4b6a0e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81e84948a2aae3491be7619533c08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d825120e06668e12397325d7adf8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58457d2bdc0b24282cc131c9c6690fec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5a955056c5ccaa00a5f1b8c6ac773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07493b3433c140bce99cca3310cac8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597fdc90243360a1614f0f0a7569f4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb0886ab9eec6452232ca64fb8b7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80bcd9c6592d90e13d2e5fb16dd50d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df96f73a91e0f038f0c03d5cfe56d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14940f363eab872dabb786e62e111cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9bd9c429e42c60268e9b34f1937df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3c8412f7e32fce7822815bb13fc47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed9d5a9d6c36921136ab91f65b1f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79b71d5752addc6398ab8edeaff95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d92dddadb502ca6491275506cbd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c6a8240ba9720792b4308fc59f4c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b9dc07f0d54581b97e46cc8e13b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62591050bfd1613f79ac959e4410ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c44a11a14d3de7b2ffd5b98829116226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d0f0345d4744c5fa881f5b10a26b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5437843ee38a485b251ee5fdeafd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e471e6823b911643475dc503b23058c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f69911ee70ab216188b7cb31014b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ebf6547e1ed426067c2d656a44a04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d6fbb39f42ccf2d575c1d9fd5de85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dcc88724ee5c8a74aff1fb9409d8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4620a6d76ad4775841f255e9f933b54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978999f63de67ef0113cbde7b13f317235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db907f08b57ec0ffeea45d9e61f16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5973b7c7821423e5426f51ab79919237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1da0d1f22438e76f909b2c3a391073238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14cfbefb2a0876e13238c78dc4b341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd7d7ddf722458e848ec98fb22c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd43802d47006a298a6736544fd94c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dace745ef4f8cf1c779333b423962242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f007349b90cb87f48aa2288fb60a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bab341c28fbdfc32715e64f6d550e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a892fff6a595dbc386ab5d03114b807245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53471a154a954410dcd7ad6384008b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804354ddcf626827e66dac6469f44437247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6199704c9cfdc0dd5df53981216ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e3d280da8b073a7b8ceb933dc796249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943ef18b46199f10cc2c55c2a469e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aa125da47a4c58934e1780b3e02ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b46b26622c978b537cbeea6e54da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eaaedc5d9a6a1bf03b8f44e98ec24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695a3d3eda2b75c4f2b8cab4cda16e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1b313f4eff759476b9c770cbc49a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f20a53e4fa32d8fd23c99e040621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2851bfa89c7d3ab438883b96cee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defec4abd32aec43f0cddcaf796530d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59631a87149df799d8f324253e5d3d5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2cb9fec87dad0402f99e1ce8c75ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f6064bd957e857fb5441d2bf19d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a83728e536cb1c99a0f2adf3889b89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823efae9d184cafc34e2231cbe94697263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d58fef24af693d8d1f2be93bf6388264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91698a4a816ed32b813321b6fa0ed9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64a322c9b6b5c608790d6987fdd650266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812800873cff30e302bb4ff72c2d12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd52288e7968bd63812bb2f7404837268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e76a92a8a944454a510051ada5129269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92443852e1e272009108489a96fe4a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761273972360d43ed0520890f4c7a72d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d76311ae524960831047c32a67e1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55219aed92296c687465d760f17cf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784966618b4eb6c62c53ddf88ee08083274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b639e9f47405032ecd5fa8916f4293f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df32de5194f59da3edededf8ae259a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc1b9147b08cac84f29906da62aaf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444499d4a7e7d040681615de55555a3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355338a3be5f4a1f5ce7e39981e8bf48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767bdbfc8b9bcce4c9231e74aa5261f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a95d85939c3637ba2f206eec7df9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c6b47669c2c1aad3a399568d6b80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b63ff040530593df86f5cf20a125283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da2ade0174e5ffe3a0d82d8f4d639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7b7ab2851fe132130dcc193b0982a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90041623d1a58612fe95791b6efc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06389534c3a0c90ca734e4c7eb9a073287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394f67359d24c61ffe0e87ab6a5016288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d638f8f45cdc7eb72eaf6dcddeac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6859d4f1414654135725a067e1d8d65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0199074e165eb331fa54bff292229291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356b36fa3e4544595bfe3c51c1753c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91724751b803a48da50e0b655bd078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431bcc2a80f688cc34d9b8e4152b4ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb597b7a8a6cf89fd60b986ddff227b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00254125eb4ae32da1a02db0509a9fe3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9ed86162e99e7b8c166fe207abca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69f758e0d419f347a90f8ede6bb787298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcee13fd61cfe54b00308c85739415299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10056920bc906aa0e11d964a922039300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577be2a3a40b21709d7ee0cd27a6c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a48f97223a170af07feeedc119962302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ca27dcda251bdd50db10f6827e67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccded816ddd29b96b31462959c098757304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a6b45be203da1366145fed8042da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49316a20ce30eef60a0547c4e6d634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cc1cbb2bff235413ee33b4db1e287307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f454290878ead20ab74b2a07ffd89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0278e08cbc661f5d3ec18c011c184309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5a6ed94b972099026bc51643bb35c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6a5aef6dd968cdb9315e072b64714311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ad458e0f8348402bb1a56b5fb487312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e046f3480f3cb3a6edd3a48f790c75b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624da2c0533cedce0d5c0e58ffaeedb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c596df528babdf01510ccb96f2b9d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f078c75431464960892c2962f4b8fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa95dafa4dcf4c3c917bfcfd1764182317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6462974e1245e7288722c60f7dfcdfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061362269f359aba44fc3f117d4de0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f62af6b273f1e453ce66dfad2f4168320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d364604a79f8d2ce67b29783dcfb60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e8fb59f2733a9fb1bf68c777888c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dbd13a6ea4f8fc23346fbfde94464323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c30ff79ed9ac07f15268aab3ad2fd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd929f1bbfae3e3749dba7c9e86d0987325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>