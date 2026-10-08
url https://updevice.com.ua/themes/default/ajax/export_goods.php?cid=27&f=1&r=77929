--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee675cedadfec3f1be83e1bbccf511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef1fd50482551eb1409465556c4c452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb5e5f89b31fd72950b77493657f803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4def26d4373168b09222599e28b87d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b38af00a18d768c8be6482d3be3b4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e06c7f7aae54dfd7897f75ceddbed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598674287ce7486f06522c9981a3a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682b3117ef9979cbe843adcd8a94b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5bd3dfb056c343e7bb2a2e3d4b16b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aefb47b09b453005e61d38941f3ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4c97135ddafda646352d0255df49011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b5efb5affbee730884b32c767b6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e878ce6528248a6641a8808aa6f22213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729d7146ab5f13ce01ccd1e2813131314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a055858394de15e3ff4e8c73b52cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cab832c20e6f5873adcf1b5e12361816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e3f0b67c64db302733ea6ba1c4f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ebba1be8742d8ce2dc2cc48c4928818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884294edb5799e59bf1b23bd32b34e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82868c9a169dd960df4fae602c76d3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4fe116d2aff8bdf4b85894318bb0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda32f0236a48f6164868e0cf7cd869f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7e7bca8a069464a00f79dff63c6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa12d0a60a10d190342a842c50084e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7f9096cd6fca1011584c184cefe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08391056d0301a5c5c194357244a343826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697956c563ed8aeaaaabfab1da02864b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f71a6cc68fc96d351f3d6219b5cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ef3f1a7c162b3a2f90beb9b7440a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98bfe67146b90080d08e731199ac930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed207428b2a65e262e1140f692a9e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac7da8d502a390e9996f461920eb2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510b5981c475e2f821d0c49db0e075533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cce8c2216b416d70b38c8c7f56c6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf06d8d552b388a75eb055aacc73a8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18ba0894a6e5b30e7b4ca942e0d1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ec4270820e36fd63f494c1eda19037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af5443d2e0307102ad2e752c1cdf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11575b81297a5a0d29401c7fc5659d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d201e8ef7cd45a0d019f8b25e32b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a00820d3ca727d703f8f734f1ab1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841cff11860c00b920462d16afed75742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1ba161f851cffd5dbe32ac57bee543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6e8bab53470291d00336952bef0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f7573f4bb91fa531c526b61600a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edb3fe61593849fa83cc18c30c321f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094dc03e4ff42322bfe02ad77164b7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a2e8a0adcc6da31958724519cf6c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e78b0d493dccbde0dcd4c29d6fbb3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511800964079ecfded327eeef6376cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32672c073b10e6f399266a9f7eba478d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e87410d847fa515e04c546c870ecd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a97360c9f762a4d4d2d55c736c2ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59106d5b8e420674f2576932d1469b0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d09b8ff59955a0bc507ea927b666255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704661c7ccf652bc6350aa02418b10056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28b6df367ffc0c4d08c98b52856e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff99c693240f063cdee4878fc084e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a70ac18796eccc109b5cfa21331f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d724a69f7cc016a2aef46cad57f4e2960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff735ec2d2917a7f4260d654f4fad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda7d42c1e2356106bf329759e059762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e750dba4a116cd43bf229c528cf5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5698bbd05ea6a026f4110129d05b9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713caebd634be086567bb15da581b83c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f949f634afedd4903672fe1184b5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0414ba685628068568f6f9dcb85931f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d4b903cd164b01d501d5e98d793b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be30fc91e1d81bb039c6448b7b4db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402063b6ea01f0d5b5b336e5da2c94e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af16c88de6ef273cda8ab9a891ab7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591e32dbfee41041b6caf38bf239d3f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4816c366b489cd51f1631c2cc932073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb602b71b9f293024f65590df0366674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0537d5c237538b2d78a05d04c09aa7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca60a7cf0f7170a3e30a6b3e59d889576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ba3c50634110c340a2f5cf3477fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c645b78ed47f364f6e28cc3888f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c34922579a09ef893ad106de4a131a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438b6e0c17629a9b086526cc967ce7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffc2b6c649825c0242a35857d2318d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb910acfab638eb8d61a86386caf41f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e410b395be455ecd5751a60fa50cea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0c2fbe048937293b7d34bc5fae8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe34ca70ef240a1e8c70bb7a5e5256f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224843fb1c355396b55f48b669d7108286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f8b0b745c182977c9a8f23d41d70987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9186080ebc18f9349a57bbd50190f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8291cb5f48b33b71023344737c02e8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82137efc0dbc3eebaca8af47722e771e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ca39e7b239f1275fe29f42bc464991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3493e49e8fcfefef93d414eaac98f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5867a7b51f904231633a06e4513cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298138dcfdaf463e5a9ce37eba5012994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13e06237c6616b3da06ce81e2553395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce73458147a3e187b0c64990351182b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c8f1bbd9c804136d344bcf8b37f1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a695ac1f123592b11ba279d8e608b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d42fa0312f113e58e5d51ebb711ab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b4a82c483f023bb5e970c1113091100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9cd285184a02c179f7eb05070d54e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca648bf4da9a9d24be7d092607700d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d2c9f41cdcada85cb5fcc8d80ea6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63457bab5014eee1d9d745879e2b62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2f9a4bf92ddaddc7a49846091425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7484fa42e3b6cb7cfaf8461357764ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659beb6d494b7ac7969b88beed9d7a4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7940a1cc0650da8e2ff49823f07fc24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfad1b07cc4bcec8784fc86eaa525b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c847d47913e8a87e0a2a0023b5b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeab9bd8ca170ed72af6cca72f6bdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404a2f10fe3680b11ab996658f3f07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70602f3eb8afc8543d0b9f9fb67e49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9de605b2c3a68c2be073c18fbebad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf888c048be74cd98e2d73bb78b5377115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62815f684b5538c441c590e0e74061f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0b51e9545912730977527b495bf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78077b2042d488493777cc34eb5d88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f24144e9bbea0d7c69a1348708ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b1d84185cd2b0e15d31e48fd45ba7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dccf239c53f5d8379646928f70731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69380c339acedffcba1aa940ef6577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a272aa26e96c18a4288cc82082f9f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1ebb08c6a8ae4c600dd20863377eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565df1643cbdbd5c84cbbeaa11cb30a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bef1cfcaef7affb56f06cc791dcf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dcab72cb1d8daf9ecd2ce15ff90a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b959a6709c74c99e8d2a99442b7289128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc380548711b34aabd9132453ab7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62afae8b721d7cd365b6105786d5c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1351909b6c3937fd8db285b0e654c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1612c493525e8b75fe65b20046dff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876798f87f94cef0342cefc4e18ff60d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f22db3fb43c1f60bdb0226746737d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9619ef4567e58e7fc1cbaa2fcbb84e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c3522c83bcafdf196660c0f242db3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fd8df5a32460c74c15f6bcdb1c9a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe616a3f68eba4c411660102ecf8ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2d0bd152cb2b4716d117d89562a70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1994ac4b45abea319bce798c5e625140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fefd66d3874f50d4e021045a7199e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e1898145a97a1c6772596f55de46c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b4e52dcda7cfe1e8ac58f7f7ec53a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038afa5197dfe062b38f55d9f8dd94e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d78a7c547de85d31743550e0ea0978145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76f96300f39ae32c46c9da3aa188a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760e1fa6f18647a15412709e65e9d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0467d5b617127ea0c756e22eb5510148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82ee36134d3187efd54a15fbd29ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec36da5c97892bab0f5da56e28c3d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3f67f7e5f4140be1711ebbb220235151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace82bbd8064b1f4498bce076c1b97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7e4d03b8bc4aa73f33edc08a24c23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b9d4bf59e264e6dcb2d40cea2d97d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd4ff45d4793a611dd4123c793bcc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e013031d05309964ea044ac41a77f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80af314ccd76987c9ca7dfee875e1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d89271f0400ca2b5a8c1cee0ff8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec124067b059a23849d3c969d0eaee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bfc4bb49777b641f0705c2eb2adcc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cd73248740f0327d5e14be3dbf3ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3936a0e378505ba5dc0aa038c8ab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a7b4e937f86e9016ef08f51750e4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce88b37e58a54d2d0f7a2e00ae428164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391703241f12292c3af9745ca5f31ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59731b1417b85d78c7df282a9ea38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a60f335e8fe6b0c4b74fdec4074fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4638bd86492e0b8c2d182c442386d00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb50993145082901711bfec3c7b83b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ecbd9a5ee9f9b2801f40ee344b8e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990563086fbc73f80a44ee8e010231171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df35d532fe65ac3fc1acfac64c9a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9c0fa5757077767c9b95d716b5f1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7379b3f9412227816716e1cf6059a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d75ef57557fd4c1861c981a49e89b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2a48629863d97b133156aaa86096176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3e564ecf5c4878d4b3681cc775161177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f324b6bd625321e4a292e0ca3976e4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58be23e81fbbae9ce3f50cd4b9cc00d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eb97452d73b7406e0bf63fd48d524180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f9c3047ac276e9dab9364bdfbff0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081347ab8aa6fd1da636a60643e3fa53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7065fa5f1bb577213d0150e0cdb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9154282f7c83ffde68a24a3d6a017184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6cc310addc9fd5c29d4fa6c2a4327185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4613b13c7f917a54bc428019700c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645cab067cdb131731a6ca35c90fe7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c9440bea7a160c57f6503ac00745188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5164cca280a7012997ae920a4959d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9a6931f83ae82d08b95f7f8915114190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526035dda7ee18d4e2df60e15aaf2cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058bd3d419de5b99d7c10e45030a4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f93d59fce54ec91bb2d75d7441a40c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741f0caf146cb32fd0bb2c8fc56eea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770e863ef0620be864c5f8a8c954e95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73c7d4b15236348c27eb521e74668196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93eb55e1ae2b7a82a89101c6425f5e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adbbb429a43109c738a1cd3eb894f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb140743501699c2935e5b1a1f4a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e708b5ccd85005e20889f121a626b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763306ccf4c0bebda2de409f0d9d275201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece15a16224c5a77d493a6dc273307202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d0af52718a771a93a648ddfe301c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896487bde91ee7767f1cae2ff6864647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f06094e24330d1f08d620f0cd74b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5ee07fad84e667c73166b97cf7b06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125100def9c0adb9ea40efa33147c467207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f38fdec98a2cf1aa4ef0b7526351a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e3da3319c8f11b06aea614934324209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dc04e8255381624ff9f230da429d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b3a9e1827440cd7e8e7aee69116b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda574bde9af0ae7bd6c6e348da09b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acaf0a815f6271a95af3c3029e543213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46048f06a5c4a789832ccac6f1f3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c200595c380879d15ca1e020e23d1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2622207bb175a2d366287a3162abd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303300f46ad69f0a5af65a956847002b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f3cc3e23cfecc8e1aa4521b9b982218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b586d5739cc23622f2b616fbc962e3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102e0a1bd51d5c0eee812f2003a97f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207052318caaa3482392bc720d49d16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbca4512e1b186e058ccf7b71a1e3bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588a3b4f7db5c2c3387a8ab7f11e4f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57491f8f27b93394afb4484f0579b96e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682908c763b4bdafd6a2dde25c842f3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843b10964a37086bd1252159dbc9b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c2fa0be0faca85cc803ef6cb39b86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2390a2714310391f1d046691deb24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a05b3b1597083569e2257b4478cb71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c4d9e105f910b4ae2f7cbcd338ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c164927a44e1be303ce77b61bd5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aca27b76b8529edbf0dc8eff6b719232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb560c380cf17e768926149e98a970233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf166b03a462b189a2aed342d25610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e286a3e597511ab776fd8e1f2424235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d933c5b7cdd2494170e450091317e93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45a1179d4b46e7e2738a717e4c488b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686bb6fe472025e4954172ea52ba298238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe57901a35ead9d89374b825ed819cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ccfada03651e0479753d1beb42c69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351595fb3ed2eb6de3d47ef9a6548aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3401fbb25bd13b68edd51338709cdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf17d2fef3a93f42e940ffbb4f92908243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c14ece41468a51ce492be58fd087a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14c3a1e518d06085173bcdb10e6be6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562278eedf8368ef66473ca3d829bc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ccf137658d87233460e40e67691de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261cd974b5fad30f19890b34e90ed53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda5a75c95a67d6f486c949e2496659249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3cc436d87fbe791f761ea7488e045250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0c6f671548a6e874825b1e7105663251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f32e84052339aa80ec6d19781df752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040782eb6ed6084cb5954220fc859351253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed729aeb183c5735ca545ce72293764254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81324c7c6a34f5972dd2834e21377c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ddcf822ef6a2650f1bf0e71447dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a9a3397bce81f0b7bc897bca3bd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad0cd62b4f00328e61ea0ead07d3e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842186efd53374f65fa8dffd7369657e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3940fdb66d6cfc784d57a999680854260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5b6bd5d54ccd9551f192ba9dc893261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1ccccba114d603705dac1cc0b227262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbbdc5a231717e759947db7edf40c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a46a917b7f00cc514c916331ea8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43ed4fa70a7c318608d494f1a84b44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dea4ef729857007a90ac8e6cadb9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b66fda30be6ccb02852cf44d4922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5cd8da2523fdc68ca3ed13deade4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae535f17eab243bfaf56dfe73dad8ddb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33d4603001db6db4529d56e7b5093c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06212b1bc8066cb7d44d512d5a15ce7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd698c339b88877e984f119161302a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12204d798cf908bd8bedae3ef02dfae3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeadbbe3bb2c0cc09f30628108e5c1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65a79fb1f6076465d3c48f6894aaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cc78a249f123f4fcdc3ef651db801276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7068a8f1b9040724b45059e3ffee88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794bce61a83bc7c7c0bb72c15271212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ce4e76d79e5ee2151ac28c2f27496279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341e4f6c443f90938cdb7a404df059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fc1d94de75826f671797bae2ada17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b89fbe356238a318f4e520aa69ae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638cd4a610a25dfe9995eb1307e20ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762230cb31e5fac1e30213cd98f971bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72a8e583ddadebf11a805555b43270285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995949a716ccf9a928065c7881b38287286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affdfe0a918dca525950e7058b002cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd913a7ff418bba49e0591931772ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312aca708eda5514fd0db12839b7fc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946a967b29131e25cf4dd92d0fad6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317676149138a6cfb0f5902c8392b011291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d63a29964005dc1d283c42f4b5dc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac836c4fd1b47dd0bd51b20dbab35b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab019012b44d287ee74716c488d8b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517aa3e14964d0ce487c49eda400ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d283e5950e3983716f14ab8ed52520296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef72a029c1dd80d6c35ad09f178821297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ff598dfbb0150ceecb91fb77bd14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f994808345e0a52be428454a26056ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522046baac3b741b2031298ce1661ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a72564a3c3c7a59eba24f4b14eb29c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f5c40a899d0ee39bcb62d05b5f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b263bf171433e2b656b0b538ef51e32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e13743edceead16d7ba7d773cc3cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83e6bc0ee20daea3c0c9f7ce50d0a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f7e00a77a44a203b5c037d9927b6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a532f36647d705b1b60e8f794c917307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cbdffb787f275c083ded4974b6d31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15403ffecf72f3c18686879123315a79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145dda90d0e4bc62d8a9b38bdbd376c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9d61aade038ea8182dd097c28be6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74739a40e92f65ff50e7f86d7f788ec4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6f24f684bd7c6799f63180977d80d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71515ecd572826b8d00b350f8721e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e41ec1321b6b07e05cfa0ad5b2ea2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8fe8aad02687fade3e56dbee129de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118750153fdf72834abfcbac17636482317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a6d52a3cdc65bffbc62c3344f95f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262d05796bc3b7909971d7b0bff035a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50480eb4284dda81d57c9e05929a3af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cead25f74e2902040461cf3f5976ffc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae275331bb0c5662194033e2621440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29175344bbd26be1e04cc06bb792ea3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc87a751ea86c2d296206fd91bb14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198949bef5e3b5da02c7972f839c956d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbdc6b8f65a08b6b30fc3433f4c466326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f101c831d9ff03f5d3586bfeb9d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b71a283278b99456c38c9e2da674a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918e5eaed5f17c1153df223907ad120329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f36b8b5907b561b62dcf81890ec3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c37c6dedd672d92a025c18c04f799331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb83d710d05e3340de35a834cd2c371332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e17b4deca3881e226e4f76a4c625333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb38c9977bf6c622caa42b5fd6459d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22275259ac182e2f85f754be95769e9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce090e4d433261e599cc30968fd26893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d5cb55b039651d2f9bb6557b98e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e1cebec7ac8be67166da2b8457f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6d3d687eb7a24311ec227380c2b856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed34971df9277cc43b0b736d6d09f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b615f21ade20788c9dbab74dc32d728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d83d4161e06e15d46bb4ce1592009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b8437e8324aff3198ed1c3cfda25b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b3e79b43322a274f9ad8467f0fd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e209ecfa3e468a35cf0c21d57a20e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2093e942a16f209ac1a393f934d86813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb824bf3ba9d136bbf9549b366cd01a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ed6101f7b20f563774dbe618f6d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d16e323fe6de1958c8782506ede516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db379bd0f1f27101c01239044a287317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16575d65d6041b7e228eaeacbe2b9f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44d39023c574cabd82823ff7fb2fc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748318d4c7322be612eb9fb0f6f312b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef64d63bb9c0604f9f3c4947395aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cdc3639c4ec1c97ddeac36111a8d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92352a8739a3ab3da774b6d6d0fec5aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8d1c2d7ef068263e29f117a4307524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa6548155e0429c5627b41c64b281c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc0249ed2146015d126bf56528dd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7bab9874611a65672cde973765d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a612fa736ea77ce9210fb67e77c2ef428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5ffea9768ad6218a4515ecdf027129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281ae52e588d28ec87702789b1d51c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547023900ebd002d8fd4c0058d3bb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c4ce22144dd5bbabd5706c4a822f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b333e2a7d998f29a27a90477661daf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4201458f1d5b066125292ac27e64334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc16496fbb5db677c9b95ede7f22e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7995f96aecc274e5d6ae6c3e9dd7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf1bf9080bc0fb51f0030b9f4493d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcebb1cfbd91345a129c8117bfb54eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49058f4d1859a52bab122920afe63f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b2a566f59bd4a3acd53eba03be4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de278ba7ef8f05678d492fbc8cf45aec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2525924118f88720a4be081fb0b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc02e04bf72113199011d4e4256f03143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc12d63f945a511af2cd12f83d534744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b6b33950d1699cdb5c2125c7c36a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367577b04f86270a57700a2a2ac31a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944eb860983e2292288f78ea77705bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf82e1cad712c54d0e30bcc23008648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3e310022c54060074db608dbd8dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc573d3b151f71e4d27656b664ff4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347daf8e8806dc4a8f713d4d0527aeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355d53ae01e7acb7fcf38e38543489152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a039ad81aeb90b682d1f8c258e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22f62e84275eb476104ece5ef566354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781cbbc3ee40f30c0b99efcf8b252e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142d498e9dc6bb454c5b1a0392f46856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba6e28ec35deae18da4444a48090457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678bdbf531c91685de18833bb90eb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649e47712716e60ca1ab3fd75edd1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7afad252716fe9b3754228ce41d5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a363fb00542bca7a06a2347f3e4a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495796dc68a7f98914afc264d0f6b07362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc3080ed6ae86eae1598d907ee4f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33e3674283377f24e428beab0009ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf8320a9a81262cdfb129b3edd4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a07b9eb7b10ed3c29f8b27418cf7ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f916405484dd759d8c9d88fbeb46867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7c7cba4826c1fcd640f58f067a0c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402c032f4b9a383e37218b941d3a8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7c3eccffe7025369ff455f540241d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a3e2e4eb27e9a8760eb9a67339e5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdcf4f697b8290b2b2dfea3883bf6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1bdc89fb8baa7dbbfcbfbfaaeda573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d66ad274f00be2184433a0c2765fe974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b17002752bb0ea204c70f9772f5b2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797914f23b31a3790594463d2924c3b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb0f713d5f21f63a765d60f24e4b6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad6caaa2eee20d2c6bc874b19d7c6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d054725e373997770b4d50d6d087979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20595770c0535851b1256e5b98acdfaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473ae0ec31ec3c6b99bb948680538781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de684db205f8f4cef6004887265f48c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f576b29f514170fffec993b68fabf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b24805bcbcf93f50b08a5f5f81a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310250767a41df673a6983fee60217e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c60d33b9a9befbc5ca182a535c56ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb8bfda941c95d45fad1bdef4e6e0387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b5230ce09cbfe0f597173ac1342588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea45f6b4a6391b827bd112d2731bb3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64976f3c5ad8337d9ed128a07690990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c86b6f843f4b5a2eb5666778c71991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddbe0a3e7db09f7e9d720f3d60937492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee4db875f3e3bc18aea22cb760dd5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482badd0f9bd8097edf02c020f07e5ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1de8b1e31f0553832c6618c0fa827a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628f4f69738e205dff4b64ffbe1635b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ba83542beca668f15527f8be74ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da40e503370b15f1571fe406f920f5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703bd228ef5a7fb2cc369bad31cc83799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c91a4126423bf658f265c6207d4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a9bc0db06672a96d3dfe01486eba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fbc16d249fa807de49d9d29621d86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8a33feb0ed2581ae6803408471a3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06a30516015baeac73c328ed107f33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85d14dddd9aca0c43220e1ecc84a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694573644c7f62a5823fc160fdc3a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a414220db5251cb83dd9026c0464ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f01a0739cd3533007c20bea574f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb18f061f95db3c13d4a09b70c7bbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5e9b023bbe7bdd168a4bbe6f70cda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4565ffb88149f684b38f601b1a362a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ee1f083287ed5e1e6b178b1ba868112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd538b2a2ac05e88094f04f1c992182113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046acaa7e6c75e0bd66ba3d45202f56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa97bf2911a899fb790950fa08a01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b23c23087f948604afc51d122ee32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328492edcf6141936e4293e1a85bafcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e79613da23d7bb9c78ab0f8c22652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a6c15ba6704739c31a1e84fcf7ead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23feb88856e766a0a5655e9069e4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630522cbebcad923bcefccb090ccac5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b49eb7d849d5893266b94d2a178c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73831f6d92e056022339a7f7058e5ef3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8900035818c57dfb5ec33675e92cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650271032536bd7e04feca0c6beaecc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840e0926b2f0d97851384d3f1da28e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562802cf5abf5a068da5c410d89b57c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0f8e658633b7b33cef471daf1d44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105825c34bf2506e5c34584c538abaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3ee652e92467a089b44208d4f59d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db08e3046dc18f80d4f35b0aa3f82e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35823937c318bcbe0f03c80b854456132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb41032a6bae77fc0a91ab6a6a7496133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da20d55324eab25f7d9368a412400c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68d22e84d02aec8c335ad149c17981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ecf09c819f8c63eafda1833256242136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cba75405a171550d0043c03c1fef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db7547e1fb8b4d7d9ba3b8b1c9d3a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8f53ec717fe9c4242ab7031355051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d0b57c894ccb4924252eff1db70ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df13300bd2b27fc65fe8bbe7c702485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821afa5aab84a4e0e409fa30289cee29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8c4100e8b4967b62ee7300c467e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c302e04a8da0f88e436eaee1cfea43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc4cd2eff12c48d3ee15ffffccd6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c813d848fd3d685ae2c6e00e7668b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41b77659114c1de595d1b6148f86f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d18a83f03243db5ca00f11156ef767148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90f8a0ebf1d3ebf1f9e225a0a1abb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e99f991c02434af424777a55ee3acc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870116be9db7a44f42d3ad7f48822b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97deae054a278030c7d5b572d9c6ef7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcd83aa5134b857cdf3bd12e9cf6df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfbfe72be354d88e36dda1388d4785154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3411023669653d5a1694f93098b5729155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995214e4a6deb2a2207347cce694083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031c9d4bc32c02904c3789932f0d5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273d2d85f5298d54970df33b609183c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef8414a0f6142fab3e5e009d982d1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037929d98bf9fcd86b921a776beaeeb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089130f0a069d9f5952e25b3806ed0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7e9402197efc66b9c988dd88b4cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaaff4671d4625b62c0459d525c453163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c10580165933a93f1765335d43e16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdc1cc130d3fa1db6ae98c36fcb3eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b949acc4a6c7741fcfe2087f5ea29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509c3c3087c4258d4d136beaacc484167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8028239bce02b5dba9c99e6de1defe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef2245576e7a5c2fc50ca26d98d01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2f31f6099e899b3e7255623a80fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b5f531fb4fd2c9ab0b944974f098b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbbc2637a723924ddd95bc9ebd8786172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171db80a7536432b1c8ff9b26961c02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52352ebf0d4e9fa34dab04cbbd1c519174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52069d4c9e6ca62598d73630a082f8fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339cdd1c27a7a3780c090712f325de3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f7db21d1e3501f32754e8f9b1bdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324d9cbfe71a7d67a4c819686fcb52f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0517f69c9188df3abf9cbd77ea25fd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4406b748ac6a55cf71f4aaae919b555180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b063439751db8a13efa77af716cfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc72ea0b3870e620aa5b09cc0d69eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f6f7f9bec1124836ca356d883ca1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559012d22c611376cbca3a980bc0066184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29dc834d34f800a68646b7422a778185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8525afcdab2f634bd05523dc8038888186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1750eb1d20e8d1bdd8de664eda18eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819236d9f87a9e8b07e9ac50150f2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e57b76b2c19944b52b7db0b59f09e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda47960be3860ee0f11e68f0361e12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a4673b4578aabab5f18ea6c9b669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0cdbf9a12587445871d5f75f3d46e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf273aba1ff3f010df905ad94a5619193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515865a29be630a52cc1a03492e4a81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ca8f0c287e7edd06ba2d28246ffa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd5d263728e65c21f8c5e961c3d09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c0a75bacbc50f7e6bd80e5fc3186d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eb76b2f9cadafa0f68902d8ade007198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a384b19b76a7d48cc46182082f51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc48b3283e5671c7689bf6cf51311200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43728119c1e19e4cda367a8a164c3da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308784f9fd55ca82ebb63bb449bfd563202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedca0eb60595d6f34e88433c9364a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8e142b83614642e8c08b47fc327c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ecabea966e3b061cd3b41db849a50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d87ed4022520f9a8dafceaef2b83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0208ad1fbd269dc178f6aad88444207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bbeb0debb8bfb040120a15b0bfa11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1036a36c136c1eb9924f0dc56f28a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6daa7752426d966c197703297086a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d755811f5f9d871c914af4f05bee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd4be541baa4bc34d7f08128fd635212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144807d16c5fa0ad6ddbd40753f8f71b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6977a50fff19ffb479d896fd6ea22e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a7bd19ac0532392751e9dab39d354215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2fefd255d5ef7cc92b5f28bb8e90c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d329fa42dba5db26e7cacb7bbbd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf59c37f7a38401cb367fc1c228906a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140d9ed094eeb574341518266e3fed3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c167a818334a28c18aaa0409fba4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b518fc6ee8c57f261ad5eb63842d8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ffc398483edf9b8c2e69927d96bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f87c7360c5df433be6a9b15e7f83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc588892a716731b25805ccb1533ce1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724e6b8cff45e369f915179526195a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514decffb3e67fe01186671a0bdc493a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e4de0a5f54aa09c262c59f82aca9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b12076f83eb7339dc889fff644a8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee31b94ed2ad9d7e2b34b21d4a3da31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d527debbb9be8e497d65a653e3913d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4165b6387f6a5e6e4fad7976ab1a81d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de6ced76fbd4db158d0340ead3609a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9ca0924f4a6eb63b0e07968fb202233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a256a417237c2ca7fae43ae67f648d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753acb4b751ad04cc660ced09aa7de8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0da67e397673a05c8bb57036320a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eb9f36fa9b9b7a424720976cdef9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9f9f3680c740e21f245dde404b56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53323ed23727e0daa2e4f250d82dec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb4d4c4e39b6d3d2a5fe891f9e48ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcbf336128c12428ea3a487bea8c12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d681b5fdcb7df8bf3234d805e29b7b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76aaaab95199a8180d40f2030c2df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59203edd6a82c8e2919475bab0a60a9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a0c6c8b69a5742e01b8f974ba40ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0c864ea4fe6fbc69e95364de96667246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477b1b8bbd71b091aeb59a957fd30c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de546d91dc8d1b3e66895ff6e7685f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d158d86d8046e64da47164418496f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc238f443e4756989a7192823a298fe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f630f0da4fd5c001f4f37b5072454251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ead2a417678eeeb3a05b0d157f481252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc0c3bbf24cba076ec29c80e4ea79d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87d1b07ad50abe94475d85cef72fba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ab094cae1215cfa8635decce4cee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303ab073f67445b39ae30b0813eb2ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569c3c654a18003bb5e02b39a989e73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d445a2a7ab4a75852e6ad06e0e5cd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647592a4f85368debe557df5db734314259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352c17fa13be5f901ab0845c237aaf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837a8dab4869bf2d549aa918bf334d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce409d8d325e851ce5137f48398ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362ba525c8b907c8149411b57703f87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d13dc8d1e3acf858d9c10f4b77ab8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313c6aba3606be4c23c7883c1a9a00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28489b87766196b7c0fb2acfd331887266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c597a01f99ca1df33b43163b899e0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98354cea7877b8044487b88a6333b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480321b836fb1401521082b3caedcf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81518fcd56252c7138ffd224f3ebeaf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20a394856ada7003c3e158d359fec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e424f905eefcb65f8c9dd3e3c9fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468bea7dfcbdff06b8371714e88142273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc97288ae3c9f0ce80e11f060636e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f75d78c5e66f52e6d853c6b1472d39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d114e5f637c4912777bfcbb002e3cc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b84d18dc732e03e7d192caa33696277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc63f94180e6edf8a56dcd164cf30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d981b097143ed733712c8b0daeca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d19c17c94b4c97984ad6d7a744d32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee47385f3d43f798b38b61a0eaa67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316d460a357f9337616d4f23f1c32d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b290efad3abe8ffbe862baeb7c630dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5516d2516b68a2e9be95c1c84d8115e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe4657a3df7375c966350e2ff05216285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb7d24bb6360fde2e2cfe12ee0b3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed178621dac1e3e7a294fb47c8b1ad14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bae61be578426bbcd198caed6bf27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fd6396999f03cb7d85439f674c5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cbc62f5b4357ce18a9f7241fa12d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f1da1f5c6839276097faac2c2ea4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f949209c67ac45763fa7157406d24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e91d690d8a73fe6eff9d073814eea6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9805afc84ed86d4376b5ea335d682294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06b531f31a48d28b452879bf1410a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5088c8b7eb8e06e98046558f3c00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18078b60962c8b1d58e21dcda36ab6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65736c1e39da6c7b965362e5c596de7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43630adbf4d9d97ab949498961df215299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef63bff5c2691c20232cac0da68e51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88006e0bfa9476453b8fd9554f21c73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7dd16f42172b471bff7c7b4858831302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff273871a7941cb0a10014024fa2cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a438354be1dbb20a0dc7a96f38f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213177311bfb7085f02f196ac88024ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4490dbea6163d35ed803b48f1f805306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9e8bf977f2ed17ffcfaf7b072977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc02169dc5d22f7c8c37cf7b74cff5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5f4848eaf49a7c0d574ea29548d4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c60eba264646a1fbb31c70e16acf1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cf230341c4913f23a0202e2a20365311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefa7ba1343e07e20f3ab8374133c17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112be616fa53967b7f26e44ab71083d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df7fd5e0fc827d72298a39e9448ee7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25ddb12aedacdcecf48497f27d0ae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214f988cf7677db0c1789816bc6794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bec67b736e73014332f6976b72f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff7a672d4c57023071c12d7370bc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72a5f34911ea154e54d051255f32e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8768e02740a3aeca833c3fa33eddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172f9c3b2186c5d009c94f5bd5a3f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff315fe5f6fcbcf7dfc44ed41e436322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15edcf6d91cad0536cd3e901b967eae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3caad5157eef2484b2d71eec28ea0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b140050bb90b2ce76c18e742af4670325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>