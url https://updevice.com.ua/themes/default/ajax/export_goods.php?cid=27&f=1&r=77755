--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ab032d1823cdd3a8bda30726a40a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd92128f5f4d1de48cd4d317f86cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038b0bd00d32d1b3b25acbeb9300c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dd1253f050c3b23372c31be0179d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733c152311222384d9edb78c4f61a695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b9e11722d22f354ed9e780d0fcaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436667e51911012af5c14c7cadef1347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbbabcfe4f893ae461a79b69ce623e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3217dc6c5d2273edc804c19799d09769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baee22d40b7da5c5b71fd6067d470a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e19239df559999dce5419bd3d7b87b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501837643cd7899824a56e55a701ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46b61f3cb421437931f4c0edbc156f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a435ae5938e497986299aa0c8f29a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59e786250723fce5461b751dbe756b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8de42c795fc4a48a54c1ebec77042216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf45ffca7266694798ba9d96bd22a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6d18c9c4905c63c420a4e2af1c7ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489da15b537a84fc456d76c791d012c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d5a417a02677ebc97a81e7b7bb90420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407604b22ca7194050a31d333d6a5c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502fb366166a5f6c2d6f27c3196a52422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266c0d74ca5e77a934bbfc1983b2b9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29daf9a7e36d9fe2768f94e439dc81f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fed682c462b0af3e414ac9e08ff2f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4cabeb84ea2e2126a0c624ad8267d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae29ddd04b1445d166e96e7966d3a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0297709300cc4d2c0149eab817130928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852aba40e7016a96f8734d2b47a97af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce442ece75a0ee6f70b1dc20ed535430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e43d2eb5c7b060668b3ef49b7ed2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741110db9069ba0826c207dadada16032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733a7db9233a13fe4fd47e47ea143b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56764f0ed3fecd100d4e142b6302da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf82ecdf14147f600ab5acda1b1a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54197154df6b8f453adb019515b374536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ab2d6291e606f6a206880ad673fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0e0d1a3e2a6b3bb4588640e04331e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def5a6212771f7e91a7a8a3ea4e53c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6093700035b50487a2c5adff7596a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e0c7fad681104944703fdf1349c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf363b4901fd7c0364aa0018f3fe1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af67bba37dc9f44befbdebd34aa8f8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c4816ea28750f582d094d47b7f32844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afd27bebac3291c9a1163f22fbff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c0df3e339d0c86829b1b7dc5bd7c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c96fc8295a556c5177666fd1c288647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481aa0077c2284ed75e9c7ae6cefc7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a49256ec8cc7142a5f490699c9431549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641df9226b04bcad62c197e14cb3bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0a155213c9e64b58316e218bbf41651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a4a71ffc8fe22bd2cc035400545852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1792192daa19e5ffcf45483a7425e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4013710034ed53e08520be2cb3c09154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea714e0c8b762f4a72544db9981ad855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1df7dc6849cfe528d199186c8b4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62040176da1a65a1725ffbba65db9f4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b0afad18425ae69b73f2559d6a0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb07dd3287c6df3f7fea142fe5d9c5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3374dbc8277a4e3fcd5625c4d6ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51207adf63fecfe412b1c8441746ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169bd85ba8b181166def8076c490fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4161585438d3bd65afa0e91108d6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf879ff5cbcb73085bf9e616bf7dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5127e80444ad27a9479ad7e50baadf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc811a8c82dd2a53685974dd49cd7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab121f078a043f1d16d0b282168dff567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3389f75637ff88300834e5e8e15f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df255507ffcdfef20dd06259d468792769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17808a8bbb909209e47c75d0b2c6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955d46980438dfb682d794acb2efc2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be60e28ef7500b45d004a37bd7f4f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25054d553666a997b19f98a26f5eae373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc120f78579d8216d978beae7387d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299891a5d6d1b857ee1da5c2798b9bce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6aff960ca208d70633992a3fbd27076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc8dc81839e375321d9058a548da277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad875e90cf80c8d4eea3d9abeafc3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198129cd0156bc2ec9f0ac8a63ec07fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a95e6b305fc70cdfe9a643dbbadbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ddb63162550105673ae07e995801d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ffabc8ec75b18a486f491da5e2d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7e613d60d6a7e7e3d3d84a4f29fe983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac2875474dd1cae4c926aeabfa25f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2b67e04412e73bb990208fb0a67085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd947539adf1904bb71c96d619116b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109050a4199341b0e6b8bf0551605f1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da486c2bfd44bbbf0738b54f5c440188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620692444fae9860407b5873cb45c13989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa1f8854ced65f05d8ca084e4ffde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2d32e3de636156a4da025ea608d9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20583efe60d6b4d21f0da02e8fc484092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b31ade287c0a1112a68c3cd82d8b1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b966a1cb92ed364a5bed6af082bb5a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9ce48f2b4f7addb712cf14412d5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d952dbe063b315bf72614489a2244196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5350f6a21090674083fe35fae0beb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6a2c8ee82b71f5b038c04a72490a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da12926c2dbabcfb6e7d9db6aba2c8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7636c146b24701738ffcf7395672f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42504fe7fa24e80065f56c2484f29e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9feb5f1267ba1d9a97b936999b219102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58fb8ba861ea04f0280359205e0d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc052bc60e2a4610dea881a10a7b434104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c5d83bfc1e27e28044cb48e2633a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477a85b55de26589658324e202a817106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f210f7167c6f23a22aac9e48ac9d4c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3972684050da6bd3fa456e3118c6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd1cdc6d6731c974107e27ba5f4125109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1badd0e286f5f1ffe824acee9f755110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83061f8352f71d1de4ddc4b43c8364111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb6af1abb4539674d02c64f14cf9e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde829000d0024da1ee03f40a2bb6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f877b74678bad412059a09cfa05ce9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a5dd092f5035dd5b6c413fe7526c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4c31a37957b3003a8b6aff19b5508116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f3b5ba1ac6c0b38bb62655bc6b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399f67771e95471e3e7236e2916ec3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839193a9a37554c9b6f141e753e59b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526773b9bbf4593a92d550707e62b0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb3c9ab6e2934ec7aa57308522fcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9722f2469d4561f1f5296db2ffaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae017262ffd07998f4cfb8b023854f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdead8707b8730f0b6756c5589655c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d0ae4254a548f2c98448068be75b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f6384029e970fc54ea358c2e629c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3070cfb4859636c75d38011a31df694127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46d6ad73c8346672b54b6d15f0cead128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f2e6865e71038d7bd262af00cc434129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36d74111b0e46a481506037a605e0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e173dd461c60617b9eb3715673df2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82761064003345f16cd92cc92627b1b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92d448a0ce19b7df2096dacb98dc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df60816ffb5e4d3aaf00d9ab42d24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6864fbf287efdedd1f72312a40ea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c0d4a37aac3db2fe5a7804e6c251136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08411c529f44bf524370b0254b3b6b0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70896612ea80d5bba900c9229017b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fbd41a3d5907dc0fef193bf7b8ff5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e02681b9248085a3e04bdd1df1c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb74cb740e92d63cb0a4f391a57d26f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c378c53e8bba601562beb02b4344e01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f06ea5d52d11bf77d8b8be6ffad3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469e9f17dea20e1b6170501946a49f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d729f43fd550425a67617358596a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8cb2983fd262922f0c213f46b706146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f54ee60588ff46aef105113f0d68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cca6b3a441b06723da1251ea18797148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cafb99f73c382de643050d0ee36ee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b738aabecf146e3cb942c8ef4c37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f997443996c6962165178e9861b224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aba2b3515b42764ab0ec3eb7d8c89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b68c233b8b940e9d5703d3dff3022b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b436082dd9e99d48d13e77f3d37300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeee6e471f03b21ee6d1000da3f952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2fde9fd1cfe0db073a975bfb2592156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8558cdf2a88fdc9f483e036259d1ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9849e95c16cb58b87a2e823179f26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6d48250407f3108dbed3ae3ae4351159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b954714deff0688fa9c949c7941535160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0789c5f4c78066bd5ad61f83e1ee44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e14d3ed5ac110096f2bc3359cf073162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbf7d49dabfd990a9f216178aa048c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1ff75303d194bc8f1c86d4f7d6502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525fa3bfd0a4e8e654548589e98b635165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286eb6acaabc1af086655bb9a2c877166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc844e470fbfc7f67ab57df18873ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3d6b053d1e487b7f13667849efaaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7eb82bde1323c42b00823799e5e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af9577b223ed1eda43729dd22c50e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfe34465a9d2c2799bf4e78fe9711171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c236d0a34b0982ed68c39834be73ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e12bd09f3b0bb925414b4e2430f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29307a0659cced2466449037b0415c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926c67c4f11df1cb0c3801dafe4ec2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fbff4782ab8722fd42ca5a1d95f94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444f6fc7d934e8c8979f7273c511e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a996f14a565a7d0cab0eb3a4ddebbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd4e1cde100b18124f62855dc4c5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3eeafdf41d8a7fe4a10679987607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e94cc568e49e8f333cf473b7d1d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38988e350a8bbd29dae51e363fcde24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3f938581eb983dcd8861076acaaf3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633276f336b4d8eecd5e5f5382d31219184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef22c436967f12a34b1df4c597e1ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083801f5e6b6d8466839e3bb766880a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278343f06242147d8bc9f2827955697e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a17ce2192c0f3605b53017c194ce11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2766fb0e71cd49948197ab36ed61c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17778cbac23d43fd099dc1e42c3b0d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ad9c4e889d48efca518f37dd0a089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f0714536f575a129b6e369b990c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c899b032ee8cb0c22cdf30ffe53bd9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629790683b419a3c6a6c28a2e83644c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62e95aafc25d614a605bd1ca4611a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdce3d8978076548b7f0140704192b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d70ca8c99e8933588ab56215a0f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab18adec30bd53f1ddc33823247278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74b1932aa1839f23b083caa865ac0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf0e790495b41a30a41220184fb50b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb2a145b87b3e1524bec3f0d6368ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9619b376e3b71f5eb720b18cf2c883202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da06a1173e4926aecd1c4844975418203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126a7b5bf7338e00335ebb0ad581c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18187d1b096ea30bc61c92f41bdd9c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb73776f57d73ddf0c9018a37a2f19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b71e426f6336fb3f9c9bf6166002207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be04414717b321fc383500dd861b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4add6fab8dd5deb276ffec28c64d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d51d344041a5e461220478b4b4a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4010eaad5b7c4426f96e432df5440211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab0d61e0b4528d863fe53dbd0a62d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb391772316c63959bf2286a7f2478213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e52f5e1fbaa8e9041a99881588198214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f781013015013dbd266971c356772f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938055d3a9e6ec975d806fb8416f9ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852e98b5a4885358d73f1163a556bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f0c5b5f091be6c5df7b31db128c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718f1970e0e80ad0364cd879c87a960219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d9423a7219d6b156b5ada8b87041220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db05938250bc7be8f28ee9c2d61bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b59c9148d2997f0f352f4fe518e9c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f8509bb27fbfe8f38fa44592e0e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf643e6849112aecdb68d8c0d1e7696224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae77bdd41949f187b4111ceba4c0d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10c1f83a4ac031a254e90ecbcdf851226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ed7e61f3ddd577b8c57a701f5bccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bddb938866f3ae107772917d429163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae7b50a2357f9d3f11bc536cf0e3df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3362be8488c728ace1445d6a03481c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cf4ddb3c4ab6f7e03a71b3b124464231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b798cb6abb879ea173c0489020bae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85adfeff0e3c5ca17e21f96f256069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d5fba62742da49694f2c55c4abe9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d966626743673c44c77b88b98140db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9eac8f6fbae5b30543642809c509a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb7b67887a86302ffd57756dec76b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5f25339fdcad42905b7204a0d943238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a2f5131d6a4eef171b7c299c1e7cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b2ba19f94968a0df2f57894a2c6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc2c4096d21d5f03d79634aad7063d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cb56ad3c4ca94f55cdc6562334ce7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182b3768bedf4bce60a7393ea75c9ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7296b8f686ef12994540c50f2186244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e972947470e7868124638e50661414245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db09c1333d7a2ca05de9a9f5917094246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7450a057c9294cf0f7b58269fa43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37778421e287c8451c2c7b9430623934248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15ee59c5504e599507150efd6f9b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a516e662f4fb68f73b213a9b3a2073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f4d2eb011300d26c7ce660644cfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537ece421890bcf8f8eb15c2af48e7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d82ef9e32a3e6e070972da75615a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740455cfa6eecab708825ba0d58d6eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781b61f0f8675f5390e6dad0f168121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623846fcac01ef44bd486a2270cb5d36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ba5068385169046312a08bf83800257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1ea809819539db664ff46d2da4687258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107efdd98ac547c0151f43a74605ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519987d4ff94b54e92062177b24ec200260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4bd0691de84622df5403989271d4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85cc8e52f40bb9d65a464504889a8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5075f931b0b3c38f3922bd0d8476658263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a640225d9ef4aba50cc11173d1f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f3b1f17587419c11556e9a0b66535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99877e60a1fff9f8f93406f9945fe311266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d528bfd2084c92cb909e42a1ac3448267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad611dbc6f3b9bd7df2a6f9bda08319f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076384ad2d1bc32cb67511c8004a5b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9dd0c0cc8346756bf69b73710725270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e79e6c60253ff9f053dfc285a787f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a429681568ed118fc8c9c8fd76e0ec1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a319182cfd8a208ba0c208ff4896d58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade823e4f34a48d7bccf3738a33abfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1366676b036fc8c931b229beb592f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd627894a10ae33147ec5c2e77bffdb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d4b293331e92c966a25a8440a1bd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e517d0ce474e2de4c258f4a6007a48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba5a4f9c21ba06d8f00800f50e32f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042dc23108ae3180ca68df80b0bf099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3e01a3c6d4d298457a9d5253428e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dd003f5092fa0f1c032b3d0af10dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696380c42c26fa490b42fc955c124bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe34f1b7dd30a825b94c29c5a1f3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1de8f901a748ec0545215a53b3dd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca3c65763826c4590d57b3b32935b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8150ce94284a9c41d0586ff86ec0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf6ee066476b1ae8b06c1ac7d332f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7cb4562167b839659fa3862ecd4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c836c21155849d43ba428d95a6d54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081413967455d97ee60ee388527194c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5ce65423112baa23570a903161a51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145c139b141c5a845327ca63a207caf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ea3bd6866f976c767c55c4dde322a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e18e07667b32d3cab12dd4ca42f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a7bb3d869ab59cd26aba8b211c4e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23372606c43025f1a10a3b1436e297297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9691a41b149a3be2b14c76aae11c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16494532481a8e37ab13b9518aa2ff8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3d5197da1db0e44338f38c5d9f283300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9e76cdcd52a0fd56430a3094f4b5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785f71ffe77dae9afb9f4ef8b1c0bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de37ae129ad70a92d39d41e2f235fe4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96808977baa59900f841ae848c1cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb37f67ca7229e1b28971c4d6280b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e4d89e13397b70b4ba9ddcd20acb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1178ed51d30f67c2d41d0890d0f88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f6119f0354e9dc9b40dc3b08ef244308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1885748f363254795e704d2aa9c39f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294a7581beb30ec2886901cb452bc00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847f4aefecbe1752db1b2e79647b0b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f0295370f68aca8ae7e56eacf83c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e74dcfeb4c38809f0667312fb1060313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414026046fad5f2f4b48f6d15389312314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585406fce32947877ea3495f00f50a99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248be46c18bcf19fc204781a85acc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53295982cbd1ea2d7359f02ef52770317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e92093b3f7552df5d24e75add612318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb50a87fe93b9417ddbb78d291e2ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cd59a92db6f44d9addeb5aef48ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa49859dbd0e14eff88700a0aaeab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1e782f3f3c742c2287c4bb122f4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf5a182e56dfb99026d02099bbc5cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48212323f55dbe599b157c69dfc0520a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e425b49b151eb1e6582fcf5721c64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d66660d7219887552994d1c8eefa5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff084a6984f3992042b61e061537347327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cba47f2360d949b93ccf945c92ffa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9713237cef59a111d46182a504f62f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4146bbe3f9abe11d63f560866250894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eb90521954e264e44cffc10c354ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d84ce664340331250b105d511965332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f3d09cd39085feb750be87c5d12e8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d05f6902972acda5a58cc63b70e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac628b3698f14de8ec01077f653a6fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a925a9448d670f541ccc040aa8f37b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ace86d9d47dd4f09d9eeaa3b19a7ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab6ea2d906c0e7fde8963832146bc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac305915c9482b8ba9f8c541408060c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1263055247a3c3c2f3a26caac401a607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ba5a93018eb144b6241e191fe5828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac733df69e4870ef41bc176ba92a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa088cf2ae6c5070e7428164e7db9fba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d392c0cb3e922f6b88d3e709fb83c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1b62a06f5244c59c0186690cc273512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29036c8b8dbf4b38143024d96062d3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a59c5b3dda131fb06fc3520c73b4b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543dcc97ff539f6fabfbc8d346cae5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a21f263671611484fc19bee39551bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94338437da514bbefa1c5fd5106ca5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4575a1c2249725323ecacfa06fc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a5025cb38d80721d53b6cc99d99fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2196a378ccc65cba0c9b923263ec720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834d3c5dd7bbc1039cd4586a020de421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79b93fad20fd104d60fbf2af31b35a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd703fd47f345ae160e2c0eb537f137923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0996ee986b50d2ce8d7525e521c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deb3b7cf67d3714bf92e93e844b45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da812b2e83f5a38c00b6db059ece63c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119fc6ceabd0c0dcede26dfb5adff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6fd972d87dc78393c61c36e2ee88228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ded7912302bcacb42061ee0e1660bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe379b24bb3f9cfff6dbfe0fde80fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08eff5c72946ba0b57161258c6407731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342d2fd070db559eb390ee130b44a3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab9465da7fc24e12272a906289fd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267858facc680847ee15e271190f59ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6deb8d02dcc699ed99b03d33c5a25935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb161d9c6177311221325909db9c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556bb77825b1ef0e5a833983624960a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aed0259320b8eadba036a1829699038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a5d353e0ee485e3364d292153950b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91888aefcc7005e1db7f54619abbd3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11970e28a5140128f42e4d307a345e5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981d18bf9fde62eed85df5738a639eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487bcab1ccb518ebdceed7e0a38c0d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e307e343b95c0078cfe91ebb2c4b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefcb49807cf4236cfe56ded3cbcafc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4fe3b6e586e81d2c5489626370fcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53162d5733b8052500114e4704216347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20abcab4fa462f61d53f53f0939c8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a7b8f0af1c3d6011001662bc8701749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04b3c8eff4633492a4e0cee19b5f8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10250b23bd9484f20d2786e68a6f28851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeac536b7b7791103f96e0088d872452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a58d4355f4eb300aa09015f9c7e0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9b06039312520173a68974da36d7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d192eec8f21b8d2ec4774afa617e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f9552eca613449b0bdb8568ecc89956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8df0a6c4e6df6ac833b86a1da1f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421adff27b26dc1bc19bab9765f830358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a822510b583524847c7977e499d913459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2594071882e8e2ee9e3abd22cab3b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348cfab866449de9ac4c90c3af90c6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac602a955e60fdd87803e24d21b36ffb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1500b3e865f9ee34af5b0197939963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84e740f04f28358b035668cd97797764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac825f1c5fc80bb88f82312a6e2fa3d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aed9a3e672d659e3ddd99ca012afb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b79223e98aaac3697c4040709054167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f725424f1d4d0b084725e313bf3a8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcf73b4bf300bbb0596aa8a4afd66f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e887e9825fc73f6419904fc5d450870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412976fdf0007f7f772177ec5fe21f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cbd8268ac70baf1a665e368d88ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6fc84da016b39b14f37510b4fc8db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a04207934744ecdb17c2370741890674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb2eb6104c67af6c1b413495c06be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80628bb66f66abcaa34b922eae70e12d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4b22698c5ab2ea4cd5c385a4c2f3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350ecf7008173b9ec3a0ac45918b6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80bdba8b8fe46102a3ad7c40aa50879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256935ba16fff5320afb785a847ef3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a4ceb2653c974aff4e337ce3abd5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4a76971f50eeb8a2e20466063d2a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63e1314c6ca1ac3b93f5c00bdf61a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc318adb66eb2238797b9645206e2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d774b26ad4fbc814ce08c65ba5fb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beeefa75c371de43137f6c73b9fee986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604123e3169883cd5fe458231eb7d23187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88cef9d6c8974380d4408be731a20d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e155f2436a1e8a83a6e275dbcf177c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477ab77742f493d81c890136640da5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09218230127f41a704ff45a131d703e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04852c1ba9094f4ee722977d6029a31392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac69769b1690779ce7eb67d295c9d8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7614ff83cffb7fd7d42f9a414af80ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec75404f3ca1ab58ebe340e2137f6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f8ec6669e030c52eff6bab572fae496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f170f67211ce7d78594dfc01238b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90a2951163d6ec03656572dd5d2b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1aec7cbd701f06807af0fa09084a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d4eb1e8f25f6e82cb67ec17161da1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cf52c33f952f17b547d5997f94b5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b94b62bf98f887694aa0a7b0d9548102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9471d78799a5327ee7128d1673c9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d731ebbe6efb7368b4e93c82d0fa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef216fff23c1915504816a5407652bb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd354ef443b1661f92bfa7d406d27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820515302189aa07886e86f35ff380b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f8ea667d2eb862c07390b1bfdc0e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11433bf4e679f59f46aea05c04ea3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86f0edca536a6f2b70f3e2e3dc706110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d366910ca49181a501fabeafcc31773111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6391ebfb38a83b8a9b143167a13b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e8ff563eae152515fcfe07abb1df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1647f442c702f4e77b5b09ff2fc7c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f657a9a4d54259611d28df8a40802115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa102e6aa471a427a036f7a035fad4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f63ae441d055f985a50c1fe82a619117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60fa82b2f810ea984832bf60205d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f420b6b582ab60e2c9d16082d2f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4738cd3379640514ec96571358af2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621f97fce8745272a715818ac9b5813121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6045c4bde1c21d6b0fdd34afc33963d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd39fb5aed5fb2cc4519667d0a2bfcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae0b5953b62179afa2dddabde5c7c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9897f3ba1f054af269cd4b1d0fe06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dddcebe6b7c428bcbe499bb708027e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b38da8ad6229b103888e53aec86ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61adb3e8c2a135042a1648c53b8389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4fc622faf98c04eb63ed2f55ddd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7819180a185fa95b8a7d985a9c408e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009457eedf1d7bc103a6380c4f3a5867131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b7e1b184ac7b027607ca3158478c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33caedc071d54e22ae74fd7dcd72d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7ef49290777cb850b58a57e3c7655134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a87bf51a3399974ef2b8f11247bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412afb2d595719095ae2178976f0f66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2d93cd2e13d8e9f6c6c13ee583e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922109f972019470fd241cbfe598b23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cbc83788c3a99e2c60b49d112917b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e33001f2f07819c37d2b60cc93e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed7a55f6c31df2e98fa867c6d5fe7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870218ec96e8b266a729b659ba4b013142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901938aa49b73d5d46e9c3efafd6994143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79561bffcdcda61e3383dd8f076e36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccd667b07800b151139abdf2ac6f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c3210a1c9db213d879f5528bf993146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e61f91b370d937ca34144b209a8e42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e33dd1642e20043c6ffb4815b266c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8cc9bc29f04d220ca2e8024fa8f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6e8be3c5339ba74ea15673784756150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab603fc7c2a053a08675bde75b7f23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f9f2e6c0a46deb9645556854c539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf8c133bc63a49665a3dccba8b2e2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5ffe9b8c5227b685990542310af63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dffd646c6d760de1ea5f2a225408f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39ebcec911582cd3653e2d91e96ec1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3f7b48ad756438aeb1606450c78ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec78fb8672925e521bbefb924a46b10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817dadb5e54abbf55573bb2648d35a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff637d041dd60f925fa719bfc2477160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa60f286322dfbf8c3b563900495ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d87ffcfe373053b241cc2f62e01d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da004d785d65fe888f84c0e7ce207f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b63ff23ab5fe694c5c676b61c7b3e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b29efaab7fd0a76b8b336b7b8476a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84809cac05ea21e6d5426526c0d6bfff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac409a970bedfd8b5583497b8b0a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960208340f62c9a68f5aed8c9c4b95b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b9db3c2d6406183b07041489f8496169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc729f4e938fd2bd40b4275b16e58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea17476913b2d6659cfa2ab27d741171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3b0a0e0f78574b0fe6d3147398466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd458aa08e739c786b4823f9f2f8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f074d0d31dfb8f3672e3da6b093b49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835975e3be94c8f4e2384b37562d1fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5cb500da7daba719f1b9ef9060850176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36b72715604be8cebd2af27271032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d36c2c2c706b03a9c7c5351bc20640178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db577e396a801042272344b7bd49054179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f354e190969cb12b411d392067e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd61635496b707c5c7a48bdc7a6e7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d741b576ec34247938953ac155cad9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605031a0241a25bcc74e255aeb77976183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fd19d02ff47dc4897ce85d5ed8d82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a058ca1e0244d42ef65f69e67c94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb76b2edf55b808b21d6e31ff1efaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b7ec9667dd1c8870b16223c8f25d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c12e1d917179d45ac7c74b3404f0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8253ff2b4dd58da56425d46eed7d64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a863c2d72933d5c12ce0f2b5158de9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38253e5244e626ead88ff67eda76b5a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff19effef1e50f0965b7c2eb634777192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98257b4d94a19c6b9c5e0674c1c1b74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c3c4cf5b330f6a3b27df4186cff0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647957ef1029970c429e16db48c332c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2407383edd3147c3fdf609ce6cc700196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253415bc21a6f376704cdd55e2ce13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593c6333f9d972dc62a5cc56c60ef2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbdfabcad0a286c74bcedcfbd3387a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f7c99829d4a80e7745a956416c45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6ca5c76a17aff722c6f3e0d0c34be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1efcec2b80eee682b0ae6615eaaada202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09890d526a42ad82426ef5e19e8b5c40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea99b52d4c5047212247315f846eaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b90c2004c0ffdddc406a3dc98e1ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e80b8ffb025ce3202cc93723f92f90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d54e83cbb18f000c056b8c06c7d55b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b180b505e1ff1a9d0bdf5756fb58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8c6c1ecf92d1dda964ab1904bf7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c86f5c1ac144801fe7a5322b3c2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9175862e0c2fd0dd8805a8cb2a44e14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaeca8a8a91cbacb69d4860a4cac58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c632e2f69a7040c8028331f8d2e94c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141b72fb3aaca00b7f9042d4e7c7f97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf9c149e8f6165c8804027007e1ab4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c132347997be79637723cf03984b0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb058495aaf3c4b8242c65bccc8e9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2da5085668569339319c627dd566d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21c7ad96bfe107495a5c7a8167e75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec93b85cadf2762e8052c60868113ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d95cf6bb0691df71686deaa85f79b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a1598e73724e716fd9807ab17558222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f30245519102bd0085c6967db90dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620196ddec023e2aee3ac553f20c4fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc70ae3c2602a614aac9f8c179dea0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bab99b8989b6db86695d5e58fa5c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9aa85af0530c28b6104b122a99c0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142d11c4b6f1318f4e3619257983c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13125716890f68a5da2592d07b9da714229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfbb12c53768975e57424f8ab3dce0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57eb7060bdd2ca9947ae0f2350c23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9148c684db11479e3757c3cacfe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0fc09e3047a5e8b68eddb31d612a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01529c1dcc23a06930d1aaa9236e9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc924f19837b99954ab37d05f0de9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c320c8cea97896d5f0904e39367c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891ba822a99a62b6aaa2b767153134a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2a2c28ca585d994075c66d2f75d49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb436b35942115f1b9447bc28401b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c52793841357bd66e4944d1c099265240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720e6065fd195e40367b5622147a02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fc4c58b1bb83c3c734b4a7e5d7f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc2f96ddd7948f3c6fbd42f7865aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e79c62147f4e6ba4504709e569a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7fc0974453a2cb8a38c7dfa8c124e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29698e30a43850c94724930dc7f081246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1867ba7746510d1a334e447fc7408247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b9d7c03394be6a04c73ff4e2c4458248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ffb49b971c1253b9c7ecdebbbfc37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2857aa1d7e84473603e71f1aacd6bdd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df72dd8ec07fe15f1da52846617d00f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b709d28d4a7d924ae87cba8a7e67d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e689864593cf453e23e23afddf237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a05b44c2bf4fe35acb45cef980caa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886214bc1ab108814c5a8a84a0bb716255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f323032ab3b2c9a3d15dbf85590bb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791335e6d34d9f0a26c2971f165ed76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3afe53ca20052ff827f41d3765283a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa324dbed35764ef33b04c3aec1728ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1ef6780e3755b2c949f784d1a902260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7bb9df9f843e29ad1c6e714cfcae1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be131491cd472dce28efc535bbbed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce1268d9bc79cb3374723df27694a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fe2976a278094143cccdc86647d07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1725ab82aa08afccc644bfbe17b4dd3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7af7e8627ed115f6595deff9ba99c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9c78e4f996eb55df2a585ba7bae78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275a4bef5ee37a8eba32a3f5eed9905268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c91c784d318684141fed8bb5965cf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf748b6c1ded4a1f9f470e674e094e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037697275be003938b5ea6ee70064f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a81e4ef336ec69e18a807867ba120272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9313e00027c9ef20fbc2fdc6abdf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85847753bd1ca24c909023fc88ebc34a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfba9fb822a050cdde4016188a6857275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942c2558ba7cf5083ee434db905e94d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7110cbf6ed651c4ac0987f89e493f11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a2e874c8c00b0d283fbc824808e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e819986da3d6da73996794f3413e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754c93fd441822de99440e84a8b2bfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1a472e34d0cfd8ea892cfd525ce05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2313520e07c6b9126c65c93451adb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09981155de7695c5346cfd3a8c017f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9baf6b6e95dfe8ac3127b19f970fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda863283c8d234f2a51f18988d0cbda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92ee4243984726f11524487a46a759286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82649c80645a225d3928e8668e70d969287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02d30c104e3568ecd4d9ce81e7307288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285986b1c47ae66539df96e5d433d1b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3a388c202d7920a0c4b347229014d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fa8d536785b7e962897cab556723a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb62cc047baddae99ef86aed9c949ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ccb5457ecf3f843cb68bf4eb24c6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95c432d47dae679f314ba865a36e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042466dfe9fcef8e9a4c818273df32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab137ad1503ad2a7d95c8e75433462296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6384e25312bbb59fdb09f826537e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf36de72b21e5a74a2d9c273792ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59e3978b6688f4e06767d0eb3558b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b3e13e014a414d9c3a577392e6e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db712503af775b37dcbfed285bd99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfff36003dd4981846c0fda4f5b56f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba1614a85073fad3fd1514d868ffeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ef15aede78607a6c85b33b291585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf42f59fc47c50dae494f6736a7962305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a30246c1a39e73841a2ac956d6af4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b75814abf56c45df65b1871844768307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b623f9daf6635f8f2eb0873d7fef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe2b668a37e41b0754bde7ec0c7f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080846005a9145e4242c2f7e11deaa08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b4f866c11249fbde0f57a9bc7dbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f62725bc9ae43706dfab884d75399b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c2c1b7fe8259e7cd1122f3b09ef7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4774315ef3ce5ff2bda569006059c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd5f8d0b007faafbf302e2b8935b79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520e5a31499b9f523c6f042954f546316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2b8c729680bd3223390139284a3d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656f48d7c7d602cbc0e552f5192a639318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522379924f9b3581fe210950665d923c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11606b5f7d5fc94e75dc244d3e13e71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2659b80f021b50ec9b5b1076b292535321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12c00db521c7396585dab7d3a85b9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ea48638fa8bc866b7f0cda0c621d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed637080b88c11c24af491da158bc29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0001005fc4a13ac773ba77fae8df09325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>