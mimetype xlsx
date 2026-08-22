--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc96b3c487f891497e942c2c195611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5117afe1781c0474f28e6fd55c132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b59a59d26b5ade054cff8a49879af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54902203961995df1a0d219b30d14a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593745e55289d18d881813a72842ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d91068042a6d1d6f8d97d55911e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83c1f5aa330f76b8a0abf085dcbc387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf2d4745eb971dd51af1ec96be2c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1365e5bcf3b007e97bfea87a5848ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7291827a559ccd5e0c63246062f999b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5e090d20414b6827cd17577b654511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a150808bbd3e197c4d640c5fb8db87812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75137d657bfa0ff08e5a0a79703856213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2d85999ec8719fb25cb9e3d31d5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d361ebe40a478ac2534ea2db2b2eb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c31c908905c3eb3d4f34c82e74f0c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69a8477d73fffab6cc20f0cee58e7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d52a975615e85864e37117ba1e44518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77a786d582f71913d2842f0781a41319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bbe8a7cb2b814e75615b98a79c55a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419310e85ad999b4573dd377536a5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a6aae55f36a2f79fe33224f0d38d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233089c1541453f237498f106811cc0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd24eff5d260fbda650247564093da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358205a5adb2272633f2c39fc328021d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f4f15c5d9dc16a09b2e3993d64ace26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dfbe3d9033c7a59277991a6423a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c165f48ab9e89991b00f61a4ce9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a67039ade3aa4e1e2bc4c15b61c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e797520ff25c2096a040ba50cb1d8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7360ad61160a3c252a2575b9f3cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb6428b3a03170daf714a557a3621432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed82cd5091e98bfb24c031206b65133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadb8557d186bf55d2600591dbddacf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ca250aa45ad25e2c6178c96aac0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17828cf7c07ab7aadba1b355063ef6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98837f725bbca89ea1bc7a04383c7ad737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1239a0b8d3aeb00cc619d35010a2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9d9728959c519ee865f8f9779f2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a6f932a75d2cd9195bdef3b7b48540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448c4a38e25953191c429c3be5eb48841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698519cfeeba5d8b60bba53c903dc1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726643369a0d01204754cb429b4ffb5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f09852df0d18578e1dda99d3c5e3c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefa8e849c30288e5ac524804120b9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66910450f825a1c340ce0244f6235cbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a7a557baa4134b9c96eacacb89e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf27ec4b2be91df6d51e4caf1bb1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3894a5c33806ada0f99f5ec5928d9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420dc59302eea69204ab4e068f3e34f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca79aa4128410414797cfd79dab954451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8538c0f0d9aff619857f2ea4c116152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747b3dcb269de8c2acdd483203a63553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f2005cf6a136da909946b4b8746bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863be5eb738ad1c75b78c629a12fb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064ed21c0b5a288656f25b8e8ef96556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4c481694ada1bcb281ff8fb07df957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d96a3430af1a004036db7b42c978a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cab88c7a99a9300bf430a3637546e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cb904b68a352dabdbe615080ac17960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e07c151388c6516ca988f3e471dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17687427c2a48704dac58ddc9805d2ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e54cfc650e33b127276f438334f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d38919a3d5ced5c1b0c526a387d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167cbb7c8eeaefc3aec271210c0e4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087eca54b0229a86991e5abbcbfdc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1dc5d433f5c7284eb64f81224206b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10949ef390eb7ebe5ae992ddbf4904a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf39da83ca7dd392bb8bdeecdaf95769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9109ee10daba64fdf37b7d9aedd94e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc877d3aa11a0ecbc9d029835049971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9e998e0db42eebd6168ca3f53a44672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e428d722fd7b386e9b15c8e3fd49173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ed078165217716179ce13e33bbf0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3284423f44af2bea73f64f7a64f4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8cf122003b11d72d16a356e4427ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5975168b3b2f11785319e5e36f0b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e294bdc7427bf20059fe568abeb4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e06e396b9addfc4fa9bb9363b44779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7931cddcaaefb5889b313d05bbce680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885071dc8c052dd4de54e19183f5677681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded56d794d7c86c0e8c0d960a6b5219f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e69083b135027d512148d8b95a723e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d62e3784d8f3e8f946536528456c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1a0c6884b0141be8de89b8a9f2e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087cbac42259d9836c412ce8cc6fcb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414272e61703ddd86ccd265283d54e5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763118b5537ecbc572f85d5d96196a6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1403afaa2b99ab51fcdd267ef619789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc9c0f6e720e43c253c94fdc35c6ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c50d31cea2062dd8f952bde4df4e6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04906ecace4b5664f45eeb1c1b19868892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c164125cc583645985c8fdc99b07f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227cbbf4472d83037a80624ee1c869694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b391fdb06c63bec8e5db31b29ea2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e1844d3e6192f150ea14f1161d8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeb43716db50ae7cbff082ddead20297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc58611465de81cd04b771938b7b9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b46aa1a0752211763858f78330c5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229969587f57b5b7354ba5d5f739c9ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6f4379a5690ca41a2b2eb0e471d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d7db948e15c458f6c2a86ebd1d553102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf4b36998670e4b9214a7d7d5ced26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7066a305ce9687b7bf4bab333b16f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b5562503d7563ae5c1f4562082799105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11431db5641b93357748cdffbb2157b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a577f3d0493c59ce85fcf18306ee1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a4f6fe82a24f22930d443b42f45b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966522cded08ca37ebcce43bd748908109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132139b0cbc028ac921b280c47def5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f6bd758f1b01f3782d3b73484a185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e2ea40f76a1936b09277d663862a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d449c6d68fc5a1805f15115cf05125f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f93158b799ed648c7496d5d4d44b95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed13f440c18a8a0de7050addd458352115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd912312f83549cd8b5665d5555434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517484a8df46d8fec1f1a62bde60e9d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0c626e14d529e97ee9c910476ec2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66259b9b8733f23281f48f00ff714340119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb448ac6ae4154fdf7f29d01eebdbb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fca6eb4fd11f728ea7da0cba4a5a51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668887f6955a850a01e906075df8c62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0ea29c6a1351d03bf3c72148b6f6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52416213668e0b9c3a39f284f05a3fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c462f58d5744645c5b1062d5b85281125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d613e449efdfc9b9243a80ea6296984126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1dee6a61b727a3eda7ad2ea3d504a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0162bc29933ec557ae216e8163faf9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba85efa2327ebad225eaca1173e914129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540394a837747cebcfdc92fb8ca06e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77745b3e5bed4fa6db19d20478b7d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622a0700a2d83d44982fefecf605f98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c3efa9679951013173787f7e775b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12776ade2f2775d7f7360ead1dfb1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8ee4d708d11b20076ce7bfda9a62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce48b4302930c89c29cd5678ea07904136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b5a4eb926ebc4d1c5aab4fea1c5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb34e6c9a2c6f1c06e72a0c3c8c07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff1cb34e8315b88b50d40571e44dfc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909d4c128682eea92957047a258b778140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67a22d034ab6cfcfba3f43e1a86eed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f1684d22bb68497167b902512ab8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d272ab0faececd80780ac0ed26a442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdadb15c44ed3dd1eb48506b514aae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5707fdd117f0d15d20ea22edba18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af18b79db743bb1d8c13e921ad9fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a9c22f34260206b04e178e3c28b47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cd23d6892958cebea5d2c3fe31e66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1809b511915c5c3d66dfad4a40449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c1c28bd31c4768d124c12e4ab5c9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5bb60c6b5842188425e209d24f0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f75959c12d9e09dbed68e9a185eee2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e0561edf2adc3f04cd3e51ec72e14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a96724137b743f502885fe200055d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28571a39c7cc84f57322f1e8774ee1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f8a30f1d0b71ee8a82c9425644102156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e5ab7ed3a69732036da476b3e3f03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c9a5d16363edb9d90ecebc00f0b0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e48f87780a5fc001ccd99f760d53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1c46d14ddfe0dab11599fef3f11f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4274762cde5b22149cc386dc56cf5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82972b5374f98a6e2ef62f0e903c778162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f417a195a3b84d1cbd0a9a7ac73f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7af1780d76f56547e467a1da2873164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff77853aa1805f09856abdd0c70ff09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1f2b6e2a58b273d2b95639f391c28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e401d027265243ca21bc4519f0115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d0752697fe0be5afbc5bbb550df61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59c774aba199a2cc4b72adae53685169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e623ca12583d1721f3c5bb8e0fffd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f94ffe7639a6f49bc5edeca186aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995efe21d5e5e7e34e82b6fbe5a98b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bc7e6975e4208925ec19a11fd3909173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774fe5f65a9abf7fbfb474c2fc8ea4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79206f7c535ba047e76e005b62df58e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b4ff0f759a7d53286daaf7d36432176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5f096b31d596427c2c2221e5f048177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb85e3599526c6066999dd8cb90293178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b551ec803a0278f75559c0b947ebcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d13930d580f43c19d35dc662e167b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e3c685f3da5b98efc17b6b04803cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f47b7d57a1b18d763390b5b84fad5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45671b98bf46d83eb3a1bfa5214882ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f430b3d7e68fbfc898cfa06afbbca2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed7be10ff64d3ac5a9eac54914e4bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fec867e70e45a55dafeed94609b48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a7b65b3f0ca2db844731e6cbdc83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a6667185b9acde0a152b797ade45e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8155064ebb581bf33f3942a9413296189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99325d7a9ea33f0ed18bba8ef4a9e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea67bbaafe35907cd31f05640968fd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a993c48fbff631ea072a338b50bcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92407d4665b57d0a1e9a5e4c543ea78e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe867f2905f52d28cf660e29686a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b724cc83685f75b112c2f32cd592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e195b0d13c8e5177a882caef96b8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bf79a29a2fc20bdd3dc92b4c63da7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504049ce9a17e0709e63d911214c4183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8625229b34431d08218ba36069d695199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44215f5e9d8b76e00ae77f4fe187ed64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11091d90c246d4e3f49180965a2c86b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c674cbd4443bc3c8817bde930dc95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01922fb77c02b9747cd1345d5752be2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62101df5dc10fab9946cedf9afa05ef0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74d959796ed619f05c69c1ae930994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9d154bc0eb62ba79e4eb635b4fe49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602c936a667459ab6f51bea9d03772c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ed459ec34c67745bcc93f64855a59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799991b2a5cab9feeee814908c2963209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c78f14ea43b5e700e3a6eff6c450c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf102a4a8419c7c4ff77bfd172be18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f73cca4b61564649b9f9ef5c2632212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d293e9cf330376b719f8b8946abe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0354be847e7aa13fd623e711bfcddd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e3a66202e6c369e511e6b59b8934215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260111ea804b90cbae10f021cb6749216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea626a8cba586e7f158ce493073ca5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4ca4ec9d5c77e623f32b4d774acd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23992c73a59935ee0ab4c6198c1b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a376a55a3562f62fe53d6b04b1de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcccb4cd87e27e9693a83074f21601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091349e8fdee457b6f9a63f2f82bf615222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c15b907e7557c17ea1b3a88041df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab8b85e3502fffa8ba48b96eae2bc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c7a2706838056d4b39f90db784fad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ebb124e8cb2f5c881295e5a86566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb830b349f893ab8cae3a7ef701259b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40d5804417d6bb34fbd3b1b28327a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468bc5ea21e9b0ff777079b79ca9102229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a177f8bee9c35e85a4a9f71a4d000c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a3abcaff24e4e23ac54f989be4bdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba2a192144ea25fd93e34583f1ac28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664228ba202ab0f2066dce84612a248233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac884a3742afbd0b3159b9f3c4c0bf7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5ec63d58486550a2dc16f533185d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc77471f4f48146901f1d6c220141236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a67855cb1c5ebcbdeb24dca4c4ab18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766dbf7438ba56768d93f1c5c680359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd7845bc63aa5190bb916e3baab4ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0eb5b15c55fe87fa221acfbecbe13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e346690efec91a6bdc93d87f7ba5f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3789531040fe0571fac899c30052b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7cbe2332d7a0bedc5e0bc737dfa67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413931cc3d99bbcec3249243bf910ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c05c2d7bc6533c3824b98b48ca77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cc9cbc6e95b878c2f357f7c9848f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8810309b8040a6ccd3d46560fd15a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed581c96ebc0f99070a4d6cc38cd7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b9fe4b67fabba29515c8c46a74859249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da0a6ce4e341ef627c9f2f12d206f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62df538e5335ee142fd8855cd8357bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51b366b8de56c1fac25e04cb3ed80d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a5c1dd54824ce2bc140f28341c56a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b316d88dd7eb78bd21452597029238254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbc6470b058abbd573402981eb2d03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c4d5fc6f203691290b11a27a7868e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d04b4bdfadc62072a69023ea17262257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe5c8212c07a4c19d4e475cbf0a06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103c13c1f4eab127dc51094222a7d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086db3315a60daf3c237b5e52b68491260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f70f3f4a9f123fe0246ca43379193261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba832eafe46b9f43cfd451a2d68d2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218574c83ab6dc856460bcbc4d00420263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979e8b6b1f467344afb3c7b4fce609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4ee10d67cba30f6fe7f1df72380ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4cee01660f78160d6c532c7473529266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0b3e9b1459d0d2260f28ce7201602267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e9c33d4c0a28db2802e8756d8a4e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0cd410c60da063f9e4c178821cc1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d72d4af271c508309e94f77567f88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c0ffa243f5960da7b66a7cccb129271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f137b180f601aea5298d583e1937ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813081f965d24fbd9de6fed4d92eb9ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96fb147900233b756664ef27eccc9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9988f2df5ede7b39dc76dbb8a56660275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae6a781bbe011dd899a02b636108f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaea7446a3ece425226da679f099365277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaaa87f2994514deabedab91a7f227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482041527d54da4eb72e80fda45384f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50836f813e16603cc1b3241c883376c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e2951003f194a489eda0247cb6550281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cef16c8e815c625d0455bfb7d6d36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb67d362cd24d4b12590ae3b26fff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca289b18aa71b605cffebf074b82b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd783614d34c51a3854e59c0dd7161e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833231871a27e0c2b0245cd4c6ec38ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4ae2981baef22fea8e766d364460287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903446391c7ef68d77f060a8ddeb83c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560057ce28633efcfdbd1a4d9f3ffd56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef824d9eea991d2a6087b50f0f981290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e44a96283a92757e187577f77fa9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df01b87960fab11d97bd30e0fd82f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13566fb944f3e9a5227f38dd26c7fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0ea1be3d7418525958e28ab5db35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c1d9553f91e17720a75bd6b5b626f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94338587c32ec77338f099a7c4d57c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20d969a7c6595770ea595db079f1ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266cdf13e834dffe79b79ab65696b3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438da5991d4e4ddb9226aa85861835c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02720b63b818573a2a2f9cf3c31ed5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4d6bf173808ceb510c19d2bbff9ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76edfbb9d11620a323148cd8b8bbe4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb11df47d71140ed7cdfa04486b968303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08eec6ab5f2c5be8efee027deb0730304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4f332e0e9d310deef63605b6ec27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8807fce2cd5a08255ec01f48b7988306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa055253ab33bf3447bc96f01181ee6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2e3309d051c80f24ae6ddd51c9663308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a40689014437f32578ddf2bce53a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdfe0a645aa2b4c4c1fb33966c82fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f38dfec51b0b4396a6d7e93fa6e61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f3b6d659e14513a334a8c5a91f1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5ccb327b860ab276460df347c7fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a19e80ff2bda76fded0a8f0e6d1b12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491b6e3360d34ce7bc4615c20a22c0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b7f830a1bf50a7e4e8bdf74ca7f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da35d5ee225225c9376ff05799cd8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177109536b3a541a6016f8fb1dd2c32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065f624813a3fcbb684b4386d110a3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab856efb16d950afc5f3868a3d97828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1944cc80d18c45087b2cdf7edfd463321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee6f89b78ef9be9659fc56b67051e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3635122ea71cd5659234b6ca3c5519323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ddd90ea62b1d470015048522bf95324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072e10ab611643c578e2311ea50703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710d9f6944078079ee704631f7871cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc7b5494c5f8e6894f5c7be71fe32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24892895f3bce7782c4e730839fb32f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304359db228e5760c09105704c49f44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85324a14e208f3e20ba3522d1578356f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f9147429c946f2f755bf922a963cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b0d60e572e02d0e1c21e13719b7e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295282d5e664e46a3f674b1150996ef6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630fd5cbff53da6834aa03f9a623abe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8e53834098def1df288cafdc35212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9ebc123b13ffe03856223604f546c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb2ab634ceaf492b031e2904f4cd6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ec08d07f9a5d60022203d74b95a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c57aa376564c931fc69d9d6d96d8656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b345fa571f804950fa31f4cde3c667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747136635c91c63e0fd68eb8eb6f20be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a9b47b7fa68ee5e053f62c92df569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dee125465fbe369a7b00594a751e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f1f1fdcc08efdf35cc5a74e11856011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb474c3da5f13eec850e8e4d774bdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87dce855334f6945103dea019be88f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88672d49dd9314d0dc83f160adc2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0bf6ea18d2186e5a0db368e40203a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12915fcc56012bc6a946b083534421ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a791dee2eccd9eb2fadce49e13f1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff589a62850df25b79fa7c7c79f3d17618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157a361f9e629da1690b6c5162507e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de48e51ec82378ac46378b4ea3a9cd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d8d4f3c9adc5a6078d5f95e28c28521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b43b952607630617b52a1eddc1c1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c2a306b1c79ef5a647dcb1282fdd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7914c839bb0bda533a39180aa813524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f465182b59e84ff4d1560cf5cc2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb76f7e1b8f728d5678e92cbf2e260426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa77024fe047f8859488190532031527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbe7a60c800a49a492a0cdb2b7563e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1834fb581f277e83d3361b1fed3df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06983bdb9a858bb80aa4986d5f66737c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e47ad5d7d8131b8e9c5b9bd1ce98e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b82b284d41c8b1a750030e9bdacf7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fbc4903c385283199e8e7df859f7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6892c03ec38ef0ceb9e80f02d42d1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fea59a8ee99d706755d828cdc4584735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d1b6fff555c68c38c0b29f9c8e41d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1710946779ee83d78b6a99ce4b44637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405e9d0caaf36b5aa4510af58f70e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ad643174f246f843bcfc79062a2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941abbc45f691b576fb4d8cf88d16a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151970187be69d60d6285e186259a1f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e5a6df2c355436506cfaa4330374a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcd265a06306d4f50e323a1103c5443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ae05277c2f701eff8c6939c805e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c05b39ef190c6c221b65ab08fae745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90d1d7275596af6b4defa449c82dec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d604fefd15bec0a3744a12babd22e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5276a35a5dd007d8f9381d7022c8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6766631386cb475a4d42b7ef10a2cfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ac5893418fec42648c85308f2517250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5e31370ee3f2a8093ebf9da8fd5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ed0e563ea9845cc5aa3690ed7d9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9ed3c0b03d1a18355f1371871002953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae7c13840764013742e7528399b0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2afe0e1c89594463b7f9fa7723834a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a777de2055008d37628804ef9c5c6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e763ee93fceca04fd2d541d1f8167e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f08503c0bb1c3db0abfbc64f2014c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ffdd2b6aa98a2a3788990447842159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74846988bb42a3657adc431672389c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2232bd79232669e168c8c5bfaaa15a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a63f91cb7893e7240aca46bdb01562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef78fad9eeee9abf9a0fbe5f7cb56763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c776218985fbfb7be66bcad91939e2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea71af5ff7e2054d521b8c9f2843465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca8d250aabfda99b33a82d4d0b1df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51125a522dc2c9ecff5992dd1c7a6a2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49313df0ac0d5da2cb84ed6304a2488d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83040090cc3a464f86725da8e115bf4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1038ab2e7612cce5229a4ef81302970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe5682d248592675ca5f7cf478b73671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f026e17d02ac733d51b6144f0a9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbccd57fcf3359c73bd83c3154ab5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476b229c7737e0f0f590b191b1dbf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f712bc35cb4f315497e2adac426c74b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07474ae17f4ff6d99ab24cfe6479e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006faf615fd1b90ff377404f4266152777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fad254a09056aa3167c6ea3c1cbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac3048ae9f3583debb56ec9bd1c12679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3f965b4ba0d39cf250e5663d6b46e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca335b7263a68641c0e53a34aeff1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015f3aa267437fd01f84b0ffac249a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1658dc291b4ffc19ffc43d300356a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15c1066feaf119ad4c410c026b30384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc6b511842ef8ccb7c84072fdfa3b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62de8a62011740840d05911702429f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70886f2c166ede48783129c307d9f57587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf496153dc324590aebc0d9a0a20cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572444dda97524b86b9209ce0b332d5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b249273ecc73d94e3ea0becb30dae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174c15fa04ca2db813d8546fcf242591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55142177e6e755a9edd4d04428f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ea5ca16d3c82fea5c4d7b0e91d7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51e1fd75df712ac8bc4823f95fc2d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f016eb426b3fc926632660ec5282c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c1aff4782af26b0d7367fb10ad1f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc6da1f6da468705b592a293dd1e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816990a82c458891f501e3415b2159298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631047c6aeb4a6e32df49c091618d93699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd42b2aa1743f6663e68bb0444f02b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ae1b47df28abdd4c79f39dd07f07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71431f7ac128a79b7e0629e3fe07fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93658a9ddad04c9e5f4af92063167d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698785f659f82a29a319553777986f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59a8da6dabb3000886e80ed90cad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b8bae929d84e1f3aed2341730d32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6f1db57216405a4d507203b8c3c63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67707bb60b36352bba4bd593e85c586108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd48e70cc307faee68a1c06f1a454a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5aa2d1cab6f85d21e15eb334f837d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a4e598b1c02b9b214c4505d098c97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f37f3c19826f8dbab5f32c6511981112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58286cc8f56d9a3946234696b05666113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab42f9a147e57de44e9ab58934cc55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ae8f1171340a8a2ed1629d8037446115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67bf27d39a25f9685d368eea747889116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61410812f356329c887d1bcdccdefcaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec8c36378cdaf05d42de3ad0aea19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6c7ec0ef08bd5dd9ffe4f894a3cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d2c6e74adb778c73186a3ac1b5e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21946570e8e9f6056a238aa07243b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a234fc78b61f4c6ca9d0a5eebf42e55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b880c05737ce488cfe93fd8d2120d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799d02292e198a0825d5bbbf724f31a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd645dbc63295046dc882e03541c586f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3da63deef0ad28c9a6e5c8bc1a34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc364a9c793816154b0e0a759bcee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1b002c5d67b2172caf1bc344f388c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc0ed851831e687e3fd382a21c735c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76a32d5bb1ede4200b786fac7883ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c8d5e3b468d14faea8739ffd62fea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583120321876497d4a4ae85ad469e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3154e5fdd18496ee7d8ef723ee3a909133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb6ae9af5ae054f152a6434b79bae8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624ec7f7c95c627dd133c956b6f69e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd6e012cdee799200ae9582187c501136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d76873714b9e9839c69594e07016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e2530fe7efccd7282bd6f9dba8ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb444911717ba5c4e32b02e7622286139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456352647b7560b1adf056e47eea91f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7e9351978db670bfac47306a29a1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc13c8e50cb80a181d5d82398ad287142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec915283f1d0008af9554110537c28e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e2442f3d7b865ea366efb761bf91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721a0324d8bf43d789b840f7664260145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14b556307f8361f6c521586b841f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16783d10f15e4c086df450f5c14b04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e612c04ff04f265ab0ac961b452a63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70ef6295b005fcb1f63ce8032b3433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833f0fc4e026be135a2a98aa9922a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d589f7b1557a6cadbf583d8b75b8c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a016898c0f341b0e0283ed438de6cff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1018258845554cf19dc038bc4df2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e1287201c51aca80289bedafc633154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1eddf49d9032930b1d45a3d4d88d00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae264109a5aa5ad1b59f9bfcbd59d46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca9e9b2d30ec677613cb84abf750d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2915141ee21e0a071c073eea07cdb12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684191071ed9e6b0c4c2bd2e940f86ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a224fd4ac28cca4240ff18c19ddf2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b14017b85b5f8e41467a675b1f03bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399893e389a4ac651fab1382a0c23fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c9ce78a0f147412fe5d002e2b4d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa5a5d4ce6e100df2198ee1481be4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8e11fad2bbdb803b71d18b6a40d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582873ed1202ee48758e47a2a12939b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba28ee9c2fb959eeec5a2b4bfd1f436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7e833fff4c70eb0afe8d0437c79f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8417f8b0546945d55e75fcd01eae0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef54623c4ccb7c9063ec9009a959f10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810d88c693efd1505a65eb999cea22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478f1e950941507b9b0427ef54c4ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797c975587ab0bc3e36c4e74e7c258b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835152a581192d171b9dfdcea4982f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978a9945132e75c08157bb8fedfbb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec9afd2450605a83eefbe3fe5ef8ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbf514e4bb3289f0e94c6d6b76c81f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a31b6e691fed5951a8e08278f559f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8bb4d3f7a494fb0052f3c9b9c19af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bf96281d0864a182d1dfd43a947b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423de3e3289f8227c34953947f29ab6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e8f939114d32d724fcfd1735edbbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef00203b27cee0a2688caac4e3933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d5216263bd7685f4ea5e94942b65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f7873fc6d7dbfb5cab64673b6d83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2214e67178d5b4589574301c905ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dd9493419bc16c33459174c730b3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a512be4551f2d6192cec7ccbf366cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deecc7b35c2f7e38d067e67d322a46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa06f9811189389ddca401f3f8df438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b803e3b78919f393715e080080e3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53558309b2ca225f77f80848f45ea78d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ba1b8ef52fd87a92a09c6e4bbfe9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a67d47dc6dde5bd5246838ff2d93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c145f69fc98828fe001c8d5c23ebf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c285d0cab53fc4f14a1efb83b4b103196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe68d630b0e04ab58780f7e8ab7bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1b6da744c68a0e57ce5d7c44ad91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0381e0b4c6d20aa19fe6cbac39cb20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32061973579560087c7a097f0a7260200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4e2b25c1ee01781292d4c847b5b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3fd752176a555df68537e9c4ab428202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea937d27cf820ead6fb918dc849d48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1b71e383a4fbb2357cd4a11e705f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eec8027bf6ae7f17c4bc720317487205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721ee41fad64f6dda94009f0015a08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a19d07eb2575c33d89dba69e8e41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f80b024fe0d89be08a3f0ebd5c63ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc644849b7d832a7dd1a54795f5566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f1cf4ff0cc4ad69e024bfba88edf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe941867b013b65b43426d522771e52a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901639c3b9ff46758e3afca4c0396d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347dd939fd203da3992c4b33715c32b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bcf644692fdb477661603f43cba4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081fbe06c9e589d9260c4f2af3d4947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da959f4d13bb009ee6f74d5bebda4bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f97c067e64c42b30d1232182d6756217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcc5c00f8a5c5c0c0aa688e0508e1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b828bb4a0b243331e37fffea94d3a50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d4743ef3c52ad21a7b6fce3167fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c324cedd6deadef35c1a68a2dad26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2eaca2c7606294d579608ff340033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c7c7141aed4f6b368bd3d0a6a3c2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74986783d457385ca70a45fe3f08a00c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fd2fe112bcfc608a1260be0c0fcb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f954df3de3ecba2071fe20167fd334c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554460ab976ea443ad43e4ec09137686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715c6b28fda2e050083b44aceccb04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e9ef19a91052d42286562914cbea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024139595effc4d7543752691323a91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc477cba56a5f574e214a42a1ea15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1cbd4af2c7f80799fd799f010018a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18c76525379731f85fd6fd17dd6b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f60550b7d6cb1ad4982c1e4d2b644234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e11e00a611e1b6dd72ca57b602a987235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a47c015545c484caf16a557a24eb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6998735226b5ffd6b6706ab804f0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6456387daf09e01875edf32646ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d438bb0b70ea345ff56d8639769542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637d1db523fbb7543b123c89351cc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a7f355cf0a12b0dbafa90f35fa963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4a59c8876d21a0217e5af0a82bb94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9edd25612814c644b27a9f593cd52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f5fd937b1644d3922d30c134111cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e1b74c58c52894185c5c354b9ac2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b8b98f5ff7e4af68dd5524bec2e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ebdd11cf34a0f46981b20955d5cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da66e1023dd32ec74b25fe7654fdb92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca277252a50c237c6136037f584ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab29cceea428d9b2e6796eab721578250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9becb94b013e86413d992b342b3ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cef74a1616ff8cba4f1cc83b33c45f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49d306d342d5caab5d47a07293626253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f22e4f6a08ce9c883cd82025283d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597472c93645813e09113749e307dd9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a773789edaa895fa19248b8b982d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014b905fc2cb8eebfc278b82a1c373257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a29db7f4805583a2d32b3e0c69d10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac742664bad5b1493034f4535c8c53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37833bb6bbeda53b7609353f4054beb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3357be5aa85f7a3ad0be16c478e2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5177215717b71ad14c97c3af8bcf57c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4c2c40eb029e54af30d6f12283110263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4024382790b96f5ecf6bc2ae3c8651c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a823e311a72d901e15e82d07cc54b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a80771f7aefd27ea325009e88de32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd073ac77d4eacaff8e9b097dd2062e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2246bc4d2b2d27367a4cb1dc45f5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e985f9e5364d8d2af7cec5a08f43d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc037c89b7b97de0d4be354b254e06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907ffb5f34fe3228f9df83c84d753e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6d608ab6ec9ccabc6cc0feb7ac55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca87c9088d6e19d9693a9996edb5c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005da334b3002b9025918ce166646d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788307b3c7a2c020b67bf5e3177b8b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb12b322b50a36a09c736bd80e1448276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4c7a197f7759a962b79be7bdec5b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb6fe1d1584821c4bfba3477281be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd87ec4940ab62f95b68141dadbc8fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7ad9d9ecf7002e3cd664d86e5f481280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adf7a8f038e5eb9df9be7aab5d4a80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546b998ff9ff1654b1ae5e8afa9500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ae672142f010cac74ac5495f53a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a33ab99c27c30762cede4bd7f3b07a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8a842c060cf4ed3c1312cb4380232285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45652e51ed24a88596242d51f1407f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af605916f56b085fe4d2657cd9ed852287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe73b2843e340d586ec770fbd6faedd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db37c8e7f494205f7299c1c7bf47ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad0751c400fe39fad14c844f51984290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c474be5b9320b4b16f0dd3a0a3f2e4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0373a261bf0fb0b2bbcf9d0de9d2672292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968094c23dbbedfb67ade1342e8f258293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea304983bb1446529d6e0f8f3d418294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170e02f73426201fb07d68ca90d89da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d88ffe404a1e3137957afb28d58835296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddbadeaaf6e1ee7a978c1bb8defe57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908813503431a475cbe163ecd8852a84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b4f938370b52b254557a39f46e0bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e87a56d4275172a255ce5aab3c30f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32bae51f652be6edbe83ea04b9053301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f842d057d9ab54864ab629805060302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57b4cbfdda666ff0d3346d4f98cde7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db249c0b7153402b2738e9a7745465304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561fc91a08c71f71b55a3464ccd9174305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752692578fce6035e67669a98ceb613c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637d54bc4b7a6a2c21acec011978f7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd110d6d591ce907675ab3101022bb03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21ca768ae31ea9328af478c150f7b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978296c39aafa22373618bb16baa4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176f16debe0d52ce6633bc2b84165c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac87d206457d57b8e56e305163e42ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e73220fa27f27005606e0c6cc9f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ccc840df1b43fbd7feac2117dc31c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c1aaf9ada3acf6be366cfd9774253315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f338d08f1e57b5c926412ba2d4984316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea027140c1de6bbfbcb270db2d3b31ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75351796eec8b62f8b6c41fa9c36b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77cf7400daa9f104f32b1b9a3f1399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fada1da5e584bf2d8d78cd0be61595320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683664ba03de1225f5d18155f802f47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2aaf45bd87d87503709ca375b30c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3eefdb92264f73b300e9741fe0e42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e984881a1b88dafdae888661b930de6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c04ce367b51da2a493a43dea302cdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddef0f945239749c7c131bf2fc1a5ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c8d293c29fd2dbbbfc3eeb0e5301b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cec08a558dcdbf6d7505dd5fe212c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de949f7da3e77b2ed1be5338787b840e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80e9b628c7f67f8d8789098e2325d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a676eab67ab604dcd68d0e7051ab6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d518f60888dcbb667e3d9f24ff70470332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c252267e9e4c7822a4f84b5b23171b9333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>