--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9881d607489274898f00bd987b27e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3dd6f47285b43ffbd94dea1f9f0ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e29397fbab354b4faeb6c250bc1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d064f7f94da20dea3f8dc8893205874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21006b289ccaa8bb163a06601800a1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021bbd52395b02865276d8f199b66106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152b4eaf9e3d8de78bc9c54cdaf8d307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d2245de695fa09afed50b7a9ebf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a84d9f6427d3c144921390e104ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06243fdb71dbe0961270f5d12165f7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70044ec1e029dad9d2808bdc40b715c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2716f924fff4e1c3501bf22cc87d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f7b200567f2f862c69b1b8a3dbe2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6255e680259eb7e240c02d821751f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a59955783c1ef5438627379e1dea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf7b1e7d420079f127a2772970d4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d28d69f5a0f9eee984957659852d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac75c022b598d36587ddfec1e70d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d876adca37217750bd2dc38ba8d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15b1ee2ff72ec4fe2ac913654152a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0c079ec8d16dec81568361fd258f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af31b88d173a3bdcf004ca65feee5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f193eb0cee5ac672ce6869f0262cc4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5bbe454b795293a54ec11f7e3ae7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e91c367bdc57843934c0e05bcafd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100329e8b44c33729be47bff1405cf2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74b64c04bceef3ff1056e08248b1cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade07904622d8d2fea6132f2bcf8b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf634c5c1412565c3deb5ea08235aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2e7bb0ea055c7c93c249e676322c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eada8f3fa14bd5643a5d1cfc414a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510f486d8bc6c3e02c93eba233ab2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e646de280e8903147342e1eee39e74533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a9eda1035e5259b03aa9c8367d8ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7aaa593ec57cdf61bc0115ff0c8f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef92929c827991cefe6d20a182b1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd891e256a7361af11e76b70d3e80637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878f75699cb133e7ab769fe7f592f6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401f5e84b376c824c6f37b2c4b678539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71dbd11c09b1a0251cdb9c5dd52c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f9b1101a0d8805c340dad55d710641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a8367a2cbe1ccb244a1cca3a33a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d8f185a61023d08277c9cb7e7cac643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654f03436ebd92d9140988366e918e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246b8ada803e14944b5a2e60721aea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362de613f2d97e2f2a775ab466661a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b9d993967c488e29f3e537a00cc4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025b4e63e93807eeb211179406fd3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943a438b922e2711b00e14cf804d1d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299d2df425887b5c11c04e8a5380ad950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fdd52f6d07a8bcc51abad02d55e8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6918b80c9d94f12c8d8d896a105652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad23492b8b52f53c7de593e32c34253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6cd19ef78b723b8e3deace1682cb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704a07c084201a86c9b0cd1758615d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e57e7cff6feb2ac4873acd5f8200b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f50c5c384b1ec8d6af743778002cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b73ff50c4665486dbc6b696609ce6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212e59af219fc448d5552d57165b4f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837d1bfb5b73713924e43141187ba1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b6007a421136109d166ef4e9f01f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1347a8f0fe5c2127e7406f44ab8d9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a227f8806b5b4b133ac35b1467e61a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b979ccdba7f9ee8fc904f75fb4f66864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df282cba77dbb1841513ad785ef80cd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cea51e5ce2979dc461d735baf092766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502491778795ddff1005ac24b4510af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6efe59d66e28aa1d4d77cce1280868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf5f153db76cf226cbbde992005b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f82ac514cd2089b71cc40a615e1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40da7564815579ca88c58a3943b7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f549aa60512c33f3684fb3d6218db9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861a8c7584d5f3d79a99c92fa61e4ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc6d7f72387abf62efba21111f71ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee79086058147d3abc87fe184346f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957adee0aefa0d50be0c571d282e91476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0da82769a8c9fa086e6dd4ec08c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068031f85f5a6ce22f7bc760db9357b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153b642433aecdd0f44bb96133e40a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f24a3001f4265bc93754e9bf1fb2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907cbb77f948d060f2fc3675c1c76581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bee73335ed0eb187d93adaef9ca5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b44a830e9798d68bce70c98b9742083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470430740e7dcc0b718b58d7c99afd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678d952843a642408cef56618c188485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e79d5144f177908d6cf1623450dec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659cb8ae03246cbc4aab29b2a65a7ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244318f3914855864f9f4b0ea21efd6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c96825e109d250500c47ae7e03ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a95ce2f5d5bb266e1d0a8e3d0c52390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb6673a052820eccbe7929b861de1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e778c0b6929317cdd4116ef8f5963592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad04ba5cb32e86b9c305728b793fbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71801b47b99078306aa4d32f6acfdae194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168766b0c6f00d462e6524b9f1b5e6fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f74b83513d52ea8731b9d0ba0b81a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5776fc2b6375a0446850b33a26c281497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2dcc89e3b7663c5c35f52123e3cf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec045d54a22b1f87fb3f584854a4b1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55a20d9b6d9c8ca41c1d5fdc679ad1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683eb6b381840c331b9d31f8d820b50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1bb0e0bf070157755a71a7c846e7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97dccf4e08b864bed5ecb06a6986c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609315bcf3cea7f0d47fc4373d41e13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c99edb18c994cafd12370af1f06eb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c9a1ebad9d5ac7bd65cba65442057106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e2b931955e3fda7a922430367047107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbb0fff4855d0d64ca68c97fe46904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844210883cb9a0650734010d01f321c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9326c4a9a5e06a671ef443ea12ed01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47de0fbfd04bf501601334ea32af3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf67a490db8e53d2b31ae5886026f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab80714ab7ca928473a8a1b70a7718113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1668aff3f3df8951dc651dd0947e5ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed6e680723573271fcea8806d9bd6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579427c41c023840fda9da70968738bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb5513c55cd27c7089f57b1159815117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec41e62ce39a0f4d7256cec8784c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793786270319f0dacde87d4318243d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff98c90ec2097f47d0efa4f700480120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f336d3b0f91e8748b2997b9c390e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998e0ed7878cdf73d5beec94dac206f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6d2e5e58575dc7bfcb5c0d6ef34b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce253d715ff5a54c9c2c8ce14ffe56a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab08c0395adeba64dc239d6da87fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c814e50550720613efc63f2ef29faf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f8f91e0405d16bea7196014df7224127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65693b40fe529293833ae8361da00a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561d78ca2f3dd04f252560362263b38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153c9a5e5af339d00e7c6eb6087f895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9f7137f93a698e7d15b5c0790e3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd185d02d8096b2a17ca6fcdfc94bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5e4b1b790b089da854ebd056827b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55889f3cd22db21d4f11686d2894d5d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1663b63dbcfcdb305439ebc0fd290135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b09b6f207c4138d91c9f9df0b2586136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a6080f79ea634fd8fa3afd0959b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a372d1c51a582f1fe56c2bba0cf43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f859711144eb77c203b55696b891139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f4e6a900ebe6c9f7cec6dfb66198c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c780d8898a2ae8f0d8cea08bb49f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e2faa2d722c0fd4889b9f8fe322e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a9cc77241c3c385d6f6fb51f07f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e7d5b90b0c2ed503445304c12c51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f4d0a0ff024c7db13b192ed26049a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaeabba67633b8ee38d64274bf60bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4c8c8c1bb2e6437c2bdb93c439e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaca8d603912ae8b88942af7f5f970148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb4e7c79db2b91031419fc52f322f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff5bc198d22d9547f8bdfc3f2b038e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795adda821f994baa0971f22b2118d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d5d5b249bea84e3b37b4e84eda3d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c90d5091bb2be094a8bbbab557c1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ffcec5a5e14613e6a57adc09fad8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c9b2c2f6686a633df440ed8379610155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf4ac6532b67f5a51f546706352b71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c96e8dd1cda513a4281ca16702bb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35162b57b606ac6ce49c4518f7f1fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea88ee055da1f235316baa3cac2cab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047df897cc7e58e2d344da19475d4303160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a9d06c938a7aa1fd3414a9b374ea5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765560aed6cdb433293b968ce70957c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62f0c2ca5d673d12b1a4bff4bd583a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1aeaa7f8e8a641651320f28d594a59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33122b57766b04f4ab20c86587d903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d17a4b185a18f24b5fb921b3325f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a64f5e7e26f879dad41d92725dff6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57fc935b2e4565a907b7a6e592363e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c32dfd23b781e11741e979f0f68b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ee05b1f2e2d7a7b2a03e04454fdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a3e2fcb38daf3b64d4df8aab784dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f506b0616f76de10910ac99dfced172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f48a24ed2b5302ce88f7a3edad5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2eab5d7aac71b2e71d419cb8bcc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3fffb56615ec6545c50ea04a9ee7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9886c89904d5938e8d500b4aad000176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf0f2f44db6ec9203fe8b2c9fea0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f15aee3be69a53b608103f8e44e4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd04e898b7b26875bc60525e0fbbba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555aa297a9620ccd8f72b36b59ed477180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a2a6bd90541e31a9a8a382d32d90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e8707221ca12dda623863d47fbf41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860e87553671ab2eb48920575e76c4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec34c4b4066ae050af301ac5515b5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17f1b8463ed40a2f9c99b8a4bc7b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc403bca3c7246d9bc2d2367f85504186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c10713b6897c1b03ceecf8f3ef082187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59258ffb756d81fa715cb8a381ece188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b097c7d775c67834b15f6b38b8fc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90457df4b6fc77582877d9143755c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8d13591036f5b0bd8e806b9a7e2e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0572bb69acae5eead0ac60e9ed0128192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe4a486a568024ef57cf7263c0e27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4d885a7ad60eacc4b029e59d88aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704e19f73e8ad95682d345db82195e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9de226d2156bd2d91b17b3c040bc36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad68e017459164f73bbb6042f7f18e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be555eb4f86fa19d2e2e8f59d15e61d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c92b7e0a0d90cdadd16d6615d62d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b077c6caa385ce30815c613ce4c78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a9854fbb1655d0b7e2d814796421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9bec168a366fe8f1abe66c455577a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd2d3ae5fc47dcc794ce7a380820ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854adb106f05cd757bafe9ac0c96182204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb95afd66cca98ee6ed07c1f0def29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16691f4a11aa56d2babd23c38d4f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85c602859a85b6f0a01ea5b5da35f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb5b9dae6e8713cc1a4463383c372208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775626aa286e9cdcbdcd033696abf63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12812fe9e5378c9269c2ff87a5dd5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d09b63db636970541362514625f040211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb29018dbc52bc93ddc9ba641abf28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ff0f525d4c90dfba9814c26eb22b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecab91d655495e138f6566d06568760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b46c4d39c3d2fa9381f624ff72ee5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96be8e43373778aec47fed45c9cf35216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de06d3282378a2d070fb01de94c05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973d6bd1ee741448872e39a003b902218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28e347a1a7ab5ea33c8535b29a5023219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e06ecbe647327ddac34982c6d292e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c8924bc1345d451ee9b84ba1d4a76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3635f0021adcb630f983caaee30caab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de16ecfa6308536545a6abf051cadf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea8e0cb0395f466a4b301401593f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45091b64f88e9b69b732134caf7b3c10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06909179cb454aa78bcb4ef3ca88e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac01d59f174f402d8eb5321755bdb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9bb2868efad469dc17f89d89f6456228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af44f32d37848cab673bce7b338aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478d75367f30fe43000f0d6ba660b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba157c20bba1163a5af27fbc69115231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f769f1d7d1d708e725f18d4950c00f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985920c075b323be299603118981e5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30f797bf8e8973a2bc308f20e5be5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0c2f2db40fb944894a47534b285a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb3a786df408fd84c00efe86c5a1e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e34e838b5b2a1a52dafbbfbb78e3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b50eb4859358cd1458ba67276e7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4137db3ad28cd5a4090f7d779d6e04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ee248fe5f7a864cd925de95ac0fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e4630df2864d301133f832d277d98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d9efb984b7f80d287d61ddac97db0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da134dc43fb7c6c12902c1ba96f91af6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01e024226ae7e148a6a58bbbb6392d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aff0b073f290bb1973ef6cac5761a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de96d7589ab81e6310794eeec0acc72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e97f40cdc814e92fe588e72b713ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d90e442458093fc8d18db8a0f016c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f413587fe10bb8c5d4a55de20b625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c67df0def709108bda9119e5d3f53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05aeb96dd2a7bea476f7b0ac2d4adf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6627d59f30a009ddb80af1d8385a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c618732752b5321e64a796a0d24f15a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1cfa8f917305e885f1c05c148a997254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b18687e91576c23f71e9ec0153ea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f965e5da96b59cd3973a553758edb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82b76e7affaf12c49a013e6c7cd90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331cb981e98cd81d2f8c7a1d76029b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05c58181e33e7031636cc9887e3d2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380d53487205dd8692974d7758f4748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e8a0fd8abba5a5934848d580b3c81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aca9718173e432e1e14e9fb37611f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc1f7438d3ab4ebd1eda8ccfae6f76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33c48cd1190fb1ff449909e72f09f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc8d9a30a02dfcb3a4ff42e8f34810265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81ec92560c9de1a8eaba154618ded7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1279fc845ff310b8e5b4503b37eb094267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbf42b119307d8ad678daa870a04ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dacde6d1759057d52254203532cb0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252039fbaa44ee313e3247f44d0e65d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd563276e8993127b27a7fa3a3141f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f1da77d14a8c11e8e386290fd8364272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14536384da111aada342b8c71f6714b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80a70230f5a2b7e113a8836c68f40f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c174d82db8a63cf130ae19fc357ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42497a7014f47e2ed91594c0498823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbed922992c4bb091af6961422d1e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc704d9482f3fc71231749e0dcb483278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1935b01f396607fd79ebd0caa03493e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb4b7b23b9ea2bb479db9a826e2c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce935532fcbb58a32401df0c745009ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423a7844aa019215f3907917515f1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e650a60a058a120bbb95ca1deedbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c66359024ee8c73d6f239e12b8f0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67d0d1009cd6539458476309c69980285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe4082f516d8e4492dacfb148882a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404dcde6aebc85815520d1f026e5c49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24160a7174eabf63e40635c9f85cf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85c49dae7fbd2603e62f91b1eb49e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdcd7ca8f4694e7f664a0624ab76b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d94a72ec97c3a3223209f4a1e6257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4397e832a73c903484b6068349605b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1800ef5eec86579be1cde1c36de8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95965e242a9639d3937061e04379421294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8023859af8991fba1a4353143911a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d352826e0fb89c281fd6e5dcb802d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272dd45405b014dc94d74d17177672f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350369ac6c9a8a7ecf20944d70c11a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa52682ff13cd127c65715bb35b088299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e2470f71dd15ff3e17dcea4ac7e6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e45c185f41cf2e05032f4673b9f35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380a0ce4f7cd5d850592c33891257b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894f4a2e01e86e40c93bed9b9509a77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9678b788cd06fe71cf6c0041a973304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418e3f596221ec947ad3c683623260305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7a298efd1442339e5ff0c14c8eb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63d4d92719c45c7cb47603a27223fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1fd2220ac85b9d84310bfcaf99e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8061d499420b7e2411e1e80bb3f2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3296c1b3ac8b0a871b6e69726f771310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581486ead0e12fda33993a1de7fcbd7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207944da6f9db6e1c403b5b1dc5b58b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f514bc08119d9457418861f37f269f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc499544923c059e11eee1b7e459ac49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f92482bf5e9a1ff1b5d77c4e670f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8c052ed1b90f89055d59c2df34bdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16c582d5228eef2c136caafb6a271317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d129b6cd3a1a5963d71a2a1f2d942e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b958ada60a084d1bc26b85310ccd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9128f9e5352f7e7c48d1f57cd7c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483002d5f57ac45eac9021207859636f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a916a7bc09bd2d8bfb6c8722231e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b98361bcbcc396f1a16fc4d2171fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949b4f83e571d57813807dc2aab453324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecb5595b78d60d1e51c4efc31780f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1f16b869d1673ec67f4ca227042f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c8f154458d157d82d6fb272c38fb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fdf0af7a774ebef8b71cf1fe35b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09ff537752be339acb2eb3a95f96e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ea8e5cd853acebc0bd643e720eadd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9cdc93e1e52fdf9729eb965ec857331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4ffc495cbabf3700a1c04191cb1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902a4abbd6ff96171cc5f86e5c3205333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5ce7882dddec954fd9627d33b5491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10cc1493810acdbae75b2fd411df52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21365a44a008f0d9c78e2e0b7ddd603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed46c4823cbb0c31b830430f4fa6e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251acb80fb9aae95fb020e08ca67b01a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc5877cc9f3977039aa88c587314936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217b0a618a4799cf667d23fb4399507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342886e08890a894dc295a21e18a7118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac9648d02f12ef368a0e2ab2222ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4dd3d5367838131e7e4fe7bd5d4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634305b178e3cb59c63844c8ecdf0add11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b2949a854cba2ca9643c0f0a256412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d43614acbeaf63d1e30498b6d27013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee1bd961109858e7590bde44751eef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13543967f5117b05c92c5b3b3fc42f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34ecc8ee4ca51345fe422d276f166f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb068a05ae225a66270a2e840ab5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39819c25bba4a080cfbe9f1602080c7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4ba845a203b24056353b762fce2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c3838f5bf3bc2990aa4a9367373b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbe669f5d9d4600a345f646fd4aaf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34ffd354cd0719bf01424b0f9c8b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba940915ac49e00debb287d6d4f895f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653856a00e28198ec80bd1b40ec466f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac03bdb9981a9ba8bacedaf7a4cbc3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0118aaa0c4604143dfbcee3bd92c5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c610167b40993d7313d610096d124627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7552da7627d7c8fe931e824199aca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07341aaa5200b0ea2ed90152e8c2bfd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5263b735cb6acece35f358043448ce430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29bda8b6cef44a5fd0cf4ce59043931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a41e66f01f4d5b1c05a6ded4d863bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb993bfae5d244634efb167224df14033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08da35a94a6ceabc1840b707c1451634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eedad244d7cc62b6a6229de53ddcde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0ff900e3046ff8283c256a094d16236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894baf998edb97c2a55ecdabe93eebb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a7b270fef0ff242783874d4d21cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1408e32f473a88784b288c293d75f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d96e4022ea753219d12a3b215e68940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3bc256ad5b7847b344bb3ef95646a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e8bb5facb3e1f3555d1f081d1f5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9d64c6f7fb7e469b7e1329e7f41d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1abf6c60ec8ec165b663df2b937b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26981c9850534c893ac4a59fdb545b7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71391360beac949aed1c24f20ec3862546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb85e84025f9900bd71d372a1e09447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f34368d52266e5aa2a3e1fb7142b0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8ae9ee65a84137557a3b141f069f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c48b60000fe1e0ad7d3f5e678129a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022047b720750131dde5eef2176c6a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5744a655d9105a223112636b0f3a2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a66bd5fc5a2ccfa535ca0e30cb26a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4302511bc8509ac4a5c1914be00f93b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd25df25698c21f0055fab4aa8fcc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5863783c6dc8b7bb4f1eade2fe7b98556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4c7982d67e47785658293ceed37f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509f0bad1eea754b117b34f7220a3ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4764d0121c01053cd8bf45e2d47598659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5884ff95060eede9163a3a42367960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e506ac24b750c4d479acb3b07876e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107121210911914ce7ba299220025a6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc29fb7094aa0a59f806b24913ff56363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae8a7bfc728299ec5a01e081570b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206fc0c1e354fe46f55ec71274d3d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275debcc1b835187a8b720c06959cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c299ae0b75930f9625026e5a280e69867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72df907c3141a61b4476ba55c9287468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0830c82a0ac953edb78969e3adcd8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d26045f6f0b1fcb105b559de0e245f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028047e77ea3de923c0e8fe19f2a09a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0bfa797d08d58122b149ce4d3358a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d21de238ee579b53c14b36de45097e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a38041b6dbef2a34347bb090d83274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd67277837373df4f684fcd4e4ed12275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887837fa35a7e7b8234eabe792801c9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ff011adc8326a0f32f70ee766734777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987159bc2c74d0a37b2c6c7c5662d21a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6a22c4618e5ced6824446e5f5130b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bfb10e068562216b34021c66d920e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6d91e98a9f6635d4c19060ed8c0fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77609bf58e1880b8648b272dcbca7d9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ab9cb8465a7fa1aaa3bbb21209afc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f43248afd5eaf3414af4f2f904c8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79526951a12d8bb72b768d66868acd8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a67abc1374991e9a5c47f614fa0c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37470eec94d05f0c8783acff1649e8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c583b29d847c00f9c0a0bf7276a8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02845ac32e00546aad9e9b87e60449ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4743dde2d5bad809b1a1d7dac935590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd0dee15415b4c64a25e9b9cb380891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c55cb9fb0f574efd548e6ed726aba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f552c7c99b3f67a1fa05c3185b67e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215d46cdf772514e4d872556309b14094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6bb3396519ced0a5d521f659b940395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2119e24aba3d2705235389b19dde9f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418df0a0071edb50def47f7ee57ddbaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8aed5126f704e40667945a79ef73e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b1bee781980eec72f7813ced9dd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd3ff905d2fa43d01ce395a7660b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fef626ff0b643f3bd9280ba8cfc24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232303e40502d74b624b5b4dc1d0bcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1cdd4d55b99354d9ae832b09d3332103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374f6a9474a79f011c4afb689c17c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922e3f1967d0456bf0186760977e3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60aabcee702152819f1e6bd30c93f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5a41f6918f4f8e1cacfb2be1036d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2862f25f4a2461929609fa114c3242a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea6dda2fdd1fb0d028c389d36a45b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1c920d1b110d0329e4d0022a9d4b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b60d07ec7635e17e99f9e49be138c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c33b54d9707726bb759a81beffeb54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923fe433eceb12c95a49ff7ed46b94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455428532a0048c81a7ffe7b09321046114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d0675db1d6748021ecd3650f5a664115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b966bd6d07ce66d329a2105dac96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc917689b4b4bb56569f66976b1784117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f331cd7dfdc7a919b0a2ef1776c880118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a31d0806d13222148d01371d04ad20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898739d5846487b14cc0d6a199d8084b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6fc41d4723a7943a2c2068c7f6cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa42be3e1b7adeba9d82d9fbd1333122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e665c9c09f8ac4822e18ba6e36bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872eedc3cf1bfac58ab3e9b736b03e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c173c1e4baea33402437074fec46d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a78246dcb7021ab3896a5828d21841126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803f75cf43892558e667d94047bb395127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd70efa0d5ac91b96b632feca4dfde0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2334d8a41dace7edf1d6606c7e63694129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e572719a8a44cf254ac851715e37f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f20683fee23252184bd159f88f5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fbdc698a7f10f072bab95d8a3dc0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517a54efe3cee8015c07adc67f71541133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac35ddd967d47866bd03e6792207b4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9f4e6c7b45ea63f2657c5fef06f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b49ac02afd7b1c71bdd5d07d4b3fc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee2f622bebbe4bb215df8e31b680e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516056b5e317fd4f7636008dc82e5d6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063f92f7a0e49f69e001b02b9659dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9bf1eafea9301765bd0031be30b1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae85cde51de9d643a10b8826425cbdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1418ff7cadf1eb0d6a0fc4ad5711c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cddb870e9e1f5abfadb939ab08d1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e924446df78cb38a00cee2d67db6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2ed8245d216117d31e162a1379a88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad510bd6208d34873945c36fe703671146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3bd66388f8d2d1a94292a3451a80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0701b63e9b091316fbe88190dc99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac13942c9ef11f0cee9c40a6b8b1801149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384ff67718558a524e1cb8cf154f43f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459212ba7297753815a46c33b6e5086151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ab1dc8f948bc15a75399c90434c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110b19c13242f1dae63b363b86e2c58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155fd3d062829aa414d64c50bfe548154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368b6bbbbc6921135a6830aecd39ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93df05f11290921ce3c88a9c223e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a93587e62d013661336525bd6481d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9b278f06dbb000bce00716740dae8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b6f5681ca19c4ca0c9da836c9d4b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ccbc25868902c287614ace7c46c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467723c2ab67856a9616b7c8464476161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc44ea28c73ea74f266c3d115069d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5084278cfd25ab4dbf6500a28914f10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae69d1abce5d90bcc1604d46a323281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c7e87b8de888682a4875a6fc2c358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974ff949f928b007cc234defc608ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659d25330ddc5bcc46a8dbebdd7d763167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9730827185151b65760219787f01cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96616bbf9d337d05a3c35e5b1de5bc7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4019ce23f03f82486248b14ea5e00c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc4a38de8990d46f44c56a493482c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd087f53b984617da510e5997eb7215e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bfdd56562041e7cd23ba818b8d789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e9e243645e554935b580a45fc12e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d18c8d825f6a3def7c47e2be153501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfce53184c8aaaedf1068fd0b4f927176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d4ae9a345b0bd1b2da80f4f0d23b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a943ab1069e160684243091803c39a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf4690e81dcc1985cb3204456fae6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370875a8a6c0ebda6e21c07a62058350180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797e46dcdf639f07f58273b0c9424c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45872a58ae39a53d90c8edc7429ce8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a9bf5f8f57f1ea326634be1bd9dd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44365b82f33cc83b372e32d6402860184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21405e443ba33c089de269c9ee6381185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a22ef3b2a2362f8ca0ccb3a64b8fd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a56b57aa75c00d664c6ed5e79f11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf74f5293de6942060ea18794bd154188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ee7632c67bb7138676c112ccad7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a10ebc60badf1d895980f208bcc3d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef45c83f1c49793d45544a3ca86df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39961072dc24b44acffed8e39abb54f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f826de7070c70022673810b1101c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b8989e30a74a288739aec1b65d137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b3083de1247984d9f8df5a7db0a1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115af512935b93adbd5d715e261972d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a08fc2a4a0cd45efd164226f4c585197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533de84dd019962e6eef91624c395cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d39839dbca292aad3b8311a87057f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb2d0ca170ae440dc4649291f0cd5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147fe07c30b7f8e8efe5e0e998fd7a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35711fefa29c7ed73ff5ff74096b94f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdc9f89ebfed90b69013b3647f61d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4aa7501e9e8d73bdac6be75c4cfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016970f4d3cdc10afaf00c871fecba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfb41ea06b6c45d4cc8f05218eb699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4b4d1a815b1d34aa9b453c902cab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881e407c8a2a52b4889f4b992bca709208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2f3ef398567220110e9741827c6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ead37716b660b81926d0ff01bf8cef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7599f02e48b8de4c9c9bcf21e8c757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78cd0bdc4c225edf44dff4ae850d26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290f4f73d2782e06d7183477b9d0986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b49914d7094d6e7778a1e9a4ae0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca742b82b135f79099180d97dca856215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70584313f8eb4b70bb671b3009a28970216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052bd4286982840d5666db02c78529217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4270ced86b9d945dff1a1e236886fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99461a4191807d33d1cfc7fd3aa85b57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200230e77f74d62c4824f8679cc571220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d09f58e29341077404334c43717d70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd840639b9e6bc1eea88be5739f40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25979103d70bcc2de065986f1e9845f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b41b849389f73900ab682ac59b863224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcede6da1285a5a5700b6c8be34c469d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac780d1e57a70983e56c4dab35205314226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652196d0d5ece05ffd7fe9cc823132e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a131bf0c6b3370aa5225f2821286e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3986cd2ee7d28c1b98360f393c5a194229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28746f24c98c1b98445e96dd3efa9df0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea3c6f812d613b5f9cdc05192c5b08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e122b0231e6d99ed1fa269e1a5baf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc678e92894ddb1681f339a53c3da4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b66a56a5f63bfab8767a1f3c99810234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dc134f59d40bb07941383b93575d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666c3acece4f34c6a66e381d6bb337236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c8b4594537b229370bbb8ef276ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce8610f0a1ef75ce0b73d0c167ddf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604e9630ad6951cb369bccddafea66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd293d896d36810eaa35d49f8f3cad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78f40be1ff3c5e64a1cc7c6436890241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b58ff778679c117ec196c0553c0428242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8e931fa94b07591c2a2f1220c56b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5d330560d233312e224f1ed9a2a67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20141aaa5601b01e0a75b6b4349811e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3639d24ceede340202ea51b35d4d53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8697f3bfd43c4a270b0eab9bb793a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104bc15f464bd591719158ffd9dade8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0217ae0c5a7157675d30a7220e0b0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85fa063dce19e45b28faa133d51f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c18793ed4c3124f4b4a65852287b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40168ab920e0f4b188fb02d3da6c7b48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ee350d4d452b36d9b42b1d239fec5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9a00b2bc8e7df0eb5f9d0d74b9be9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5c2ca602cc6e55cc65e7b5f3f6a1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f15e24c79e52469462b8f2e86dafe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ede641f896459487b4f6b52bf09d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4cee25f837008be1993da38fa80f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf7d19fb87263bb8297592f6362356259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f00393bc7db04a7c4f474e0730d75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848258a0010fc97b1a7ddc4fcf6c8b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951c361f3c68faf5a03dcbabd5ef4c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9080252af97fcbfe3e73489a30d57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ca76d6fcce2d4552a913d9252088d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7a9aed0d601a2757a7dc421b46da2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a839b47c9e89d979497bfc4809d35a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8243aa424e1f0804d26cd9017f35f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8207435321836e18d5e4c231160f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab943a92b5b80ba06083f157ee5691e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd67e8b7071135a54d4321a13cdf47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1899cd76b3e0d210b6f3f00d53b0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6f0fc3e1a9cb58a2ead01ef9ed14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db079d54403e9aa10467fb95f8b42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3fe0ead654c36fc8bfdf62e30a362274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb244737341d938f7626ba5af4e7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac104756aba9ed052c0a6c0fc0c828276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f5ed1875c7983431395c8a642d12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfa0460a20c2f62e646b46ce0bb58b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06490fc71a1745cbd878f5128c43c545279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b2c4f8166e23801ff5298acc16ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9977409fc66f3e3206ede319fc1a2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be048cbae82c6e33d719612a5f572282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24965d638798d8d41c8ef136f1f068de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40854b6548b98c5756df13ba7351fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935430ff714d1f0e070cab00ca38897285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b1ffd2d31a90f6c1a0dce3bed4933286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0fdaa078d271181a711776eb17982287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a9ed9c226cfc673638eae53a3ee57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b60f08bd97e3d13f3aa5af01c310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788254a5ca8873fdb83acab7ccf4a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c278aa61f84ab898dc2590065860291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e086710c5edee4d41ee5a9118fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374e8fe7f252c9f418ac00c25722b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120c1e2bedd2fe8e152135713ae48dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3af22d9d6fe4c6b87979a9b1e68ba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d9437af8bf62c9ae86eb9ec99d3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807454195cb03777727404172ed515d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ea70c418fa29df3b2c2bc4afb6f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a476cfd31570e275ed9f3135ef0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ac8258f4f95689daee76ebc3667e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb670313349d277bdc3051a42675a499301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b807e5f63b31abf426ea5f4798a3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73594c84c8dbf2101f30c62de0b1eaf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d78cb63cba8eda28609ae19bf8ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5179be37b399b612d6e2865e943448c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2d0de798cf0da436aa59d8f328a03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeb4f1dd402f27205089850a8e0c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0716bf4c29f2f1cada9179d91f4a538308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effe3dbf58070f30d5723ca1579bbe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840f8d46ac16226cb6129be785de834310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9ecb7ae620508deffe7b7012662b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3390a80c76d11770c0a14f4513e29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe37d7bc791b8c7a37ec6bbe87e0cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a3b669d31cfc09c48d41648d3f4e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f753e3ca3f5e6229b922112db2f423e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265aa21aa725e69a405bfa066df5c7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703715a479836c02ed175d93e6ecef47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b4d5c2f0292bd53fd339202c4408318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb30063956479422dec29f24fab74f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefaa4ec1d1fed173fb24360b3dd426320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a39b62f24d07125c504c5714aca25c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731eaa4bcdf9278eabbf1e764122a30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79674464d89855d1e2cfd74c0a3211323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437049660b946617d2b012d26bdd410324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e11ab0b0d95ecb0838d651bffbab07325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>