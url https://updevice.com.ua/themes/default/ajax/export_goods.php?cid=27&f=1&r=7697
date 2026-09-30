--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1435,51 +1435,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d8989706b5395b6897ee45d3727db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8b7573e271e09b066ff0b2a5bc9092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de164ac4542100b52dda61784e8fc2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417cea9ef911c0cf2ab0370050226704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cc99b3b39be3405d15a9c62d8708c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d236d2ad1bb6f30347d6dc4e46a2ec96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8462ad590a09a0c45f533dd9ad585b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04e08104d9f744f5175f574742e268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599927ea013a2295c38cf8e30a76b389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d8aa65b2984ce3e0712c88fa41f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518073392ec9eae141517252a769213011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bccd7fd1c41e45d8cb99407a525e1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09377079a66c47c9670576aa4be7b25313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c48956f762a7e0cd858413c99e1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0331ede8cfdecb48f014bf8bcf5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0968f624b3a36ec62d124d212719f0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91347934721ca52f1ce5081f88995b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af06c2f6ae9d78e90a1fe5b81046bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ca95654bacaf097f9b80fae1a22519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086e444d59d760c7417f8138d86bea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca4f4808c6df5bdfd9cb09333ccfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbaaef6f726aec553061fb827bb91b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f92c30d52ea1db3b4a4f258d57450223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e957bb39fea8cc4418e9cf95ea4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e65bd8d8d0258c248d1c2e790482125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978159ac2f74d2a15c9e7c8dae84f82b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ee11fa98fec2cd74a8ae03ca8bf5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c4fec32279696c7677337ebbf894228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ceb5eb661e1cd778c55cb6a1f27eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644bf59eb4dfb12dc711945f743efd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bbd145917bb4367a577e4378579ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23130ff574d8515aefc8d2d842b0002a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d83f334ce8977d17499de003d70733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054f1b0303abf970d676c01b5144a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66a6a910bfbc2e108c63947d5b5bd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c76b81c6076df9f34d359773c9a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7b239ca724ff259e2ee78bb7764d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5d3cc864fef24c2af580c43065bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653f762bbfc11fa312507e44c1e51fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c38c4de273ebddca541c3ac195d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c8477c41785a29a763c2b6ea1f4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55e48bd5699c834abbfbea12dda1d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097ed547f887bf158fc34f8bbe574143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102cb9b61f84f7ee230b3d3c867770344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12772b3b2e43f3dee4660f87a6df09945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464426e51e64588dbe3736a6b2e354146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a044ff0ee5b67f22a0b9843d7370e5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a315d11733f61bb3f4a505a35bf208f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c8e1d4e154bf04fd6e49bcbc98b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db219376db64f17eb2bc6d6f9a72d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b5953f22d26d98b8990ef02f611851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759443e79e130a47c5387d28a5b72cbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff86e7e8062f045ba4c713dc3061553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d2fda288389dd54e129daafebd3a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d00890200d3e5ecfb5cf4e044bbc8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77714069aeeac596a8aed6e75e7c374b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b4927ff0bad550a95613c82197a4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84884a73fcafd58f101de32ca18ec9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08402a345a2a52c0fba0ef6ff3befbb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961c095aca9d9c35558035f450d49560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b98f1316956aa8de91bf294e95373161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdb496f75fd457bfb2fadcb96b05fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770807b884e50d1c8dcba058acb83bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32ccc2b97af43ff11e46bcc0d950db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae82c7a70fa2a8f37a0e62b0469e3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484986fa984be88c80dd90f11b577a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9b8b8c2fe494657a8ceb0a8da2a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b640ba26e907768b3acd478906ab468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d370ec3426ad963584a79ff828282369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5671fb0fb954ac0686ae8ede217e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fddedefcc8fe182bd0aba93294a7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377f42c97eb72092ce589818c7f90672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0ffb569ff9f9cf9544437f8899f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85edb2e97e8db6ff0243402079838974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c5b9f4b2d721b95e3ef3be84bf84275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12edd3c1fc0b72402de909f0c2529f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a794f41a8c7c43bc3891d716bed79e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686d0e884f7f982d63482b899025c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca95824e921ca5ea8e437b539567279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220901e48c20fd3355c03a1e8670fb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99a4b18f306acb1c258dc0a7087ea981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e9e4beddc23e71e08de6b372cc85e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c7a7470ee22be06b665aefcc3c29083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946a73ec8d3a5fce6d7799f3846b8f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d77d4a596058a03c1e02e3bf12bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a2b439098677c4c1dcfb8fefe09b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee0d3370563f0f80adbf6996c2e7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae226de3cc255ddc5cfecf1e906020788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd59f471026d061cb967340ee006389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92fb46dc16a47e1ca4cc2dab2181fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a0faf93dfe4c17ae96e3e9bd75b5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04b0646f9c455d9e94216b9fcfd1cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb53518a7fbcb61c498b092109fc70793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb19a9672c3859abaacbac3b200bcdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2713379e540f1c905650e7ad0c2ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d05b5c7b5a102631fb3a87ddd62396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f973f2da05f2e04ebb73968184ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fca324ca02ba45e19dbc6ae26fc71798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8911f75e24ea4a43b5447a4651d84499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf92ba6589fccab7cf95ef880ac6f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd4b42ad5f21e38b6429a43a7eaef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086588d6de78391c5cb929d79e1a9b6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7789c8bc91e6361f8f4deb1f56a8abc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8325120628383392a767d5abb7cec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac087146b02f5891c51444b3fbfa4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b0823f550803d106c5929eb9a5444106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f32d8378ec1533d353664aa8f6e6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eaa304a830eed75f8e6351e63d72a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6533850d291d305816ab99b536ca1b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907913769d4232a812ad228cdb3f6b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc697952b7714316295df310562d43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdc15124f53daab77ee4a084b3fad6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed112db9a0a8ad404bb00f52ff6cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7701ed97184123b8097c943c8af1f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cfe0044050bfe69a62c5859848a66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260f5922fb1c1b09f77cfb1c326d296116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad199bd09ae6b3bd5281b30fbb02f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bef649233d86d2f7a3510348ff438118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2652ba357d8edf3491b3158cac830119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc49fbfd04f885a91c3430ab84ac8a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690833290d4d495379ed142e39ab4b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490860aa668d8a4b999f7c56c567be47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d9fb195806d95501b25638605e37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148206ec739566dda0a82f967cf202b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149464cd6515488182c608df1b94b3ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68fcb899042e2b64b4eff2a639e34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b99f52a1af880d45e21e946f4b6da9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e558b7b791bd69a2d667f6121335d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c88b62e9ed2745fb2c9a74a54ab7ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66f3e3f2edf631bef9e34a966d82a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e567aec1b77969f19edb57c8ff04a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf78c670ac964292d0131ac8d8d0852132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebb1a1d318586acfa8a339f232a183133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191fd234203765b7b743e9e6257e57b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000e17c0fe051dc95378533fda7f95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d5ee5d60ae5c9a170265b60ce9cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba190d6d9beec4f94efd22251ab9fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913273d870cd08651c1225c69e7ff16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578de7789ff701544bdc0421df5de86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d0827f4e13b11f494cb7398cb6405140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c890af833af38339e9c63cb4410351c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a295cddd31a973562d8cb839b2656142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213b79e62b62ad4dcefa144f73007b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354fbaf147df32126bdb84508f579d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c44bbaaf396bb5c3866670e8b331145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16b64c4e0e9a6cb9e72bb181be563a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63ee50e7e11cc59fcc871f8ef82b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb572a2d09679665dd0fbedb505c8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba927a29d1bcc0cbd9f37beae2d43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd3e0c6078a27a84cd1b55f58b2252150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdd90a8c87cf692e48551d05434e93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a58776a4b7b09b5a3b5643dcd59bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2bd6f70ec381ba6376641a3a57222153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28769b7cb804097e5a0ccb2ebb74f113154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6c3f009bfc06b13ef1b2b180e7f87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606109ca6143780c0cc6d4f91897b64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e5381265c563b27f270bb45445ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f84f2ff26e87525a574e0382114361158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d83721638a89462d9031b3d5c552159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f38ff476b2be57e44d94828db6693c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d31efcee824fcfdde4a756362b25c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f3ee631b65eea593306a356eda41f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d175a53c6d31d95255756fff0b743163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffbc31b33edac99102fcbb15db4209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af0a3853b8b012ff9b5db368068a62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62688209daaaa249451ffd545180a2f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba173c7baf0ff7de5953429fa5e92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abddf5545cbd2d312e19beaca3d8c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22556aa9123bdbbfc36a5a364a39a38d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dec1c3f02c02032d639d235bfb5814170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072438fae552109d2c9e781fafea541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a104252de4a01396d11df532034d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadba5cc857eebfbdb5508c79a8e1ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549b2d12e5786e751856cc083da7fca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d33eb1a23e25cdef841c8b566cef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8ddcc2bb92a272422606856847bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac1f2625611ebdd02b50423ee3fa74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5839f89d5dd4a06d555b8265eb935178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92476eb0513d43e5530d42770e2ed1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bb3e600a8647f5de925464c3a9be1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b7ac77466228c1853051bea9ccd44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf99ee5b49baf970c50a2142e8f22e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd5bccb3109f2b1490059c0af38cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a04b310c824285c813dded6edd78f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef9616de997f7d588ecb9a86b513e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e1a2d85f538adae739b5004a42ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231549a4d0f5103fc87211f5b87553187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47964dc74d0a3be41669274397a2461b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e632e50f02c002032f2688d483c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d11a9d1bce91ba297d1e0c7ef9cfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694bf915699ba2ff7661dc565bbf9ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bd61d5f8a055781c20ae10eb3298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42558c12feac421cdee3fc018f97ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbbd2293c907a59f49f9120285c538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d29d7515686fdb7d184b2e3862bf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2aaaeccf57b4fad3e759b24894443196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea306f0346c97750054d6a5e2eefddb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23434760c43e42e81c6903b9b20125a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac6613c545125312becc801fe430d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3b329df3748bfab0ce0b951701048200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b986e5d98b00137c34fd50e397b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc253723b50ecadd8c63612075c72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44179050399bf4c8047cec83b44aef5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa9371a268a96234a0d5a60fa7997204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175c3a6742ccf2d8731c738e158a65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e783461a75f9de93e8779891595d4e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec76252b8e6eea05d86ec49e50272a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac39eb0b8289de082f8263a654dfd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217a03800940e7f5c751d783df68139209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeecf019ed5435858556a652d3abf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d107cb60bc6b5933dae13b846c8f91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813822318dadb33a6441a5c42dea415212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ece3460885d1f4e722761f6241b30f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319039c5aec8ab0b98c7d79b32455fac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c894eee6e51ab4a80278a88374d4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115ba7b5447e14a8dfad05586b3d754216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72462182837dbba6f88c2bf1c7e147d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175fc7d7039d597393cacdec1a1760218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c2601e103457c4f0184576ebee25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ed5bc624633f5a33c8998575f0f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b3958763df99f398fb82e221f462c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e7ec9cfebe0d316492972aa87ab4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57f1b36150175e39cfe8d10b2cb6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419501e52beca153cde47a0c60a39cd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bca897227af7c673d406fd63208ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca73327da18221e302d18a54081c9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145393697735d98d9d076a8543bfe4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e69c4839834188016fe2006cdb950d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c401a364bc1872e86005edebf512229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11969c34fdfc8d2af152b7eb08b36a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402992a7bf35f79e86ee051ad7f36ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e85fe95cb8ae7cf8daea1f33a4bd88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d7b9496ef157c7008de8bdcc1adf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931606b9d8105cdc83e777ef8981af8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801704aeee6b2a173cd40d1b1cc083f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4132d0f6ec3677eca219b9f3c6022a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fb0ea6d1e42685c46ffa3a328521c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4aa39268ed7f489fb76aa9d7d122f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c61800e79affad7838bd5cc69cdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b186aabf1c7bbda0b08ac1d0b90be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab61f593e2ea52d3c606d488ff2491241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02a7db14ad5738ded10a8e665015e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6aa629f0275bea4cb26e43493a19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b88358f33c002065e99629c80c413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1018f012c4ae8e12c2f13f67ee1271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc0bf49fc91d393dd65361943fba35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44d55c95ba4029949503ff32c36f80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd41073032af5b2e7408874600425b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2d11890b273261a45fe609bdf7ec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed062c319a813a67aef021e8d07309d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1111fe1117275b4c1b503e9865d04f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4d59e4706107f202ae705b0b9fbdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac066feea9b7610bdda948672e5c28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6b21d9464838f30a397cda1bb08d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b04a723e83e52669eea56b2626889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f002ed17f307ab55645c9fa8e9700256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa8abe835990e6a08f10b0fd09ee5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4657b980f3d1022bc0fd238da88bedc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5bd25ed3d2ff63bb3831daa855cf4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f170bf0899ead634fb1ae4eb7b8045260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73ed5f9a0949efa7da9e59a1bde62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b9149bc29f20509f9dac5914ba63d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1efc163ede5b238ffe62b9c0db3572263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec3ec8d841b8e44f7c115a339f99fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55417c39f7ddbacff81e252b6c6041265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3cc2105890c564c4c04469222bf7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f7952c2aed9a3a8578051b5b5dc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4d23b94d57ad5ba4299b31b5f56d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae428b1ead172f4b0d25329bad639e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d591b3d1917f41ecdd79cafb7acd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30edd2f412aeecf389e006dcead5967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca385091e9fc0ba52f65c165b66e06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9baea97e7367a95962a1b4f2decc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2ae4dc5ef5e660b50a6881a9e537274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831b973e84a2329bd9bb49bbb683cac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e507b4896fe6f05944594e7f9298582276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba8b2dfffb27588ec55794fa9c38ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d25439df8fc321d3f4eb11f81d57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df954b955a7049cf657466de8c13229279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda5ce91ab2bd4758b72da006b73aa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40953846821523d6616538c99eed91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0ada6801133d8c983e99a9260571b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f6bbd41dfdb6661862a5688b7bd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c60f74c2bb5feae5e799c25e9a428284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006092eeeefde9be73f6e266b57258f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9fe788129b7395ac9fd3a0002b02a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1385459328da6f65ef5ffcddd6d55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ba80d00bc1cb64b264ca54b87211c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a500f3fc3a2d411303319bbff2f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641eeb69562c812a979a0eebad03208290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f370359f327572426bcf2ee5082410291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274abce029056000322120a11f778f20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310512482c1c857ac65db58d6c4b60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c308899ba2239b358004e9a4944d73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06231fafea6a069f58ba24de1534a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258ffa477e80ed42d556090f4a1e15e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06944a8f9bef520e4419474cc7295b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a22cd382ca64281fcefd156e2dfc19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af3076863643711c49f7cea94d7cae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547de627840f0c9b09413f44b81ed7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5c1be517f485982ae1fb76bab63cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083a13f7e52565901bee9401b390f62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47285d0416e352d2cb8942947c9f68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3405d8d43912c40a46d4da47f52e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d6683049b355b1887c7d693a3493305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a5445d44f4ecd5f31267598b440c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c10b8cd7dc5cdff43f0528c654a6c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc581f05ad1f62b77bb2f1f2a98b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebdc249195fca8aef980d28ed1ebe5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc58986f1cc323a5819bac8d1c949b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90970995755ac293620cb8779fce900311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421d4486180194d673ca0f0cee7cff8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a40299368df2afa40e47ee6ceeae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfd73f6c26a5c4c7a85e1ca823eb4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab6a35c34aecd9a36e109a991e83fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a22a436e8ce71193206086f7440a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef649447242ca7abc971c18fed0c36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93291567849c1a493cadc8a6f55b03f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f9401173ee3c99fd3bb27ac13d6f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8177bd9b2797332fcd8170dc6babfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b453852814fec21a76f49d2df29db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd2e69a4eccde7d309674310371cf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c895f40a4a96cb72d96646b6abf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4346f064b24a14459acf0452ae6a68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2f9d7be8d8eed56296d828e2bee8325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2d77beb8b737bd9b5b7a21d42fce51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f6c57d86dc050fcd84434371e03e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370dee53a7eedec84556651cba703e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261ab47138122973ed19beab193d704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63394e7307b9c47f87478de0f6f251c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727f0c43918839f9fd5d5a78829a516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8aca5a784e5926dfc8322745404007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca5a2095f3097bd79c816d75fa8f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff6156945150d17c01638cb5f87eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87490135eda3e6367965ba3a1ac3c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6682115dd7c4d713d3179b94cba4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f80975dc09a51e8f30e53733dde012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df910811d2c2f7c69aecd829a62c7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bef722e6d2a75fe89eb87eefa4150714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c683353598aa0d7ea0485f309c5f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a989cab8f8094524b4ca75c139cc34016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f922aca6a7b0a9b1fdf15cbe3c18917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea33e2ff60771989b2ee53b28bd19718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55573d26e09c5079ecaa98ee0a45219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031e02e3d72c26be0922c14e629f7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87f0a53fe363b340546236d29a12d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d7e969e716a72d499e773493efe9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b20ad613a29a397c54bb46415b49f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d6e84b70514e729d643abdde134224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de4cffe806b78ac34007e23fe3fee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944f594ae7cf53940ffa6be3f7f38d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a3c00a1b0ebd5e12a615a9a3bb20c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303cb804ac91ada79d347497999b6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33300316516c630366f45724e7112229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e45e51cddfb279cd80c68ad1cd45330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d2ebeb981bc3ebe960b65a6b7d8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a644ad2d317e6df6469f3007aa6e4b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3215bafa66cf07900396c0c6aead2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f1a0b67dc3c45cdcc38a96ad28d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9780c0b98b6e9a5661fd3ee95ea4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5874157a66c66f7e4ff817e5e365f2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dddb5c7599f4593bbccc81a6c0fde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e009820e1a1ef5a1d21c4ea10eddbc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf8dbefa4396bcf39d52bef4c474e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba2d4591a39549aac84af7299bf68440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55bc8f82fdeb67d4f3089599c35d9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be62ad00b6a898155366d08fb06b8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3936eb8961b2648b6c0f2884f3964443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c002057e2005f93309a46926cbbf244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036495ecdfbd6403e40f650f7f451d4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a4181ae4af4066b07ad54130a81aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf923872d3bd0ca5560b94606541747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f16cc9f9757c99a8eb5773edd383bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70e406c5aa252c982f1febb4ce0e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c9066eb0a872496b61008b1d387dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7ebf1eeb9f6c6d1eb7b6f40154a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bac9bbaa2628605f084a0c8adcd9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af405b906764f0d6b2109be369e973b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e979ef37b49195b20965cc6f20ad4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157dd7624f731720314cb7da910a7a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6df2557571d917e1bddc6811c2643156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1330c019edabccab544354f006fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3a636d8e8de923d7b6b22355197a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c756c170542234615c1b63e786f0b1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f98a530cba06c7937dc1ef114d85c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71434ecfd94303c09c6cea76cdbd34561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b8e1378d8a011a16660d77ba7a34162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e91ec631dd94043834594bed7e5cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebeddf2c333cf509a76f6116abff9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4e6fd5681870188bfcc8072db60a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ec1a787bae8f018aafd15b8b580066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae8d82caca0c50f893a82627f4c0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff127eefe189307b66ee75abd9845a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4117db704baaeef507b9bc96467c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe4fed60a64374a2e72ddc604ca49e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aedc72ea477a8f2db4dced8f9cb0a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d0828ce7c700b9f7d013eb27dc37672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aaca64891b0f590c6bec6e0734d9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe36dd1e50ea9c8618c3c72dfecec3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969e1e0aa268d93f4d673f10832e5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf64e94e894cedcf90a5a84f702640076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adbbb00a662f720753399efd05684f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc7b8cb0c9e95a0af5f76c37174c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758bd35e8b0ee505769ecdd69a91aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b238166b32a5ccb2e0e4b692b35519280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c2118762478af23d1910d41f29a7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a441dafe8cdcecd25588d9331501582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884952e6765395935dd2d746133739a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e190fad12d731cccb3303300e8e8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d8ca5d83ea14f676faf766a8fea7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106a4f58d778f243693841ef110b3b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011033267e7614a61e9aa274a41e0df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429422a6ea33124f5ca158fa92ac18788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ccd237d77e56c162c62fc8e9a82a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30500eb49f66e496671159b576c7c06390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84016f134e6371aba57425aa75ef0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523a6863e3fa23f736d81f7f67672dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2c515421be986a3a11761486de15993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f22b7ff247b34238a3f65ea6197d5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321517a631352ac518598b371c095a9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f158613e55f06594477619e6a14d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a817eafae5f63743a5df97b29484997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f1ba7dc1fade229a9687c560b54698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4520d53db4f71475b18beb05b54d60d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ae8ef859a84001e21a5387d0eb9cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f342045250887d820e80fb2d2f81ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944444566fd4c2c4072d2f45174972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2904639852fdf023d51c042fe1a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2de2e060848b55e8846a55c029ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f2b96af2c9a64092f442f07d0706105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9da1fb9df8f9b545cb36b395c395b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc998abbf764f1ca6d1a2fb3c333f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251be15cffbb0d2487be4b639aeb606108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf63a829e668dea6baf20dd97fbc65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0563bcb208362508910469d531070e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979bb022ae7c95cd9e264b423736604111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da61402d71338b2a2ceb22ee905b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d496a58840eb7008369c24f5e29eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc46bb45d0a9d37b81ca1c2db431680114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3afc4798a375f03d82fc100d2c80fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c39e124e28b5766bffacf5e42431116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9edfed0916cbee718bf20d0b801353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e257fee93d13969544cf72b57837a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb5632dcb664836c04476a5403cbfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a9719bf6683cb2f6842074477592d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a8d3d3a3658aa9504ffdd2050cbaf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ba0983e3dd204ae5a2c7cc890ee18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffade5a285b5c5278844e623443477d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12155101e19ebd4721f6370a7108cce9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520cdceb8996a844b373351bc1f004a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb647d3d2902f201738be0deffcb12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147e66b0ececd636337fd783e90a5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6272af331afa692c909b6bd8bc42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01382a539b45019cab6b9ac4b28fe8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca3854d4725f04fb9a8b2c9187dfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4efd302db074d31ceebe4f261d942131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411d7871f3690210eb43cd288019c98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e564dd00406384f0c0ec5cda00b670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7b8b08b1e2f01929c31377f573a37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09719842d9b64a9f5ba4a5960a9585135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878bcc7ef2c874dcc7f0e4d582ed082136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9205305ff08d355dbdfd40c1685983137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd2f1a3844c288977d55acd7fa92f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b5bbaf6419e7e17ecb8d81ae15c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077a61c19998f4243d623447da0cb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9259556ae41b1bdb3ec9d2d6d1797141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271c4fcc747ee719260cfe4b9100832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e98ce13e1b349dec20983c6f6cc3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d90189b0838048f56c17201f20980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e993a3f05841ac55a4bf2cc32c759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9a138338a59a20e2f66e1632e490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3594e5c8fce0b628bf8cffec500518147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dab44d8c5bc3197197bdbbbf26751148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085a7f38b003d78edf44ca32726bdc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb79bf79713c4ff62352c55a61004e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f98d7a2ad20510cb18292cfe98ec6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737293c37c2da63e2b6063bffe1e5b33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9b2c2d7aa8c59d77b3eed4ea54999153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd2234ddedc8271a1c7cbf31fb21e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4fc8a1cb4eb826061844c0687f6fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e6da802ea5f9bf2becaea20777864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e578dc28c9173ccf3adfeb1a39853b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee0f8f1d11e3498a79eaaa00085a28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf687f3d186f511044db8991d68519159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0e985493c0fe96a2f241027a1febf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b149bef903d316e700aada57bdf5eef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e167538941d7753dfabdd9c870ade162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa66877020b7acf1ebfaa2a47ac099163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a3fb60173c42f46b9d6fbf9404814164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fefc9edd5ca5a3b4263d8040f0140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf191da2f3fe915ae469cb238fce960166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a8b482b4943cfe5203bd551d795c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18ca5b736f572f0c847582c4ab7f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c68059b5b9e67d4fee39e78387369169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368158cb430dec614dd01a0d00f141170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843356ee5052ae4b58796c6980bbf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6d82044a774f5ccd3827563e8f70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ff916275bbf01b04b9f3f1101dbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20bf2fa35294cf784e17fb6157908e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d1a6ed6aa7a694251a1f7335adba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b587b225db34c99e3734d9245f39a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac05f35c94863959b0cc6b06730548177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3985d4d4f90e550db8e80f74aa865178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4ff207c3d3cec7b5ab5aa7580fa14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5039ae7f9c9ccc050ca586b6c3277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a92b49460747472dd38be57dd0d25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f822d90dd732b436f4c496d1c58e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30723863001f584ce62e23d3627478183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710d6715ea6647f191afedd99e88811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2cc9993613d10c4a658ecdcb716fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d61850b35bf4375d3ce943380f7d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa923395aba1937d6f55725274a3237187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32ecef872e5871530f5f30f1967abd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305340a04d458ce88076fddd2b9b401189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be6b95f8cc65fe895513a19e583e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d76b641c102b7c8d934bf0b737c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf73d0231b23249764af88b4b6c30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1d9a085345c7ed2f4f2bcf69c29c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959733cded3e67cb28582ee63c8ee96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961cd81773f295c69af5cd66e64df5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296580cec311ebdef1df4e5bc5a2ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55119c353311cf0bd9fc67dc74b13d0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6a4be1908d8f36e09128d18123eed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac3af234dd3cb89161a72d2acf5e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763fa09c25dd46fca5225ef47eae6db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902fd62c1ac88605dd85f875a1f848d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ee6b9fd198b65885bef45b05034d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d27e352e37582b6775943bbda96a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a419c26b22cc21cc903d8894ff4463204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c43e0f2d209806a512c4890a29d38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7438f3c373c3896da5a25ae7f3d1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3e9dc62701e9e50528ee6f1f7e28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56609c380e6a3f45d3decca9d9465208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656469414bada8311416a7e7c65a4a6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36d325687abf4c068d9dae8af768cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f948cf9e34eb0e9659c355052b8e31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ef562d94844dc56fa95aa16bfc81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2d49d5d542eaa2516e415edd7986b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf0cf382f0bd7f7b09d5b80e8fe2ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335fe3c1d1f3b70781db0a6e59baf75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e133fc776c343d28b854eb77617cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730263e8c3ebb42cfc628ae487554737217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38c027653ab3fa9a804f3c51d99d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab0697b02aa88d7ae4e57892de6d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3da460a5a2b5b6de8143fe94c4b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f18f6f0e692613188e88910e1035e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99dcf6ee56c02ae8e48a42d83944ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ddfeb99182e4b2ada99f3b3ce7fd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899609a5ab1df59a0908feff0d0fc8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e3b05c17b5b112d3acdf10fa1762c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373a53de67c5239ed0163a4a74a8c10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c005a877f28d4825066aa8a95db08f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531509d83d1755eade36af5f95e374b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d095d2af51864548916d79ddb06d682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf45b5b0c6cf16140cdda9b99ec5309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d538594212ae34f30b86e6c2a75aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463932ab78e2c4e36bbcb3b72a9f8083232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06596c3df99a0df2780fce4862bb5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441b380f7de6a925d2dd54d6149be2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe3d1de018289d996c3168d4bf6b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef857fedf266096e6855ab19fcbd11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cfcb70c670ff28e033db4e0df533a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f945e0154d6e11ffe841cb13144dd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a0c85c7b2ebba2b9da883ea81cd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54914ebf5521c41e7f9cfa69b301fc7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae7c90895d4c1193c6af996170dbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a960a8e36600c8dbda0217bbcbbe5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fc0ddfb0a3eadb35757846bfe6292243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613483aa78bd2246b93e3687699dc11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b209a533e43e9c4536eb95756a86392245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f63c0aa6942072adf19edca5acb6ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3db7569d83c1b49a0cfd51bf8ac80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8da371759848f1626b6246e7c348c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec467ded7d682e5207ed8aefafb814249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8e3f4ab952e7909d29fc450bfb6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b26aded2e894c406f5c9e3e6b482a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60995fbb5d80b778152fbf613cfca3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f67365a2d8349fa9d72d533ba448253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5dff6c1a58851fb49addac90bc2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef97dd57baafbe7c4336e137c1d39f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088d7f56b0b8824a62126e0ec108b45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4cda3ffac97ad66df0f27ea49a21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443a5f363778c72795c16a2c11db0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d2b867a30bc5151bd36537e3be987259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b7336b9458315f43408387f46b26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cd9d06c1c7e289df4f908e7f3ab73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59c77bba00ae05459f535127db04d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ada49304dee408ac03035cff21de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade587a142cd5f92c5c8dae44b8785264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48dd3bc5ae46b0fe30b1cad37e74be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e06b7ddfe4cd3487dc5ffe85d5c9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601a5dca283ca43024ca9ccec5e04c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d11c435663e2b525850c894b5af31e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a9b66bacd9e8d15e4adfc6c12a0c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e24de67cbe4f7d2e31b90adda0108270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654914f5519e97bee75d4153ad90c816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe2cafdfae016c62a8c591a7b9b498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee0efe144a3904979a940dc9d2e24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e332585ad744e303558f9a8d571b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881da9be75c7d39f6fbff95d305c8cff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc28b024ed3915a90f005b0eb0b996b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121c13e8b651c94e94b7bfeaf75a458277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c0fb5ee564f56b8891d4e0146689d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2074f09090b36d9e651b2f3dbc57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3513e869c951b3edd760b13a896438280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f18f2ff06b1ec50b6859b6656693281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106be404e188efea7cbeb72b3946b250282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c8f689d4c4e26423bb8a19828d8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed65215c1456db89cb683fb482816284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd038ae2efda84ef56f50d639f530285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680e98e8c77b6af5ccfa16d79aae58d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d417f46f419a3a4fefdf2f7693ad3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc670108a08bbd776218821fbd752d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72f48afcc94ae295b4c52a6a047429289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc070e973908dc373d6af8886e0afd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4418f54b9115f0520308da5d902781c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b56045e8fa5b4ff905201470b08b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6354c43d5701b61ad2bb3ac486d55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c8f5560ec35cbacc1c09e86893ed9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c970100445626b1841e9879c4d01ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f0ce01f064d1abbd0dadcfc153ea4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61defa5afe9e87be423f32ccb1224a04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8d57d7cd9ec4a0d851b066662d7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f543d5534d255ae16d605d6144a57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf276ba9bb6369a8b9c363bc78f93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe20023686b5e7183101aff76f124301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51947a69a7fb76ec51428def2d4f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f8deab83e17e5e457da511b60721303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52adb4876c73e9f99529eb493ff9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395f5971f377ba90559f8ef46c975d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a3ea0b41b02a78e6a3032ed2ec3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b50ac65284301d45f561a4dce9c07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c534313344559a9507c1ff22c3e1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff85daadcfbe88b8389b3111c3788309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028bc7450a190a7a508f25ad61e22a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46788f02b5797ae72fad26d95cb9e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd2dc005e2700520046f273fc5043312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a4f7f5a633923040fa0970dca1b2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf106bcfa0da201ba8d015e9b7b386b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b29bd2c5c25c776ee3d93ce24376315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca0a13ca14f27ae943fc2ed6d36449316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825feeda29eae6cf267cdd461656718317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8a5c4557f38a8f00cede1bc090b22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2b2fbc1e45b4e26626ec5f5d735bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604fc1ed2e7549aa048d825bda858db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5e6a1889d7c89884e13becf5c9c02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4d7504ce6ca60231fc4cea6596bbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f2d18273d94412be7e16b320b0945323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36797ee753d4fa056bb51d4044572323324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9a0cebf41070d7ad242ba734bfee2325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>