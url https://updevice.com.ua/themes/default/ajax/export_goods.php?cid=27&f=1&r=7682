--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80716bbc4303f5ca4ab3a10f566dffd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a77cb7bf0a49709dda5926e19c3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d497854f9990a2819b95fce4aeca0db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0225461e31373b9f47e5f113e345c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001973c782d5c88b583799fe5c67fdb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ef2b689cb18b58b790cae50cf09c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815062a8895b3125908ad746300b1b497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef84f4de46188b3670131b54dbf3658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1593a0ce05d21037db25b47059cffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a3aab0c301b6b9630ba3580fd3e4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bfb02f56ae2c19277dbbbb0d4cf0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5899af5e08f09adc8f66e38bdf8ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763f58be3a5a1dfd8fdd59c6b9157d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdda59da5ce83935e9a8ee3563d66514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400f7646c531fee6bf71d851c1f48c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ffa140cb4a445bed6a0b182493bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b5f1c7f580b72b27e21e7ad0b158017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3ac793521265db7031dafc8940fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948acbe021f9e105e1e5f4d90f53c60b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a340ac21e94a8be14fda030f8b627c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bdfc6451f8aadd6f629150df7b04721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4e64aa766022ef9b37134d256b23a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3b9925865a93c2eb2964501bbd02223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c333ede57ab77b3d56ce82dc4cf85de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b739c05a66e365e1c388bb2ef5e34125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7fad55d3d884c2352d9104002074d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b262e0f6e87a4da06ca81ab8bd1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84352ca57560833b30fd73bb145928c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ffa991339f7fa1c0baf1156cffd929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ffb98000de24f83294f02909bcba530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925739c34ed73d3167c7db5133561a4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd3b2ce51bbde02a1ac030ec6b46332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37f979ad265f8fe11085c78a6938533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7736095fe865e303084515036ea8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad8d0d8a10b2f7fb9ec6e28841a0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44745c180e9313d252d5c639a2ea3ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af7c529b5f70af352014246a2d1d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fac886386757084fbdb73aabde304438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a2b4f28443c1d2ae7ae9b052258a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962621357eea3457fd346946b94c8ae440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a9945b1335f0b33dcd6be27d3072041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f860cac0f622bca6c06e674c516c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d43297c531d78a81a9deaef2dd5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71111367df86a8b1d8bea03808bb5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ddb15fe2bcc62deee6c4c71b8b81145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491032eaadd942a1ea4923f531cc828246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410733f33b5171de650b28c391c4a11b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954d2950b7cf0066c171fdcd58afcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f00356d97a8d73915630ed2e95ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293b664a63bb58a320aadb938ad76550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca979c3fb91f5fba401195a6973930b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3376a7b14be0857cf43c7d17a969b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7b79583abe4615805e0a113a9cde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04920b3479c289d8be4db147068fb6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d86f10e6a6e5127cae7a809af75e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b4cfad2bd5f457dde0cfabba1f81456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb31d8886723642994808342787aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a585a72a99916f195b7ec5ec9c622758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df708331d236cc9dc055f900ce6542c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da86dec398c0a8b585525a19f666b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f6ab72ede3db4a662bf5a801b9cad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcf442380afb795f78318a1971cf0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76956b66eb186a34ce6235f8535d5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763bd8049ee2ff75adfd9e2783d45a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fccdd6cd1c1d63f9fd43b9081a0f7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc528e5ebaa91d5c5622d161400f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554be298bd737dd12bf02b34139b883467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef851c2ca43e25619449d057a5c79668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34372c7d6c2430f70ba5450a6558119c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5a7c61cf2350f06ab84326b16ad0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a11968b59a77a29ac852f2adde0a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d508ebe6f37cd38605807dd47a95972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9d8c1e782f7d49e333495eb5708173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c3f9c2baf5001c7dfaf90a6eb55574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a859788a03b312db00f91eb49ce75c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7240e8897736b40e5a5b7878007ba876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2ce11163b1027dd1977dd710251b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb637c746ead0dcb24279a54903e5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369750b1ab5f15b536df6fab0216e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72f714f4a5358e9865625922e96e4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5928b0e84e2757add66937fdcfd92981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb1dec49fb2155110f9eeec40222182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c548fa77c0549d6fe8b44669ac25883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f751b1ef737938a40ad832b592e7ab484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdcd636bd807e769e555b6fcbfa7b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1e584ea0cd6b68e194b26bca4a63486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8856bdfbe74efc2e1d2cf9ffb334e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd68aa886fee29776f8660501aba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000ac448d963bab7e522c64566be31389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcdb363464fa3a1351b9273f9415dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65416150223b082753316ff6c7095d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7f67b40972d2e96da71e5c5e6afcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a3d90103536341698e8ee45e827893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf04b01230e33b534a337f93e00e76494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa471d890bf45289a6bbb6f13e0fcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6652010301fdfb157f16cedfb4e12696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d581c006e67d2124056b8167274004a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489fd9a542076de5714d54d4e37aa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96467942e6a92ac69a8121246d103999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d4ec8f0614b67b1ffa053d78b6ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d8dab1cfdd2f961d61b0ee6368fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ccf24202c6dbeddd56e76ca145ad8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552deba558bf54475919fbdd2f835c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24229f62c5cc302878ff0e05249774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f391c125e6cd9e0d675707330d4ebd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3052f807d0eaf2fce8ecf1b69d4a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e1d0487e7576ba97cc8901ebc54d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cb2c8e3f7cd1b716d9d631af1a05b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1cc95ba7f5357e38863aa6d70d16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ba8b5131a450da77f4cd2edbee29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8871c7acc5c5aa5b91d2dc644941346111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c7cf44b2b96baf55cc2ec6196d90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0aeaa2b6b5b273b263095b139927f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b169d377066b02c41f122030558c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad849e8823f5547f612eb536787803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0fe75b5488ce112f0aa77aa2a7930116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc22707ee668294cbe15ccaa35bc9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63bcdd6f15810108fe261e9358538118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d7213ec8b2119ca2424db3260353119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a014d845cfa32af6fec0c3ba89cf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690919d119c0091672e525b2466be0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee04792aff90216264426b3df2f9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65392babe9c62f44dcfb78b036565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406885d375c3452199c962959c6f5896124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51c84b82b9d6d9d9e6139dc9e1484125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126f6c9a9353363e22d9f1c565b83b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471154523221ed33928744ab154d5b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51408b1f3e91180a28e62cf5b1a4b711128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db3e2b6dd2f1fbb137b64ded18320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831575af0433455245ca9dbb9d63eb90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732c7ec70be66ea96e584d329e3bf1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c9ce4f483766522102073ab9e654132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaea3512c6acec682784cfde16b6fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568faf2962685a08e22d8415dee7aa74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda76446f98dc49228dd928b1cbea9e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba734fe89b4478a616379c983ede526136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031841a93a440fa17b09269a8d1cc14e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a0fd3ebe03ec764b7d60198aa816138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa2505f4d80e0143ddd8f52c3645f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20454c56a247e33df2d7af6ffe2a029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab78a4e41488f17ee4a1da8a84e1585141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d2e5b11207b5f6e82fd88ab7cd866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128f1f3fed14f13dfb44010108ac01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f627ced99745d212403cc3a7b8308144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec17b6472faaa917a6d0d6b8ff1dd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757bd7c77700efde3174d2fad620ec9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47ff17979c5cb600a7a61fc87229c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac27500cfb8cf8f47bb00a4b68a34f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc99898313931568d231d83ee32002149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566460ff7947ff65f3203b9ee033685150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5a278db6942137930bfc6cff4b125151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499871d67e0d415b8c19fd5bad4a729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a51c48e5d722cb9e4c2eb6520920153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8486d8af8d3a7aa0384e7ad6205907154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd7daa6d04bce1e068acf5565d5f45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821746ec81a03883787947e468595b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47977a32824dbf94d1543736f9cc587157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86dcfc3caf6d2d28aa7b70a552635158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6baadcc8a8c84cee8c4678201f9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f6f275771e997ba5dad8d09005999160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767eff193379905fa775fe8354eb454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ce7ca974f703041eba61fe97a1fa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f4ddd681e88227c1040e347e2ca7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10282b7a593a2113c2cee6c1072f0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9b496cbcb857439a5c3f471ce8236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8489fc6d991f71413eda69fe6452df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8d57f24f7a3b431ff0eb475bff7cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0be2685f88f2c4e0a07c357fc6443168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a55cc58b1b84a1974c006c282cb15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4f3b08afcb2ab469bedec736aa62f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd80e6dd921d5df31f047ff87647ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b9596f7beff2017c95b97bd4f0ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135256d730c35a7a19e3fffd2a3a1827173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69849ad88c1c74b8fac82b8bf7c69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb524e22535e8ffa7b5c33cfab8e8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b80d2a10a46bb9cfef0957c0305a35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60579970e1661ca64d666f3817bd68f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64869c09639cfdf4e3364c85b76044d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fecfbf2934b4b05bc854b2a4a3a1ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b28845e40f1eba652f65cde969cb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c2d6a422f8c64126ab650b0f39d27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d211014055a13d67cfb1a96a3f3d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854a7689a1fcc79decb7987b21a84b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e4abca417c754f0995bb05502821184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af10ce57d9377431aebc4a4072388185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ad4e40489f565a519643a41ce639d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ae5e7276c4f0b49d4054c4ec99ba4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5990307ada9068bb48ba1c2beb11c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05a154c7afe8a7c90edb6727d484a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebc9b2561c0bbdaa9c6129e3406954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfd321554dbb7b0dfc6c8f8127e4c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508500963f820ca830b81251b5bc4544192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91467520fd48a7b83c804c0389e7e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8458dd1956799ff9c9ac8907f65df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04a5d168cccab070566bb041a018d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698a7f209e2e8593a2a2e3f4ffaf34a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f6586795299c0cdd3bbdd7b0c911197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30dd55b380a69ae7d5259bb6cb18e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15678b1da7c300656881404831261d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4605a996b54adb2d476d2d4fcac397200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035e9a887aeb8ea98942a118e15b99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099988de9ce61b048abd3cc3c9a2c343202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea34c8837ecddfdc1db2946c0640e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092da7f84aa7d2c0386aa86311f3c7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821169f4e906a5d28c6d4e76383639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc021a270846fca73cf0a32470c2640206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236d9318bd465ba201b37146677fe36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4bcc03fcf9047b5f7acfc55876a1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cdaec9e447167151e42265dd1e984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b1b1edf455956fd7dbaeca5511105210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd8d28abb4cc76e3344c2b4791fc28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992de7b7714265628897f6d5cc21e80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbabb08f598c87a9e49ebf5ff86fe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b9d65af21db77d18c17a58b5c56e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8df6004461d57b7f92b09799d5aca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d9618e6c7ab8209984349d86c4b59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed16c7dfb5a1fd22773c68c23f567a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7cefa52958941a8a584eebc749aca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf25558f59e7e430755e7eafd8a765a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f417007ca61f1e777d8cae1a7a22f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a9db3271d456f0c7f54ce42c4cb07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26341e27bac9f00fcf9c481c5c1ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b93aae7e97058df9a8c1bc30d00404223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b27c4700191b02d8d799695f20f69e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12579cc64c94e0c0fe848e68fb058d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff357fb2ff06bb693ad9491c10a718226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951e3e1bde7ccdcbbd453bfc5f3185227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0d955c0d9a9c421707b2c50a72f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1095342b408142666ff8a3ddba9dbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8251f6efd457e9713038b940a8e0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91345273c16a2315c32e88fe1859ee8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de877434f59554cf230f81429860d59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721825c740657ed8391d24fd4233dc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb197a8584e54c15155d037b6cb3e6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f06f97d073762141394abc43bd466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04d8a119ac92f9c57ac2bb4fc35ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6de78d786ad7daa33bd8c0da51520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b71448588065cca2b42a28f030316b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c99ea2c14c7f74664df88f9fe0358239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016523836acc8bfb336da040fabdbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e46c2794959d6df281af7f1de03d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12f7e2cfa4b4125094050d60820a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b07ddf1cd8516cf252ff29098d0bc7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a0f549adfbb485390fef9d3c5b13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369601ab886183d109a9b7027c726536245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758347fa61529b42b41dab6543715ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752367ea3d8b5eeff3769cec6a06bf05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83760e20ce844e90b2c5832e474ceb6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465a5fc845449c8fefdde6ec28bf26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67a4114d36d3652f4d43e1dc28f51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331cb7a6eeddd153be55b11aa23ccb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abcd8a9e29994e73cd0ecaa3c108e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e052cef7c67e4c82f5a878676f477253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149eedfa2aa86ebe5cae86a21ab159254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0a195117f54bf0f3dfe1f869fa9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123aece24967693a5965af990dee9b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30480b2fd05d880b37d37860f3792459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae58410633a107fa162ed23d8e668d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a5364bba0d84f3a8f7df78ec03c0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368678383fc1ff597580bc472243a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead595c9b018f0438f9babb3e1b54572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ca4699a6948512fc544a4e669e497262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43c55e399461f8b372e350b60912a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f008c62ddcf4b8e56deb6a11d7473264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74562dc9b6268694e2a307be5c6fd0c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c608b01bd62b4a5a6d74f7157faf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc3bd8a18d3786a2b5b402759d8a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0e12087b07de68495f24796a3d92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7404853a448aea5702933786015b78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ddb988902cc6d508c5d26ee6ed988270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f20f9ea232a3d82678edc6dd21f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08808a4e61251d06d06e91019d6d92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5fd522db4800fa2629113ee7711f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d393c04304a994890e205cd70f6b83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b9406516c40ea2d615a97c69c6af9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed5bf6f99e6f73105bb815a41c555e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc01ae27397cf5ad779cfa00df90a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83d63f3353ffa50400a71fbb0e1bfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e4607c3bfc2dc3ff3bb17d5bf8f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f84b25d75d61f9fd389b4c75a3ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0c5794884dbb9923c2fc20bf6304281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23550cb759738da0efea3d7f4da944d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae46913d163f00e2dc275cfbff7cfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59889c7ef28d72da80ff3a3f5b3987284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810b7cf48406344c561be53ebbdf559285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e691214f2bfa296baee5b939a2dd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83a7feff5d1d89fef8930022c0dfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc26e6555c2145e8c24fab255739015288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7eb7ac56f932c8bc316e7962eb0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e1995dfc353016e67d0c8154a7f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f7583857a24eb82fe84635d46e27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aff0c0a8e47a944bfe87fe0ffd253c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4350e84d8f46634b65661359def5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce322ad78a03960b551b82647a6606294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1fc81a0b79467491fff5d2c69fa6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a37d5e71555df8f7b5f7f9b39d55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300509c5d0533ddab84e682cb08f2d9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2219684165e1c2a20ed1cd68200c22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b02537496063e51eebf20f747ba88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826ee9eae8fcbba6cec0a0e2fc04413300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f336518958c8b54bfc5ddbf3732c4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b8e9f3513402db5ccef86f792e777302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cbcc066fa976b048adc033b25f4da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e59a7eaf59cebcb438215926bbce37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f624bdb1dadcd64b6adafe305b4db2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207feac4914c001f977114dd412e7ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41082f6ed906d861e0e6170729ca2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024954ed84e82a206053b882857846c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975fc9abc4b3e453d166fb85deeb0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd293b86828e5be81cf52845636659310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff9fb3ba524ed7c497ae91d45fb8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f92e1b382664a28117d3b9f207c53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c4bddafeb9b30e7889dbca5d9822313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38bbf6d75ee512ec48ffbae53180eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba310eda71fe8097f23d96bd2cef0f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175413f94809bc21a6fbbfc93dc72e5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c432dcbef5b227b05538340d6ca71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66786f7c94b47ceea3b5678854ec65ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ecb63b1308e6fa501107d2f4d482319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3b22a000a0f5992a752ac4f50fdf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc81361f88a4dd544e2dda8da5605d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b19f8c5914855186034256f76d13e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff0e9367029bca852dbc8e5e7dd90b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc90852401f3c9a5b56553399442c72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347db19ac44d8832b6d2949909c80a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b66a016d024adade57fcf31b118c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ebf3ddc89541845bfdf16d5d2afb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff9b98dcd91687b43287866999e0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa650961383827a0aff829fdb6e2d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fdf523074b53c9b847053676371f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9d4428cbcccd3048c1b719c8ac15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b2468242a4f527639beb59fc6c6a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769535ef87b036500811bcfa7406512333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de93625629e2168746eeb5e2369ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7cf7043f8fc0ccd0ef42bfc4330442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc4e7a81e50a9777b2902b05462e723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd619ab201f4aba891d3252f27d71bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ef24307c80c2beae9147be93d56e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61185674a43316fcf0a36cef70c13746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7e87190c23bf71d2003e748c978507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd1aa6fb979d6d1681b78c17d8598e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a2315de175cbfff7879391eb392619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9321c9003491a225fe1b55c34437d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a43ea0d6927822ab586374b9e82811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8995dce2c5669d5a217cc0d488879712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876cfde708441b961161770819adebc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4d5223d97cc08ce1045c0d08943914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa5a3829089d5b1f7a87f1d731b9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd56dc0b33120db3557ba0a51f020216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdcdf8197519ce5b3ebf6096f5a0e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c3783000b076782d342550b323ae018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304a17bc382d61cabf5de26784aa72a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc51729c1faeb1cbe81055dca7e27420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d08a70b072950d4e65acc399d21b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9949726b7af4c33d1c299ccc4f11d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898f3937722f0e053332ab90fc41d9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d25cd333ce9d70c1dbb4e04cbe410324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38922f068e1d06cfff6bc70e2441de4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769084da5ffca12c860e252dfa2378326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b177e8ede5e6d98f50bbff428354927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1547dd8a15746abab1cccd43499fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ceca47d41c528160ccddcb9d84a2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e2c660534b005f516d40e0523d26430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b614ef76c5ac9a562987e428b42531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b53e14727943e931b98fc232d1acf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1ee24799d2b4cff64164e2c263fe533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c86c8c5a77c6be8cf128779fc3d8a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa2f5903b9ce3a654081edba6a6fa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb6a69d1c5fc472cdd8339e35a8c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a01e41d756c74611b7f3b6e8a553937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e49258dde8dedbfbf9cbbcec8c0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aaa6aff83b1dd34f9328f261c163739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1b2ff7e702ecaf0559a8457b5dfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d3520738543f5546320940e0c201b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5651c3f93ce3877314364509c570d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e92c9e701703a6e4063eb74dfb1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf152171897b234f4b94810b958e829e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047c1aeb9b423c4e310f570484e81045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d98eb841e4da1445f1c97582ac35f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cd5a85206510610471ee490eae45f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f6c2be7d0e544a1b3f3fca99a597b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6574715df2ce02f48ca260855ff8b3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c490201f26ab854cc0886d49d57caa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af075e08c316199c36a0167509dc7d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9bb7c13478125cd77bdb958638d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d4eeeeb5276510d2a7752a79570453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e59161a0fabe358304bab66c59491154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71177b22839d7705cc52b3004a268455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a32ab6512ce63d55e5b3fd4511f3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb836ecbce1ed5229b5986c2f141e76d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244c6d12f261a51e65fb2f088fa4d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae0d767a72102130d7e035c1a3ee5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85196284f56892a2e7a74106b5fddbca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc13966fe81bc64bf53ffc3924132661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c39c486bea33d5a42679dc858be4dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20c395b2779685bc770bee8ce65c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4069067b80168ed30c8d6efa836201364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c634f7b66e3b977deadb9b21eb28fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77cb0b6d35809f665453742030ffc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862267cb73dce05489ba4e3675c188067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d21a198c33c063106effe89fa8275f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c8c0da913ca591bfd899ccbed61069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c23b0ead1066ee2f606d0c6947cf4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1cadaa8370c42ad6f40dc41096d2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952314baf2d83b5546539b9633b5e52572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c649e9aa2bba4caf73b30de700d52d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12175270cfa1d57db19bdf2079d440f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206946057258ffbd1f95ebbf631e4dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3e92af1572ccbad7f1d5f5f9bca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69881b2519c2b79a0ca2a073e5950977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbde61a97547deb28f60f76fb908bc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b874a7619afcd92b3ea6d131b4dc51a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54ec98cb3205153af03313f3e4dd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c090f550551e4fcbe4de7f5cf7c3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe72a860d0edf639db415e834eed73182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b66451ca5f1bed06eef6640f0c63383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6794df71f9cdc12f0580e3c7ff722d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84c2c0aacb9363f12663353216d2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168fbe0dd5ee63b449f8ff9926d468e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a6abaa0eee4bc126b45de17787c8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8ac5a7b5181e54a60289161eeb4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056dbcf8da0ae8c4b343e56ff9a93f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09aacb460599192a9f372fdcc2d76e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50389606d3966375717bdbd9a0f00a2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887a95958098b6cb96fa14938423db392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122c66f29569f667b3eaba3c094e7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eaa3893ba879d5d7b56ca6b81b58b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04187b0330c0e2ed3f8835d6b13612c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ded4586e6ba359ffd713445ef7e1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b73d5b640184260409e52c2a0389b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb68b97e9f4223040af796b2e30122998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568b6ad056c16b313bb634bf48a991899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a49ff43596762c63eaef125de244b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357d0c58344f0262a92b2916d23b5c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed02b7df3a00f1033466ba82dc23313102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351d42160a4ccd2761af0af0435d9c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1d580096c34e272102c5fe94a6a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63028eb3176466ccb18cddcaac11f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7afc60de84ea5fa85432987fa9a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8474b8466e66e5b52edf1c312021107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b0eddb09a519f3bbe449fc32ef6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c82ab4582f5367ffb6712320857f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec5acf3dc4c250c8dd79bf1848961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e95642f480261ef86256bda2b0b00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc559ef7f1f04a8bc8ec22e9cf1ac1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c431b71df20a19531eddbc92ecef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef26d0b9571e04f477bb639984be99d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813fb223d5235ca73a1505d3146eab5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834146d2999758fd559a70e825a3d98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7feeaee83ca3c773ae8276c1fbbe8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186067a32ea9ba7daf654d25898a0c5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae47c52f92884edfa0adcbb9545d745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b4b913cd2ce203b8579c257b2cc21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b09dc918873e80c8e33c6778f2e90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52ae02b6874c19311fff9f20fce8be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b53c15e8a4f1eee51c6882365caf77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd6f954c5d2a4be1ca429cab90ce4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7f837fdb88916cfa12ac44840b09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177d59a7b944c9d4a913b7205790ebd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd6c51167c833cfe7f24e32621941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85071e0d81d796af0002df769e31d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b61f85daa3c076e7a7d25790f423b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc592e64c206d0569d8cfd818b9b42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f230ecd05bdf2637eab5d56cceb352a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f8c5efb4f33124aaf8fc4dec2de85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983751572dccc5443d3db38da13b508133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a5d417892c14af5633bc8fe0f27b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0753a22afb5f2107215d81f4531e11a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f6aa2c1c0b3fd59adf6a4a3055808136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f94e188f28d7f91b1523d4cfc12b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5730fab8864a2696c9daecf79c252b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da85517df5be64cdf45c5356fa5e35b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda498919212324c8b63c0f76a7f90b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088a064daaab9f602bd1e4f488499d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dbf48dd17fe299c3b8ecf76fdb229142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81bf24ff6c8fef8e93b03fe9758061143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac12b3ce93741ff87b12a7f0691b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01047f233633da808bbe7a810f85b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e485c5fee61eff8badc852f2b0666fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4b7edfc91b95831734a8e3a0106d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea2f8e55cc0695198d3ce063550295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df0b39abf48fc48d80da8fc204cf1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436c6a02455a7e63912e04f5bfaf51150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffc85690bea0c4e1419766c534122b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f44d482edbfb169df31c6a544caec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6956ba7d2adb9579786216fa3642527153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c7f2e2f8fb2890f319edb342aab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c98376c748f88e1e58d9905b921c2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5704976bac10fa0752821f82613e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48428c34064ce1b3043771a481012364157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a34aca1c7d7001b23d201591ed901158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0709fc14a273ddaad99d955634c21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a0372ddd5ecd99e17fc3cc9aaeb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f639a45026e0fd73f3ab4ce36bf0860161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861c8383cdfea9c7166ab68db3e0cbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339213271267da84cb9be6e567ccd71c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800006a3b6277182cca7f79123564d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316f57837fb266f41fe7cf30b0fba0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c08b72a0b01ab30ba454f597b4177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40fd7c49f0c11e78db5f1209e825c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e714a2ae5307ce8b70238e16750ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1bd0c99f4e7956d834b338712a53169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d47796a863374038f0657f9b71a4b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18699e56aa23988a0e03f9e3f5be9c25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d92516ae4d32cd9f1dcf235fb8b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad4e810c5bf833fb5856073691e58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9aa904329bb52bd56b49c3f69c186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e78a7852aa812aa524114ef379438175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac277e4db426d40d6dc56572c949f481176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22d6f419b6ec8f5adfc3a921e3d04c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838716772aeba73573e98efb938789b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0d66e86a9191dc7e8acdacad520e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1a23281a70e03897d7ef516a38f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651e88a7143f3e2a81d332bdc46034181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ed75fd3aa2be39e7164c570c7c712182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed49d4271ea8ca39ff8f229339c7dbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a293736008e2ac5a00b72dd741a4bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a38b2cf55fa3f06b2bf6ed57e8724a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264b1fbd492b1494a91af7c7ba1cef3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dca369000402cb94bb66f69465342187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2422538c4e06f1aa0b4aea67ddda923188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596d39fa290c615dc262040b34b3cd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f113414204a0eb646913566c9d8b2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16affa948565664853f0b0d57b4520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fee4b25f038da93e2d63fc3b298d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c85e120892ea02d34e8ca007105fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a1cb864ec20f3a9103fe8ab502fda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f45cc7b94bee7fb2fb4d1f1961a4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22edc9e447e36af4546b9ae8cb6f294196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f35df4f93e3e24e766955f0f4a127197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463694287d028129c8436248e03171f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee60944c34519b2479586493013517199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ad678e2ec66dfc23299592055419f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924fb2f5302094e2c28c9a76588d79e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73073bb07614a34cd8c77bafe481cad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc90ca855a912eefd0ce294ff0077c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccffbe37e31aaaabf6795761c044087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290000223a46afcdde878d9d6d50c47205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389187f1d97e52ba37af48dd11b7fc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ebd9c718a3310ee8210e9a52e23e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30c244184c135ecd2343e822f20c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2957a6d79c39119dddf7bc3130b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812e966f321574f456d62c4dc5fb8a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894c711baa38e7a8243a6b11716ec8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1be3c46eb0625af2783fb08595b73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e2407eb3276c86fecde94644619af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e3737a5d6687a1925f4b7131a5808214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770112d9e9c25e683fa9af04fe30ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c305032d36bbabed965f96afb25670216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe011805e006796a5fdb9d04149fc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade53d90aebe66f9e8e83661f0d5dd9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1a6ba1674f0bfeebf70a338b34ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f12775281bf72dfaa24dd53047087220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c9afb48cb17e42ee05c8288f8816221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73620035d7e0ff5facf3edd325f5a859222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febdff88980a3c1589a70b2b9e77290223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e267fa922a9e181e286ecaba9b0ce8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514001e1c2bda12c466c458e745b9bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff58287473b9cffd888d5b2ea2b2f13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eadeaa34f59701098065e60fe8714c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcff666038f6c48636e5c04751b739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5f3c0823bbb4ed70184d80bc2cf5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615bff5d8231c9669ee27cadc1cdc30230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87621ca57303011ec3617ab201560f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85687063983f12a5a22cfc85e625ec51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af6e7f5da344eaeb1b706989bca76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae50f386240a4e0b1c0602f2daaf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba065c4465632073c5648678c954b11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06144345da435a7ff1e3111a1238dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd93896897da6eb3d840998d865ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26375040b8dbf6fd45d6213df9a6c224238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4344756ba37fad6c78d57303592219239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade43410bb9775c87c21a19d9a03966240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0dab79d8533340670dc787bb1a9a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf873eccb8f3518e6c4a38f05c8f69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b77ce3282c9818f28f104b85752dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b2366c1c09d75b265ec8c7bd38c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7de5bbd66d678797f3e64f3fe4a25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c38342cb9ee2aa84659d0c235dbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74905db01dd5f96bca6b81c51b83e788247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de00e006bd8c30639101d0ae512541f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a94ee984f9b339b80df0068d3df1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed537708041128cb74ca61037058a403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbbc60175c9663dcd4f5998a05e6e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d3f182142157008ca9ae1a09712ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a07e7daafe23d86fce16483e5b571253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec16033366207c4a1a455491ac23cb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a0cd3ace32b5a3a143445125416bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80ae85002ef0da02bfd87d8de9c200256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a4e2c3aa7cf698c0592c7cea4a384257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7e89a5e805b7daf7331a831cadaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d508878f32f942f3a8f6f3967cb1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9735a508a16b71b674a3c96f06cb07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bfffd63242eb5aaf58b7fb8f7a439261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af5f7fb4ef38ac4aeb1bb3670534b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9592d232767aa1e9385847cf74bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695acde4ab183c19cff404a1092affa7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6be0c2626bb058222de5cc2551de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a43456baba6bf69f269bbfa01a2f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f987b65ecb0d0c290df5fe8942b719267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0286a0a31fb4784bd340cbe58ae25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2da26b729f27ecf16d71cd19d112a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8a1e405bd292afb9427beb3f62585270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba836ce77f407529eb256c73313c0560271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f26dd46c0ad7ab25836476c35aeaea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baed4aba700f09fe38c6fdb33f028e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38dc84ce5b8a5f70d5c1aa4aed0624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5d939c21db3cd5883c568bf384c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3efcc7eb904c2065f6dc62a5ba405276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc7ffd74bab6cccca483e8260ce57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a5c535132f9643141e246e6ea4152278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e51a1d58aab93e7bfe4726c52ba15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057c02913639c2cf3cda1db4ead68a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589a92ee62dff9e4e826c976b1ea633281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dab1f4d3fe4f01adbe932da451bc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76b7d9a7d072cc4b9caedfa4282211283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd0045e9a0362c56cf51e923e68b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151115f03d2d5330a5e8d6b57fcc8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc67c2e1e6e0d1fef746a9f5da1048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b4b8e8a16ec727304c65129ff8489287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e450de14b8d9057c40b0e34525e7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3da9bbed6364e0daf7383d01f55de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028de1c9b80786c1ff0db8efe01b1a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156fd21f4ca84cad1b3841d9f3f96b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbe2a2ef29590afa88704af8773c62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46621c2d79dc22ca8cdbac90d0af9f77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783992ee011c33f7c293a31f6d12ce98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981034f55d163dd1e9902b0e79e80aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722784f7c97653838c90f39f2f08806296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8784d005903cd8a53ee149664ae2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18847e4c666b0b497118784df9347fd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6451c05c1885f99c539abc62a952143299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051105b220d6755583f0b17fbc7b36a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbb7ab1e6b96ef65baadf91cf6ffe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f7a189c006024608c6d5b156d82e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3689ac341a8e8e6ec3a30614a662165303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445272c1109aa290500c9f2609907d18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1acd04ee0dbc152b017a3571bddb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d22a0d38eb3b2f84b9efab3a744ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5528b925d97919e94b799477aa47dc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc6a91b40467b3d5f8c2bb9a7ca56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ffd3c6401afdf5ab748d163146a8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6a738692cd9c80edebc1d4b77ec69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b426c3a8bb9322e480460f32a55f8a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37b6f96efd71b91c3d2950c50b6af8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421652e064ffc4141f34341bfe05c453313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289405b28e6d654dc688b5b012adcf2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbcd2b6598263c008c287507974bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac9059024b0413093b4b5b3b2cdba6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b717bc208b3fd8372519cdf45c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f86ed3fa83c588d9370fcdeb1c0adf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70df9ae1a14f06813b1fa25fa20e2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63493e58450d8d3c01d78accdb1e4113320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bcebe134baa1a0620868c9e9c26c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f59158d4d1084212c99e044460805322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c024a35558f92dc556b00e5509306323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3fb6a98af8ebc529c25f8c276faa0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d30961614b466deaba39865fb674f325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>