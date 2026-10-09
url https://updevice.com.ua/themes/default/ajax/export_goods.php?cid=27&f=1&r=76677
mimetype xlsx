--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c36e3a7b3f5ecad774272a1a4c64f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c48daedcc8d51cc0cdbfa37950de02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb75c70adec181fb95cee93d61ea83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2235a363b699abaa3c66b5eb86904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca581b249afc5a12e4ae9c7b16c077fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b02c58b292d18ad889542c068ac86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc57e3a8c8ba77c84f92f9788dcf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3543682c1d628848b5da9aa5075227b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce307ef5132840ab36edaecf15e91a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b110b76a48a9befce38485801bed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4b3716342fe86cafc4f5cd00c01d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d168a89aeabf7ddad77fb97d493a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517feecd712c13ca63d160c0e7e2cd3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb059335639c8c3e4bb456ffaad49714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19849c6d6ea4785c77b9eda9d0c696e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d3df090fec63a34fbdb9a52f440e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5eabd6bbf17117be54c0f87a8a9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738c7a974b8e243158a7d112056bf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553174c57c2f570cef670c557e202d4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd05b989e10b5fe72d20b60bbbbff420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d250531363552319e3ba2f902be2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a5dfff6a6fda26c7b9120484bfa8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34c70594b90bce12aae3347c5906f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a41e0ad75b5d50e9e4c9c96a90c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a68154f2b6f503b5a65268e94b3d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0b40dca5ddef6158c6650f02488426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f5884a7847e0c776cacfcd024ba027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984c7a4dc2343788dad5bf0cee629b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d0776226724bd6d74189e008b2c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3168f9c22c93e0b11ad5e8aee58a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648e35e5cfcb9e525a27d11386e814131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a0a4130f73e94a24fd5c7d6c5ca3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586786625a6eda11877a35a3762c2f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64183a34938214248ee12bb4f62347234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d19d755bd939dba8636ed441fc99fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be1b698df143df24954f028ba31c7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b052cbba5ea9554161b4c9ed00af537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fbe4390277b7f21f74ebd5ae2e90538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673efb9b6b92e3de3677dd0081b231839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6c771543de31178841263e7880a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682d9c5e8aac3f90eeee6200c8ccc1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e055aafae772195f6427f92aa0b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c5dcb2a314ff115ea744a117ea93743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60d3d55ae4c3b3d5bf6cac44dfae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026536351e56ac24ed3629ff49a4f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948f7841d7e99fc3373a156b482cd3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841500b90fd41bfffce0cda5241d04b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc52a22f534963495f12bbe7aae37f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b269c7021b839b58eab6506571803e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd004119127f73961804e198c706333650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7930f93cd095e321d64afbaf42db6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070da72de2feb78a2f0c6bf7476f0fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb6dbb78333dd7f85ecbb8fc7807b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962c350184ba33073352afcbf0876554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95357cc85f458acfd852721d79a94c0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6afbfcd16497b1b15c7189c629a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94609171facf896dfdcc3ffd0c80591f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2979b614fc27c039cc47ac0c28bde558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3a0ad11b4a7e8004984ab67605aaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf8affdf360c3153ab476dcdad02a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d480080c7e94a7a5577ffd2d73ede761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b8929f37b29a03e6c3361763de6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d23f96aef959b4e282a1fe38cdbc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f795bd1e6c1dc148c98d01828e1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b90f9a824e47a91e9fb5d530e8da0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edcd7c1b646d9f3434654fcf5a5eb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27b45e490aec4cdd4758e5f61fa78867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5636db43574c0a81eab62c542f3bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2684c0d420fa79224b93b32d95fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694595bf2b0b60d303182b135403dc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111aa30e63bdd278c09b48e2fbe840471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92b2382d54ceea4e73b1421c9e4ffd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb69f420694e777496e9f73490b96473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011eac807d9e705e8ea3543cd4b0bcd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b3a7ed100a93ab1f475ee4fa64e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed5c4ca531c5c452c31ebb97149a4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a723eb55ce4367f77ad0b79b57e97ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424979aaef198a6d3d7c91f273cd66e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1466e11727e7f2c91fae082ddd194f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d3153d5eb98926f93b602a41909480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a7ce4f03493348e86db4072c95d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9682966b5277aca5aeb23cce6c12fd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929a9ca424bfaf1a3cb10f6ab60051283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7900bb07f28506307aafcdefc277984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99fdeebbd3a637e5827a15d7a46f7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71430006a32db125646951ee3cb5b5e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d2df98b52f1a6ee6a3dd4f02f51eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8aa6d9c9b43336178e47e21190ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5af3df337d34aff00e4afa9898bda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5bc03c1d0b801bc5d557651cf633990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef247eada602c2f19c745f59eb8361d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a055e4aa3a19396de0933ebd6f92292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c99a98b8de00a7476c93e97b700393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e460d3f04bd548c7175233177cea1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340083affe2a863d9e58ea01e2ac6c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ec71c116c869cb39358c5dd5aaac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004491e049f6183814d84ad2901ad2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020965737d545828f7332e6e732490c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afabead0c38c53f00a3df4424f08beb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5181cd62ef0beb158c33de11b7e9cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9242f99d92be8c076844d5669726e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd4ca18c733cba88d747f804f85295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cffa67ebf30086db2c6bebc1c90109103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18da1947161ebc1b102af2454fb7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17955c7e9fd5268ebab577c3a41aac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1a7fc920d975d6b59b3091ede038106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302d74a7c1f5830680118b4cb0fcf77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6eb1d3a5b7565edc2b9506902bc34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced979942171e95188623a3cae8343109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230925cf5247fef5a3e7151b785789f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa35bc3220d246b843b1240272ba1ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56a19fc2082e7459119fe14aa9c95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb744761108a853108f65fb7fe2de395113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a251810dac020778e00c5e5a4c1b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425dd90ccf388e7043fa3c4fc3106b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145f85268870be30a1f5eb85415fcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dc1fd449891e01d38fccde7f8dc3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13138d6a5a655fc3601c219fad960973118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d921e4047b7664d8617f269222f66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077efcb8485989d4b4e1ecb80d972190120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cec06cd7dda33533fe5404093d3d7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91d7b03e3ac31deefdaa44591b06a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcdded9b79ea455cdaa3c0e384c44d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991076ad31ce5576688d097e05a2801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb5f9264a7989766b6a128153dc67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6983eb95963091d43a638c6c39df738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d2d34314cd511fac367c268ccc7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6b99426de9d886e413cb2ef31dfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b8bba9418f84edb6c1b10a5a2eee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01d00d4ec014891cc2b5a6e0a50f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e29a18b7b031c0054e735a20918de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c33aac65022fb6af835ec8f3b3942132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d35b980c4b5271f706e961c9c6018133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f281693c0a332a54d537b4757eb1537134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee495cc50f3a5856ed17699a64602446135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32fe70ae4880de2b95f26a3488f368136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a80381a9332f9786639999c369fefc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd4e429d4ebe7a36ed71ac60fcecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa15b17d5ec5e2fe512ad1269cac0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bd4d76e18b8486bab68f95109621c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775272f73c3a5bfd1bd8f2990d5f2433141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b12bd072db6ee0aab91595d26fa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6f5642a73e08a57763646cb69391b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77055a703b74ac0e4c2b0f6c046eacad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb026c178dadad7bfcae652c0b42e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b681f2279606c9fd3340fd101f0c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb62b807705f7221d92732eec4823147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682754bbe735ea43965dcaef6df731148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8c78d7f3f578818d886c3992c14e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7979d375775640c9e2f944b14128033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eeed0f984ee862c7518218cda578b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e6160aa5dba0b4f98f653725cde85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee53e73684c9158512170dffeb7180b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16645c6740dcd914fee7c66f445f0dd2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfef7b88c1993326b8e8d080431643155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d98ec4415a139d5a4eae60e9a295156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2e17b219d48dd024c9143bb7099f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed0a0a474fc31b476d02efb995724158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677689ed92041eefba195a93bb23dfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4e963d7ff5fe5022d5b266d25539b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea605e3ef6ec1e2481cb11cb66362d8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae914dde15502e28cd042d17580c7ba8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8308d88ed816366696963b65360ae15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad66d957246e7a896ddc6aedda3c83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf843b2e196131cc6e77ff9cd469231165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf9d0257e9fe93ea07d8bc701cff0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f1419742b061d6306b31b0fbb28cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d852be199f6ecd01f8ef1cdd133d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0896df767e345956a896d55b15c203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef87d12f65b6c65b2322c91af3ec97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8776215f18c339811388d0af5441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26be467f6c8de851c935e7cd6059e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42649016efa33d7415dcf19a93877173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b36d9712c839a01b93a6b0689550d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72705630dbd161310fa23b0d64c8b815175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa80495ec9cb4f3ce093478b3546e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc9f5e3493130ef241f0bb7e2df46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69166aca9a96d10e8d1e9da1f0263b8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8845b645f4f4c0e2dfaaff83d285179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd988b8cc6cf2a9733047d140b34485180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9c6f65361229ca7316794901e0b45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e993a4edfc2f3a50ec9f4cbe42252182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3676c9a26a975bb757de9c5074b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdcb252c39f7cdcdf85ee7d1b11a11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e40ab1fe117a377c6610d7f66a949185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232aa0f6dded267a779ad060dc8f8f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7810ef092276ad183e5141a0213225187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c580efefafc9a5af143e535abdea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d9fe6ea48821706efbf1185ed9463189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6119a68480eb0462b78d6662e9d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a65eb07085c6e05c457ce3d7e4a86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a947302306cc09f3162fb2921c58569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bb4162ccaf5f00d95c4d9c4f4c3db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e5e995e04af5aff92daf07f765d1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8a9fcbe808d5655ac329ef1fb715b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fc56b88725a9a0f1847878756cdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2612c3bfaf2bc369cfc33c4607d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df53fea09fb8916374fd7927338b87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0dcec0cfca5a2ff8a73b17076a4df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3369da94ff23388b502bd20d2feffdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0f173ef029bd98f19e5861b60eaff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6cb1483bbe800c0873ddfad8d090202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe9837a40a557be91c7f19f693bd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f8027e1a91251e59eeed20a3eb456204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80c1f7304faf85c2476ae7095555f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8feb3784f63610bddf51aeb350ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dea17c2118770041ffd965af399c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6c0f4e80bba252ad9cbe1ca8186a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e28e7a4106721e6709533fc01154a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a8178189333b331c9c6ea58e9f85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90f017630aa9b6d0583d94aee9e589211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb87cd671fa503d36111f279fdf906212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79eb8193218df09005bc38c76f63ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecef653f02e8913307f00502e25cf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731663bf67936b502c877e53605a69f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da31ba2813b4cb03c8ec256ab9ec9d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeabda35084604329f7c8ac4946e68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e4cc2e09b8b9ea1f61bff6ebb0ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398596672c3831dc02e3dd5ca18c4009219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27efa8c024e00771ee493f895cd9a75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58566797a5072281f78387ee0120db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0818431c010c37f74c7cbe0cbfa5a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e611013164f8d0702fb4fa2290763223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ae406862fc25a98d71e95bf31870224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4b3aaef8f9d1962311bdaa877d59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223daba60dddf43972bb40f0cdcb826d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7b0103ae5607d5536fbf596d5839227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f187269f07d87fb9e005335242913228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea95d6ab90d3cdcf13f048a55930e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f690fd1da38cfd62662afb67a44f2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e9dfeceb58a1c643aa80cead1911d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d251d7aa3d8eef988632b576050a296232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c6093a7e84ad1246546daec57f63c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498cd3bcb15ce6db1366de369ae66d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a04e5cc5a94166f1ba0adcf9020d90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0197b6e72959b1faa3653578ff74da6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b9c335195f8bcb1001e796b48b02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e12990a6b462dca96ec6f33fc6783238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1d5b4405e88006eb3a94cdddc2da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707a83669d4360e5de734d3415a255240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe906c3b7e788ce7d3c079dfe9fc9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721fda6f56908de3c5327897d3b24ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31ed780b7b96ac8d23fd44bb23b23c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32ae875bc76cd8a9f9308408874b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e00792e4741ac78f5645f57044957245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cbdbc92345b882bc8bed750c4b6ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89077ef123a93f883d073a2af772219a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6953072fc9a2d26413456f257281869248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff7d44df9783cf8afecdc07e99338249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21bc162c8282086a8f93fac2b572b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78414de5a7327f5acc3af19487053e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b686f3f3ed9d4d8d1d957371017e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64621f5ae28060e3d04ac130518ec25a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57c3c3a8af2fb470eaa0b565f7eb12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc275653983a6ecbe8b40cf59adefd6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06957d84ea1e520e4e1b06cd9b8b02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d9c35a81c7a948692dfce3f8b909257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9874afc87135b83e5d5762283fa1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbd5e14a55188e5f726713ae5ffc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b6540f5eda58d15a01e4746d649b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e59a4bab81379b109f00059b24f533261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf81feef351231144e052dbef5c6b1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e777452fd1ead85859a2d2e79a86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd0412995a0075187e99e633de51e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402100a9c2edf7542eb4d2bb13f21847265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dac5792acebb3d0f9bea3c1c6d169266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff681a8e3bbcbb46b47f4ff875a01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38321079bd03fd55833d6c2c03eddc7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc91181df5b2aa098d812cf269b4eac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333a42cd47827ecf20411ff993706e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575f1b18f2d771684557402924d16f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1a640fc4270532a5f9cc7c146384f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba23c6ba6b34ccc72b80433bd19f41c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8dec1c6c6499ee9f006c391ac2104274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2195946ec7cad2daf9fa44a10b8383275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d567db00306fcf6bb2a3227a2095d56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db466a2278592add0556f5b08ef7eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde0503c8679f7a549bcdee1ac44525278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ad2192dca7150904fd092c477be77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281d1b8f38e9c2e709b1a0310ec58a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d4b72d071205dd55b1f0f1c6bbef6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b167e97b6fda77b1ef6b1ccbb4de7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835210598bb194e018d09d4f39c3ce9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b230ef0e1b0b1f068290fddea4f55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a8a0af66da2a7dfe85ea32e1344e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b068515437f183d5da6a69f51c2d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77324ad8d67b8bf3cca2ef509f48ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e262955b2d9d831771e83bc07649e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f65852330550e4b4a276e254337d05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c44996a781532a1391dcb1d0dd482290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e017b3cc12411da614f69ff6bc4e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385c6de36dd2aee940e0e302ac9b8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8f9b46925793b714ca996c6c194d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203281fb092fd620969b7381a3f79f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb243afd5d13bc0145798bc9ac42c271295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859e6c0471ea7546e53878c96470e22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1e42152dc210ef31887f7d71d0eb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f210b049e916a33b914178791617b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235748d59cf3474a51578e8bf6b5bb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec7a831910733665c5f49a6cde28be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd41af08b631c019de5783dbbb9fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d29e58eb5b2e0e67cd3ea6b347ff21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65001a71addd9de0adc86c4d2dfb5a0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906279ee5ae00067374449b3b971d13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c4b22bc04ceafa4c823bce051122e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5402c76862de9bf12e0f1d74003f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5522ed4669a86da4973da0e2d30e16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1a0ef03f0d308ea93e1ef39a71ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04ef648a51d7ea2d8b95f209aed5a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6889e76b648c2ca992f05fbfddb90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ac0a4eed462c9fead98b3e6040a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb713cff5cef320f09dbc86b731d57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5db7cd31b2a2f6bdd3e432a2482c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8760498e5dcda2c3aadf4202ccbc33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99848b85e014bcdaa2d74104c8fa61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84827363e9164d68e2ee6e2f893e2724316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621c286e3e7d0325dd64b545398e2fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a50fa7be53fe04ebb3c6ce10f7380318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07140a79e92e055cfa3bccad026ebe8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbafb5f17e3c6efd885861990c2f5a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118c24f17dc73e0cb2097fbf87fff03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dacb3c16ddd7fcecd5eb2850582d94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c432d6044d5ca46e658931c248fbdb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646205b887b5d32b3d8dca48592ae22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446eb4c7146243ac71e2874862beb69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e40e578d4fc09669143b10de24cec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01013bfda2c4027c1c8bd9941a1b3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bba412a09930a24f777db28b631529328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a2eb35992be885c9a68ad0204b93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8e6121ff9e3b492780c44256d131e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa813d23f4c0c7d53c65418759890331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8b609c6c3c725d640160671478d91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79112ea3414e1bbfaa75d6ab9104d77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd01a500ef4e1c9fb879d76211f43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ed6db05a0323c9218058a704b199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a90d459472be8e79f7d8a74acb6b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fe74d05b3a88f64ae4a054997a570337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b84059adfa11d201e2ea2dbc12c5e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f572cb271a77b9e7ce05aa8ad8a6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d043edfacaa4e1e3e71929ce1094d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1e24e777ceca1db32a46bc0073e51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad90f69945232ff004518566d87bfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e8892ebfc664ed0d4b57be41d60f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b5116971958833a1f04b8f78a01b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182713f5e6df702c6379e1c20f4cb1b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28097d7e895faa98f8e7570f8d8367fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b379815f97926583db6861b635231b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ee242c880502bd6dc577742c1a8a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260db0217dbd5196726c9054e15e02f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f84dfef5ad38106608f2c7963a4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb885121531963aa484beb39651595a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf23b0140faa5796a9e77c88a5fcd0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f3788544934014ee78fb74b071756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9707449e97d54ac3f8d0b42617bc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd7ae2faa90cb7fef5dbf6a0a4b9418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a99b895dfc2dc4598daa278193f929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779977de5e0e55b5deab68652eef0910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cde3b9b4e5ce6d396521f1ed64e4fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bce34232b45deca8c56c77849897112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db209c78ba7dd0f9cfa301c2cea7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042275554a22056c10b313c9ef91ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a48356c268f8cd13cb9d47ead97ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4cd217f91a45cc18227ebf41eca2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a69cb092f08fbc68621c5423cfacd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851181fa8c4ab4438c19ee9d52351ee318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1b2ef8ab9fea0a65ab15a9b79c1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86b8645e69535dc47b7fd5c4b579620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a071567523437371c2e2f0932e85f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b1bc80ea5f49dfc5f302164b4bcc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d009f7aa1dd17a43fb069493bc01d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede730f0f53a7a0aedfbbcf9779dfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf321f64203f28ed0be591549999ca0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75422e91065b4d1fd31e333b6ca4b73f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84960771f0bc6282446a38ada58843f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a366463a351212d87aee917ad65a8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419900b88bfb03b630b757fac3b5f5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed261a28d92948ea56b0e1e7ace7e03f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3381edfb9c1324881c9e31efc87a5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e34d66622834eb14c15e14b5236d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810239536ea5a3cf73593187dfb689633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a7cda7d44ad6ac7ed32bf1f52d10834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8a3b9d11efa8b60f30a4e183462b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe4fd77fc9c4f8549359d59b1258036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5c117dd922637134fdc153ffa4d4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569d0f9712bd5313a15c0487615bcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affe4ddce53f132522ec3dc241f58439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505762d930a0fefdb1e6a50cd7a6e2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5c7c5fab03743e657763eb8d759d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da5b527fa5ab0fd5522d4068b7c6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f676f6dfd9a4766750a63addd1165b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcd9bb5c6cd3f76e14cb36ebe6934844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc35a6a5dad891b4a732f08949d88145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e196524a727b7f48c642a99c115eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8c96af9f93c720a363bca6b1ca2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750ee200322bdc8c1946df5d883d85f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cca791af9dfe3a84dababdfcf74ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268005e9028ce6e27c0d150eff23929b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdf7ed7dbf8c70333da35d5eab2d5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7cdda528f6e526f5578d6004f141052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3187ae73fef88aca2f61649da518e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3818e4f62bf2c0ee29f03e2b5b9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd777735733b80c52bcf56e8b3744855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf33419397c502ff535d3aefbd354756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721f28604c12aac711b2af7ee1ced5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fa1d2a7b8554bd0c64facf4c63e3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa1588cfc9437da33698f71fa0e99e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d76d4709322d3ccf70fd890cf8d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e55e256fb7b4c96891b89dc0ac98f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08dd71be4a9d9911353cf4607e044362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7a424e0d33228c72496ef442d57963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0248e5141c97ae2e5e45269ea0c8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe1c5263ac92dea75bc13983394c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4547016fa17044785356fe9dd14bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a9d239ef5ff94d971d158df7e089b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c9811a4e5f08fcb157f624ba3d3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cff3f35de2cf3b5340d633a3a362fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b088409b67c8ee958233603df6ed2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c7142613468b7c5a63910471ff8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e24c999e8ec5b6d7e6f7548dc704172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509dcdb89b6475db92f633e94c360a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20348553115aab65f19c0d932490ac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce55e398c4f54757e0da0f17bf8592975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b595980ac83d7c744fc32a6978d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbdc2723a7f22d065a7147cdd114ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37170db401b576c51dec22a7450430978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1eeb35610bda1a1f07b2849ab7d7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2329902db88079a16938bb6da1c13580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a813a64a0bb48cf8547b92d7384d0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b84a863fa44e43c22506623275436b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64b23795d42a3aa2b54b4d2b3011c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db4ce78b190c1baecac007090880e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5d0e27bbe1f86daa553ebcd76069685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d519b28fc12e4267bf5026ea56d44a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2ddb9a0892665fd4ac8d7cc6849a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb02924d5e9d2884d6ecb4ae51ae7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b922721c26b0063c48cb5031e362389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529d359a28843d37f595eb14faada790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a8b026bf52780b73df4b08b0d51591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01bb951f9ed24a6569480e2854f50492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b16bba87b4ff442d950ee84afbd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0311a8e0eebdccddfb1f8dd48e15394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55f14b2e5e5d5b8402632d54e3c7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6386fd2db4149a6f70692da53f1e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f196c62d1bc4aaa78494e72135996897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0aad90a548eb0e8fa3fafc8d4fce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b495d33472712967b668438096ff099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890514cb1180eb831869ef051a1de06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd22a1f609df1bdd2bcb6a3f0bd89b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3f75b410c946fb55605a4dcae5292102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d277e4f0c29ee58578ea35d4b59a92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967525fbc25979336972644a464d006b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f945b791a7c0a1ac60ec44afb7f9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7706a78d9bb33cfe116ac137e9a014106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c1b339983046577939bba480d11a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e722be4119ecb368e07b8a96e382f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f05b332703f47b1fc2e61f71316b31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd36a2520040129272d8b867d78851110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df55909a40569cb2d3584ac4748930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb979e8d066f94f97ab09f4c7745312112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2739d52b857fae497ddc321d041b31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c43cc27f9d2bd252162e1cad2c85fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ff4d27e74f846cb07c2116e7e09f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed5061e790617ed4015a0152d40a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad7e0081ca98e98ed23e1e5744f936117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298219f609abf58ef31cfd8814b7bea8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ba5e87d8c7379e151355f9023e068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddb20a8b82d246b6e860ef6e7e288c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6074ee0a59404ac7ae76025b26a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b50d26e16800738d6249a83ae461b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ec797a418310a607579b42c614bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314151d93c0723bf3793152a0d7f3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3581da2d9a404d7a85b976c04db9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e160c83fb1db154a1f36e6c799ca12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09754505b989ae770e5b9d12fe73b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca99146b3510d544002355080cbfd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca2afc3a24220e677c664b4e349658129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01f1da923dbf800d293ee1f2eb2ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d300674366ec24463ffa03c0346eed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ecf4ebf2a34d25e5a2a22c436936d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b4882fba1174c693d4875b6b7f8a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4dbed54d4cce7c413ea919749d9b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2adf7d4941eb7830c69a91a45e2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f08099d653aaec3b2bd66a111f50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e32fc6e32a1b2e3fe07ce25ffd03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a168deefc6ab86ea794ff6f660492e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9313e45c72cc49bb6536b8bf992a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b73b05bfde680c447424223d0605f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bcaa6695feacd98a4b4e839b5731a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb11c4c934b82412d052312adb9902142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f578f8fe8195b35aba472087cf8523143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da769596b9c94d38c86f53ea9a4fc21e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5795281b0e9ade24a247083771161d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae20c547529727bda2a29d68fa6bca1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63ab0e971e342c0f49dcd00e3a28b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bbcdbc373ac0c1cbcb18f2111577f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12e55fc60af70f6b203b7b3ab015d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c5a84e65cb93ee7eb0a98974452f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e81f487a379a33f8254b40d1edec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc638625d2476a40789c9ed0bec6d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880846e8c580f99cd78f68c50d09c967153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88848f4d4928b6f8a06df84823e2661154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf21f9545746cef5b127565298fcb86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb35ba41ec71df30fb2958cfad9d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5bedd3fa62917db85c800c92a2a60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fa95bed7dbb33b1adeea5d1f6085b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37275916277d344e407f4409377d9d38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55705e9d8cbe7cdbf0386061d61350c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a258aa8b586baa4a479007dc567cb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ca282f3a64fd9828a26f33478190e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702940b623a39cf5bdfec331e0859b0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a95d368cd784ab03204c69933c7066164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b5887c728b92d7c15c073dee892aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d99fd480b1c18f8d736cbc773fc74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed084e1cff66347ae22b4e8bd4578942167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92410d70c7383ebe9e3001cd1b50b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f948cf3174b9b4d681d4b3e0bd368a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea7f6ec3f334179622040e2d91a21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9990d9c66063b15855f3b70f093b41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84152007a09a54fe77fc3b1c009fc4f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942707cf65284145830be09654ac88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c337bee5ed5894ada8e64e1a363c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540105ba86d94fb01db4b2b35945d28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2c7a1d3938d5ad011b84457e4e37c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb3124ce67b992cf89fda626eda20e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8463ddce8a5a63a8b7a852542dfe1a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ee3dc53d492aa84778d1ae91212c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864e044ed3aadfc753b9333e89c46bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2db5b06c356023aa973498528a8eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ddea34c529a9191069b30fe9ca14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f627a23bfd45a6103b39cfe0e455183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d3b5ea852938270e4d208b3f66f27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130ed02ba9de88e317fcfcc5e023d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6684e403b1f01f7a3f80df1b5b62b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460d36762183415411377c6f2bf333187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8c215ff96dd62b553c45011e49d56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69dcdf0f92ff66c16cc0c09d3067d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ee1b87ee9d2b57c6148f0e307bd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08906ad82cbb14634bea05a743083bc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd3476746a2a31f06e93dfdf1fcd36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f6d5263884fa850c5426642607880193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb4b523263a1cffa74ca1279467e35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75375a5a2f67dac2f4bc23dbed9329195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed12cdd6f66254d0b0b9e631b6ddd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971579aba72e02b8bf46c515bc4198b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ccd8ff39aceeb3622a4c540624f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2134882dfd1af27cb4255cce0e43a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1d6db2723a24748019f994e673c74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621fe274fb01fd35199d5e40e12bd48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e83fa1247b404e08d60183e6b2a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e498317eecc85db24e59d22e4199203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fac0fb4d6b206c13e28ab711cc3d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88adb4749a1259b90159c6f5051ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a90957bc88002a68e3f90d59f9ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f0340ecea1e071f4ed5e2c5efb0f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfac9270c9b6cdca33cae4ceb16be8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc24e38499c529033bf42723fa54524209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3585ebedbdfc5f23a99556bcb013210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22238f47dd7d61feb96b0cbf4f0961b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af62bf54a03abb130d439433a20a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84629a145462d00c15aa42368567d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01629d087c12813f7bd43aad7f070a03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c204280550738ab9f8e4e87dd742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e869e0fce4f7b1ce4de7e24e9b5e242216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d75a987b68b019c0452fc7dbec6ebf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8527583f9fe16111dc1b8ed1e814f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00eab74ec329186dbe4957e17ef1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680d120e35117264c1db18f41b27d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338776e341bc7aebf9cb81708f43ebb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf5e3fc57264f5909d16d7d98956a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e455fd4165249e1befd47a5d0f80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79604da464f993c1d1c51e02b0a70bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2c5f71d4a01126b601d64d90e11c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576da7a4542ca521c7ffcc5522ac47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6feb1dbc28dc5785a81fd5a11c374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ce7fcd00c7b26db79eaa611390043228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d763bacfe5954166c327467dbaf4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e10fc697f7edab31fe1024c90f9d67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722527f0194de2757c47e93f1d31da45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409be7d6d186dfe431f20617db9c199232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c168e0c507584b27479beb41223ef78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a792a03e1ddcad7308fb275fb5df14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48014611c2f017acbd6933e2ae07a125235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e23783034ebaf459654242ebe2d3f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d7deb72d0dfd3eb6f0e16fee27e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b821e1e6446e82cd8992c0e3f2659b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404b6b0e83ee9dee917f852bb2f755c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46ef1fb872740978974f2756d02e19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc909170a13c5fb08eb2f55d7754f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aad11ef1734712b7a9d139f7180d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58378728323065993fa4dbcc38c78f3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615c95edb2cd2a9f82fd14a4778132244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958bc06ef4a3937457d1bc9d0f968b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1fe95165f143e23e7912546dc4c45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e28b0298e00a82c64eb9bdad8aa60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6b8d93189f99a10bd47faca7bf8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7ffe7d7d61a2337deb1ce42fc8e38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a86b6d6af26cb1e84f4fb479e1ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11dbd1300a6bc10944ec0bb7bfbbe3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e60454fd7d1dd3881d398e67b17e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a31d8b035fbfde4aac51cd028cd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261f20f38cb92e1654c20bad774ab3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eabdd5ed6abb3830273a97c6932d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ef7375be24152b8dc471aedba281256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e3fe63872cbbf9ff574d8520dd765257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c100d0b8bb6aa5b452a84277a08100258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd0e3248f28fab2b569c51d031c244259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26f55440ad624d365208c9d8bb472260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a742b93bdca2aefe7a714491720577261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8071649db648655308ade53cff2295262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1c9524bbc9ef1894d7457c44b562263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f835f2437ca2feb0764849600bad33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf6878fa8157d0607fd5763c6a5f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693f600a951e5dd5883343ed2f73de5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50ff2ca7556253212db0617957ae9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746d20d8573491ef6fd35217531ff7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae836f6849ac843446af8d2fc0968269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a4ee6cc26c825a12b18d269c6d49b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e2bee574330d6f63e4ee622b6fb73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f8241114f27c4f95940011ed49213272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb74304482f02ebbaa110603eaa2b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95945ca170c1d751284f1e87af33efcc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12da56e4edb39eda0f7958f1246b76c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0da124c91f9e54518a6dcfb2b9d6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efaa41a634e0b46af67d9aadd0b858277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49d52b5359d2aefabd3cc4b4bb2da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ae1aedeba3b76939836b28f7e218279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165d90d0809716f3b46a89807a1317280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce048e179956dfe0ff686a482e7c27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268023f5ce78a3c35a49dada32ad363c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3306d2d7602a0b2535c1bb9d0764d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf3bdf70bae3b60a36ad4c12a35c0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e13700cf089fe202a9da15df5e556c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4266359bbdcae0fa19d919eeb94863286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257024e0b2b3cc6b71dcaaf1cd37491287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d44bea9c61fb4645d761a39a96e64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b135a70f20f9c64a0a23d70c0f5fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34c9b5eb6d68a431a1b72fd8401ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60726eeff92e86f56b0581d139970891291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537850a49308151a8c971dd4a6c39f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bd588958d833e225a142ffcb26186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c9b2983c3565d7eb17332648acd9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37345153f8e253cd90d42e3df28f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f78d5ad8a2264f0ee78c73d7d7336296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3e0deed0d1d910dc1bbc8d5ca049297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81842f882c60e3751eac736807ecf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e58e4ed3c4b35ec5b471ea888691dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a37cf0b34de5cd05b040b8b516f08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed26e4268516b1b83a00c207de06a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c75210fa9e9d707fcaaaa9497201302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b616ed5d7bf07bc7580e37c039be4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c71edad448af867de5fd28138b45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ccc8e196bd479b7bfc21b79d0418305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4f40f7a68951ef372fd92d78f7e84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123fe8b0cc930fa0ab01cbabaff95b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ef95e2f63367dbb21e31ac4da6c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c6945e64d7670fc4a0f0f7ad85d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0c815187db667fb1e418559f25e8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b67cc76d0d6b7d25e2cb4f3b091fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaaa28170a1a4b0b3b92a0f14daa33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d1fa77e5d672c2b09d2c9e0618c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37207cc79f6f53a438d5f217270acf4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f64dc861cae855d8c50bc2c5de6db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10741ca49a80ff895033ac1659aeaf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d72570f8ad3c8e4ff361401e3e7ae2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96c42592d922724c8b7c8d695dd36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc6849cf506db4f44d869b3cec9c18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d80b1ebed84dff2f5f3de4f0ba371320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc37dd411be6e6758c7b6ec72eac2f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b458cfa2336a9238d0e517c02a18d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456a97897a82043e6aca159c93aac42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac3fb89a89655ee3b91ec96857350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ac14c385b26e8e4677a12fb35e5b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>