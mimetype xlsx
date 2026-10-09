--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00880ddcda80554a37d521e88f69a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed23da42c6840f4e8d8745e32ea1b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384895b3f83a37db0d0752e5ce7ba3033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780dd057ecdf96202008c5a36f990bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454fcda8f3fca49859d727545da1845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae51902244857dc8c9f8ec85802adf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a237580cb38456099113262f43567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef8c8dfb0596abc2907b53292eb9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03dbf2ef974242f86f130e0660f9ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46524d06e4e4a7d0b8b6203b38f4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca485c6f8b9e139b454d19bd81e70111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde92fef6ed423b801eaff24f9481a7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99692ddb649cb69200597587b8896913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9abfcb4edd9290827001f3617cfd2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf17b2466e13f89cb5f19ce646885db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9dea155dbceedd599489ac21b4cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2430326904109dd5734d318fa543317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa23fb42c2d8f77c53ebbc9caa16d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125f887ad56bc3b2d3059c7b943e47219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e74f43f1606cce8cc66b33fddd11620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf52e13172c2d157391f7f57becb7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e53fef625aed0b4ce9f5f333fb5ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637fb2e0de72270ec4041ce6363133e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b086f016488a49eff2a21c51fe5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee7bb6c1c747aa63e88610989979b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb2658725f24367dfa8ef71b3e1f5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3374b8c60509f5f1cc24c7617359327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef642c8b9768841bd420795e692880928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2b689e423bf20356ce65747aaf23729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50915c6569bcc50174250528548839930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d86bcede9a09ba85f20098a3c61c7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db898d7b9a465268cc67e3981d217ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8109d004389e9ff818f98f27291f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13db032ac63a765798ea5d465deb76434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe780d4e986916f68cff5d7e13f60b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e74121c680a9dbcde8a5d238bac1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182473fe66bee1282047c6c310cf2c1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e79757c54df66365609dc736d818638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bcf57094447df2621c51e653e8acb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe05735e6d5a6ab804183d808281940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfff6892dbaa5af579e9cd1a40c01041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2ce3451fb4045090f6f52af01c7fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f82917d8ac2a50e834c47061d0a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efabc22e8ced697b2d9bffeeb526e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0728dc224aca51ef6829e37bacc9c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740f26380ef98fcfa4764197b1464046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7f9795baab89d0f78986b066414247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf993343f13eb0a6bd2bb9e864e404648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee531c4aefeb29e3ea3efd6103a3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579796d96d9ea6bb04839532ba8854c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e7b4c3348232316f4ab203a7f9ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c1fe8c464aec53363dbf2b79f8da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f8fe9b3944ae67ab9b86a60a659753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9cf99ee5db7c93206928132a8262354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dfd24cc53b55d676768d6cdac84ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c4441204aa95b193c4791b42363856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1cf3ca7a7b422b14ebae8312a30c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0ba2a2cbaf4dc61c2b50b117271f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6d6d0c8b29f54d0621cc88e7758559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defc02d9db53a8136edfd9e7989ac160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047e03289a8ff2e0f03ac8e8b520dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1cc2b09b0045da200648da6d31e5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b8f96a69b232275ff04cdceb15ae663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d9bd67b0c46421236af2f6a8a7e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c309c4e8c473bd90060d2a98690765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b3d15ab140e0b96eec3ecc0b8805966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c7ab0a2ae964711389b9135b07ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029539a39196a86b0020d7bf837a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2ce2abfb000a6e4c78fc80ddd71269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978c9aee15694351f30578ac9c691270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fee093e49ac0e0265d43d3cddd1fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c74088bea28019bef75ee6112deae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c08a40e910c302cc936bbc08ddda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e73f2f3f7209dcf0c192496b7ec5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9271272ba5969a99143966827bbe7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5168cbaaa7d5214eb5e78b84085fc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9a4a58ca41786d1004c821eece9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec9ee410871a9b97f864f44efcffb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac3c1b03e788e719be7e9394f9106679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd08047b0e27063ba9970752f69ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e91707e6e9815e158f16c20318bd381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250115dc776f99d12067eb4a7805fae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e6821503b99045ce73ad8f1500c4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8dedb1022a0f1c12714eee881cf2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b73e4d058a74a8adb006075c6e350785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7b840c7414e78d7bf32b347bd9fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872472509d299f4fe701444c44364d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94f3171c2fc1fa9ca91889808cd1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092635837bada450c38a640e7e452ff989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5099cb7e3baa53a515bf44eeddabd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a3f3e7292fb646ce67c38e53fd95291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e72ed50abf69fdb8b2411ef1ac29792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235539f081d0360602ab4a10fcd6988e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d27db49671e878b9ad50a343bb7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4131815e710537fa9f4635988e94ad895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877f77983b51758a7338e79d4be7d7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001a9016d8d8eb2d2a51738e20da6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f670a23dd310abf9184361857bde9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f6b5e6b3701795437bcf895df4acd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899285443e2511b72815bf2218bc054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeba9b28f29957f61c0c2f59d78015101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0202e3139c04054beb325e7786381b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbe877296095902c04c70bce4134ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbb7fe3d070ca56f01fad5a1bd912e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4505972e0569a954c1c9dea0858699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907bc717cf5cc372705c31b4ccd9f0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909c5424a1c4cc498728edb3439821b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e73f9ad71ee16af4525c19a0f180108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa1fec4aa98f4eaf0e4d39eb465f86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaca0e6353729d065ac440c7f933f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac4cf3af84627fbd19951988f112d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ee984dae698c742634a25912e8d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71d56112f4127be81948d8b182e735113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4304aa46f9bcf5a60b2226fe5c1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b192a17db997d2394a1cea33bd7a11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c27de6bb0945592945c722db735d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a6782d55c69242cb3efa10c37bae2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5add9412e188a785c9ea54115707f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ed4829ddbcb6c58d9b9a3fff7cb41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077ad151b364e21dc84f44eca377d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad72cfe8bd7e7aed066d5abaa0e86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ecc8afdc755a13687e78b84c7767122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b539641c63d175414c26cbc0668d12b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18808c7d69143f548968a0c93742c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aacee88e02ba23958547cbefe59d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70bfd0c14d874f07e7944336a29053126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0067e468859dba4ec63b56541169b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399d957e450c91a32f1b162b1129c96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11f3eeda2f804a4796549ec4d07e77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf415cf9710cdb96a41aa1b8acfef1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524a14b6da3a5c71c427ba82d3ab188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd14d62e9233c7274803766facbdb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974412b6ce71e0cd4bf8b9f67028e2be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a17a84983cefae54382b23a51112134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73701d67981220e212126d78a8541f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f334255d4b6b17a85b759dade86dfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c7a4aaa4d198d4b3f87e0d08796c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fcd3c0fdb3e69b0d155e9e4ab8ec0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08569dc25f971a77cadef1c092475e41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0b708859fc4201f7829af5c1f0f12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa7e8e6d53ee78593d037d672379ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422eb1c031f9fa6629624c1b8e1c32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11cbe89bfc658c54bf4b18cf5346bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd93e7dad8513bfe4148138095087e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c15a6a074cb1b434875d3dbab2d45b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d76d6670c597f8567a7e41a752ef1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114055357db59b0297736abb671bc0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305dd3cb9e788d18a326aebbeca45b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107d105966a90fdf401ef3e4574e64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ebaea1e26c16275407cea7e02a49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb4b2c436eced0a83a4355ccdf0eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff579ed2eb91230b6f293ab6d0975ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689f5f2848bd4ea4d9869ab699ddce0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c367f110df4a20bfbcd94bfc8489c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d006b409a2e5e1046ed97ff8a4710155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552093479e6cd03e894e8a75ad715f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bc16a8bbf986a7cdf6bd7e60c0bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001787390e73662bd467969ce8ee2b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a5f60e9c3f71b1e5baec2177281f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b23fcb7834b2c3948953b696e46a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564e0f3d36fdcad50eb4b3dd4d2990e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721f72fb6d44d3712d921c417f2840162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b26b10db9aedb6be7727a79894e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba671d81cfdc0d22436e97b44139a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfa8d1fc4120e479c81186c17916b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a927a7324065074c47e44aed9eccd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de54c45478c3b59c481b68cf3ae2ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870699cc5d31e68e70f865eea4785f9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0675a4c4d99ba476f0896dad3e7c41f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96581eb67ef0e14775d614fd192bd5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1162f0881f9fce457a53b2c1c649ea8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88246bc26b797b0878956a11b03f9a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286284488c327c44ba56555d0864edc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99541f220b0c24526f1cd4bc919e4ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8a9094541f454ef4212a5ae8a33e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dc991bca9549fdf4fcf6794a5166d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6b8de26b29927b3cdf28d17a95bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf209347736d1c0c505bd59c03e976178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ddd20b06147c68b4195ddc22bbfb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d447374fd2a1a45683ed31c8109c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99630936d21ecfb6081cccf4c20f7d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173050307320859ebbb4565fd630be8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96efbaa1cc75c71adc56e8284e6f2b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930c10b37b67a283aa2dcc6086ffef2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850786dc918ca1f6f65a73c678babe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0cae5d13eda839ddcfab46cf1bcf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f4bc50797121720e3dabbb7b47572187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037d9fda1f2823526914cc22b58e4ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169c13524dd2b8b1d1728792bd26ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82032d53acd2f0766db9c6b29758312190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad1bf476a21feb53bbaf66ff089fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b428f4ca9a7ef5039a69e78b38e25a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a798234d2a21f74611c600baeb87878193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1a68c16721c4b83871b9ab36870d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb980a1b1d329e77b3b6ec2348eba66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c7e0873aaa5e1dfd72174bef306fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67fde0972c9fbf5f2234dc0145192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8ad35e8e05f297087c3018487e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8068ec1a82b82675849d64cb1fcf7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39111ec8c0e1509374d9231696a62368200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784a6e31eef9929b797073227f8eb76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34abfc8c3cf4456bac917da1926b94202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03785ea7ca177610e8a3ce6391ae9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39262458f2d38d072ad21750cc808204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3977270fc296bc60944bbcbabb79d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a9143d1db45087149321f9c9c739f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2413941ad4d61a89fdec1112cb5c1ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e844265832df35f9b8db7e72d424208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed505b67024f0ea7beaafd21d652ae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5eec254922f23856ffc6d90262271210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ad76793564adb877071319a58b10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388f04288dc3bf057a3a78fba32098f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ddef267de9c0692145585a29bb2df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212171cbbcc502b60858e292c45a50c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917ed2d953ca79794b1f3d038061abe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826322305b920ba4bd79401be33734a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645770e02044fdeaae85e312cd3bf6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf335d5b14b21e8ff4a6e64149780218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b924a3187204c45fb7a4433598a992219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a9e0a8ef5f489976d102013e4e587220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798614456edc5d39292974cc9814fee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12a14f6bc5e42d82112bf9069fa56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d43ae527cfdccadfb4a882370a1a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd51a2c48f89b37498b21b611d0ad2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f96436ee32640942253e402045b655225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90394625864785fa9ffe43a7514f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78819b077e4a4cffe8ed6fd23caf4fe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090f33bdbe8106c76cd3ecce1f52d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc75e35b58ef7b128e5181be4e0c6e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd0dc7039d4b90dee2fc0d664f7f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5a9f8a8a32a42bf8080a2f922965231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26c21d664e039e7974306f346b678232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4027155fe28414f4e1b24f2be31f671233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11071b7009a5a601e6ab36d05a0ec9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d002de60002ab8dd4cfac111633f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3b5da78022d972d2d9c352d25a33c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b26ad71e07d3b7680275f4dc180fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf0e022c6c71ee3e8d3353a5ed00a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616192c1dccc565e781021113547ee1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c6506e0ab176db3209a68e1d469d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43041cc3df1a32d0a415aedaf67ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256dbe32b5e9e88ae54c086625d19fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d7102b1913e340b51f13f1fa1cf1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf658220d230ec65df344e567cf97b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c976203f8ef22ddbf7b7b97e568adc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb353fcd63e0aee130be4a282c6e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8bd088f1d6bf342b5d129ddfb7df1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc5ced7a8333dd2375913b93386aa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978213ae10ac7ce0cafabc08eb69ec3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95226d462fa386432d9a472396486d7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dbfd7f3fb3292382fbae7b80c7b7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacd1621f13a645832f500651e203be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f93e497b49d54ad301ba04583d1f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd945eea40207500a82a5869b35fa76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a38f888ae4c1b1ccab504b4417327255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174bcc413c1008056a0d11afb70d74d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788e436707c5fe5aa93dc29ecb1328257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ea7933f48c55d0e628ed7aee046d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8027375f44b6847c48dbdce9927eaf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cdd00aaec73b472cb0a56c08c88c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0377c5bf736eeaffec2f1a42df3c20f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1392ed5eec21e5e0b2e89874c7aa3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0592ac551297dc3b7576848f3035d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a351f407a00eab1e9e0004a0ca271264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729c44f0b0bfb855e531bbf7a593d2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64d6fef1d5bbcf2feaf2516b3833fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6467ed4705e63ae0aec9280667b7f62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5228cc1a43dec832c3dd69322a27b38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3323b8a42464923d17d5ed0930e2dd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020715160f1b9355ab8492c0db6485a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f30872205c264c8155eecaca8ee490271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd03b3368a564a2bb32a92fcf23f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b68b8d363e820f08f7b2cae528c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a5593f2e75df9bf77a76d134c52b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3dcc227ca0ed6b528683bc276aa47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c5898795aa4447aadb316bc8ca22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46751830c72168c05784c691e2e4e38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f3d300dea5b8ddc1889c804cac071278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bea3cbe178944f6407b43a88b052c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4693db485415c0f18f3927afff0466b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d694cced6eef4aa87b6d12f0d2c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f48b9cfcfbfc79faa9ca58627d28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd42a781654b1bcb32eea163f5c93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6458e0ed0b9adae1143896e1c88759e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fe2513d6628ddbe04a5341fb023fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048522c794e1ab1e735ca16f75d7ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042501a1b7ceb989aac31fbe65eb0f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e05a0e1e379a2a52ff871f26b8051288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555f8d3ac9ca909ee31bd41568b3da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb05d75d8c90b51e3ac9583920bffd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898212a725393deb473d988c59786b01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a31fe198dbd2ab4fe8b4737783e8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e1bdff5d9373bfd0994aed9c34671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fc758b44d18bf3afbd839fdd1f489294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166b9f5e9b4fe1e5aad8edf2fff67c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7cee56bb6cfb345ff58b00bef090296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa2f444c72944baff49736f5405320297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c50b441c1597fc3370271c32da08c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd069486bb5aa15dcac08928479a3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924486245e8074d6087c26e7220cd9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26e376d9f817f4508c1aaf3d3e93d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f67312d13a484b600ddf8763755f72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a83ddf889988d943c0ecd34d93aec8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041e6e346b0056b58397000edc07402304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a542501ce9b5fc2a378e40cf9ed93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a198bf3cb94fbd63dea0e26f0c6ad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a2b7b5c2e6f818281b2feedc035d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac44bfc249f5208c1e972cb646fba6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503c5c5c9570bfd01562b51e6a9aed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9067c3dbf20aa579b705fdef159f022310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71d3a505ed3879b8787e1c784233ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd8d3fc582cfba6eb310c812d465f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c4f8b6e1b4bdc2d3fb40192dcf2c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384ee7b1b1ea99720c8df27f54e012a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb6f26d9a2021113187c60158c72ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea81dd8e49e42c55a796ee4ee9994316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f9e28f12af37b986fd6c4da8fed8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a769c73343052c8b82df61d0ebe7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce5b531241d0f7cf4c84c5bf941857319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e318a4a83cd2ed66492d7f177a5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e823146cbc87676f32b59149c6130321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba03ad11a118d41c45f2e236e2d6cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc36df5a73bc788eaabfd309b0bff4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d9b7b3712aa496123aa7357ca6a25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6bc96ad5c8d7de9a89e97921bad03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90485d9c97c9a4427a939e7bc3a5950326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2187330b19230110166badb2889d33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711385afad2e25dfa04c9835a05d3ec1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d1920fd4b97c7adfa56280432717329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dcb984ada0ae2e3775d5253602fb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f3446b91c8d649a4014f87994807e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5285a7605fd77d3ddaf3704e2aafe8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415b13bc106b3e4202a2339845e1920333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55757fc1b238252c732153f0cebab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d21a8976fb4db84fc843971cf28432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadc8b9041365e85e36f3af9865c6a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637f2b76fa484075d53846d4c70352e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a1708a7b08c22d5e36acfec7681885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aac635925951a7da7bfc7f8730db16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625634e66210f74948d8dae054135f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e5cdd1736f4e5e06df72f2d6b7edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320245bc8f98ca5724fa97215c23f1f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7aafbbae264d849ea33675be3f5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd29ef36eb16e1a1472b54d3427a5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29bba4cb1f2b771574012769f123912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53140a7df048ff40eded76a4ef650a1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a006c902d0a8460156f35100ecbc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a80635fed31b03af1314816ddc6e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6515ef0d8f1570489c63c16ede62316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387845d5a7b59a22e82b85971cd97e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1068adb77f4cad70b2803d06b6f2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba0469fa8ffdab98204bdbad85ff2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ed1f1fc9fef14629f3dba6119b6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214571120b158b4d88b64428d22f61221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f195a57513191ef2c0e7437977b181522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eac823b12de163206036032bd044aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d09d26cd9285d28d4d87b6f9b71324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aabc5584b7bfa07a6a7dd7aca31d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6dd63986ab4a94b39504c2478cf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e2392b29d1c4f90955594a8c713027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc95d05f00a084db9783a48b03333828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e8e370e9f8b43ff5e536d09c53b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac23d01519642dfc5c215f36fef9b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a31758a2195f531250f93597803b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e7a599c8bde573bc1c386a81dbf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303f6c6ad654a219c96e8ad4d10b1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34de407e4e3c975609bb56b8c40cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926d4132327f670995509ebf20af9c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5753d892c186ead95658603593fbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b151a83b9e2f443564a5253ff94418637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78791f767e8914791089e5fff273638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00455c074c71e86a98ef5e5bf8cf4a3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768422536f05d64195b754ac9ae0dd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd2e719f50870226db3447f2f33d2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590261fa0c8489b08a9bfd24c0760a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49334991cb0ae3f778c5db7ddd37a4f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311bfa5d76663a43fead463d1b11b4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca988b18b488dba0e8287cdab054b4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7ae98ed3839a792267c292b583d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9a399bef90afe273243d793b5cdbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc032eb0f6d64dfbba2d49b9a3eb30648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297736aa5cfb863c1a027a5b02b271bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676a10ad3ee51177acf6f7d0cf6055a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1356710be2f0e9ec397145565000651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ad4523ca15f7909dfd904d3aba75e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692f2e4136f273137f9b10a5f6c91c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2991e78b4d4a8137784c23f0183c47b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46777807f98085d338c46bb1403c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8c8c9710c8f14608bd3d466b602b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ddbfc3409bf557ca34309726271ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba986738e59b774dfd03fca532967c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e03679d8e0548e9360089e08d71d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f41589131af0fa0fb75a77e8a7be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ac2f4ec92e0b8e4b5ae9915cd1dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea280fd071d966646aad76e04aaa848162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab6548759f069b99d190e308a523b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb624e1ea61e79821266a9a0479da6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207cbda148ed9edb09f56b20598b0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79546536999355db0651c6e350e7c0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6839c3e1965985e604869e130c3c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5093c7ff47cdbe3fc812b1d930152d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865410a7a2fdf73ced651a8029572669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d0faa79ab6ef72e940d5515b2f81b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03352cf061b75da1da034c573e7400a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc09aaf3d42b9edc2488807617fb47872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa1302e7074f1edd758efb31a03cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0e9b8b4810a7be8bc86ce3489ed074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6d90c793050d146a67881fd5e598575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ddc3b077e73cdb3204f8520faa62b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d71b9758453296cacc8085123fd95777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699cb9971dbb3dfe73e1c642581fc0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8458665fa18fff3f74ad1c5c38170c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465efbc4c22204bac79065651406859980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c425f684904eb953524f8ae20db2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029535418a00697d1e1d7d5f2583e8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149622816fc67b778cc13623ab11d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b26a0babe3a8e905414f0c10859ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0048c0a0090158988b9e063a6d4c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4110c684ffd1539fec01f50469180f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa685d239e33a30674c76c2a55ab55cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aec7379163f9baaa95eb2fa83dbe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475b663a5a585f690b715ea002681789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233ab78a37e6e0227865c98bff120f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10c370fc0de3277921d78c31600a6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fefb1a693fb8f89fb8f6938ea5124a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615715f554a6413725c2b9bc2efd9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608241e35cd398e4876ce51782fa76894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a680b18da29d6559f4133d4c5a50395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda14ad198bb9a3e2331520ed70cbe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10a497e35695fda152aba7e1fa6c5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db79f56e5a06f26a124632dcb7d5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324a498952b5ef29a0ce7174b4bdca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcacb2a540406fb5f8a2132f1b9b0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc722abc2f6a78f514948429b6371ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e23eaa510363c90f865f3ec55a442102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9237a87a534c77ea3a1fde980685103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce167e30392da1a98b2373bc4d0822104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e67bffed6d9833ebd524f4fae766105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e44aa19f2a0bb3f7ad58f27b0f372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adb90f607bde34df40812c3b63b976107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127ba8ef228f9eb7bb0476bff5b617d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a864250d88be6e00f066a9535dc923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac694e89600a2cbd292a056c47edafc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4595a55cbaa602b6a76aa2d26de8790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c76790a0da57ad969cd06dbd98435112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0d87a5792d9e24c7c15a7e4d2cb71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb89384848b4cce222c52e74d0ca12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de69dfdccc3e676955b8cdd1293bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5aa38e963e13ca779de0a4cec9673116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212995afc6a52d4db308c5ece08882117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a956d1fdbe8d489ae59cb9230968e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e427dd3f7b968437dea6f94b74e58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b0a7547accfb3c3bdc872ff3564e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5613bebb53fd49823d9f767b061b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d9302b1c580ba02b34c4eccacbd0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a165be815f610df908db91ce85cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a22b8b28b217908524d856b50ac4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee93fb9005121608b2d1aa78a08e32a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcf15a0300733e2fed75d97996c217126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654eefe9e419d63c5a9e9081b75d5d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f4da441d38c85875f1ceb2fea3b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef4c3785b4b53ace20ef22e2ce3c83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a3f712774929d5db2ed3ea6f08897130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18da1875351598b8d0d5c5725a13ef1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaad9135810ec0a46de61a144b4fa1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc888cc8b55fe2281b787a3a27f7ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e78d245eed4bf105645cd1734c4d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63c7a26de766f63a99ad307f0f023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e12c5e7b4b2ad2b8345419965334136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b3024129e46544304d2d7cfd8a81a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c13b5b1f38cc1437ade05db99b255e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8322c534490f02a32c3f43437284a9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56bb6e8744b49504a661e1b8fcfbf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813f28147b17215f8efd6a89b37be0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351193f93e634ba850a3503f748007f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a96f78cd0b8b854644587b7eb9b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd818758b0c1e76067c469ec000ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9a9c4413a763957afc4af853840a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba0fa73d4a973880b10946ef29deb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c42e93dd99b1d368e34523bf3322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0439703656e44f69e6c6eed87d4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d56844251498596cb1d024ab7a8ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053308799081c111bd4a24506bfb504150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa8ff27babccbd8d95aa82faba3329151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0eee21df9af87730afd403f4a310e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84548a131f3eff869ec71efd2c727b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b8ca493f0b6e4c0a8f1f410e5cd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf00597e4b85a3290f89ea9a733066155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e91c75c405ed1f90b644daead982e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4d03f790ca99d94d7d65d8d5ab3a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad95416a76bbeb4590cf519f4c6596158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a47fae9ddfa185af1751280fd1509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec29fed3ecd28d63af7ecc02a6e2fa7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ff79e69068fd53d308cd093ab1d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f502b4a80794d392635d921ea82d0bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570cbe8c85d2e040bc41e89767a064d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852466136fc16b1a11af600eceb3563d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6da02a96abb00f92c04e0f1471629165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615e1c2b56465b0be1a4d2d21f446cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eef3b5fc9deeb6c483c51b5a7f2e43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736004cd4f50db3dec4a443ac51cb56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdaaec180e2232be1c3bc8ebfff29c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351570bc195d962eb715dc9244ac6792170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bfeddcb6cc4ed828bedb8ca6710b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a2188e633ea8e3f7574e606b5da27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517e3aba90f726968ef94b6ec0abe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a217ca6300427513356fd9463315bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d5ac99f6d3568d46fa9ac9551db3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce7641f96ceda40bb796d864ada67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720730698827eb7d73a4b3955351c617177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070e5e5850a1e5acda66c743b95787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d6a63aba75a410e2e1403c2f754e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817f041edfd88a1863db1d5f8a1ef89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bcb9c1dd9838c229a84bd0407bcf7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d585c47214ca7a4fcb4b389baed6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b90d55a5f36acf307d41c96b95ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6db993eced565654af2b704e075dbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c5fb9232cb37bf9fc1dc67d68720185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f61b5213bebea19e0b3ae3fffb7358186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a71bc4b07bfc52b653b40fb930c5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff37c9dc9b460b2cab5a3c45fbcfc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b29a80a5e32893ca7664fd057bddb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6b778fb14b60cf97177ce6417095190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3278a62d9006d1aeae964131d4f591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ccb7326998c0b3a84b389552f6e5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523862f6ef01e2cd2f1add0bf15dc38f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408521d16d311bd26a1a49e314bb15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591af65525c31b46f38fb3aa366938c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca5a43e40e77129808c0bb23e525e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8bc65eb91c2516ff06376cf0d16c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02477c52e4eadc8e6aea053465fe78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c479a7f4c06d9da9dcbdb4a3a68740c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002c7b336c218e11820606f8dc0e0e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd197a9ad0d81304b373632c9c8140d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137ed750c82a23ff3855007e1e67db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5202e71406e81ec7229241311834c39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d4c81ac4f4957bfc11144438c286204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180694272dcebacea99336f83c64d75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea0255fcca4b4ef21f3b3174edfc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e5a59567b466218fd38a8adc6822207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e2a2ae10c916d86c941f15eee362208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab040ead2bf8dd34876878664983b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c103556fbc2d0993ed2b16ae562c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964119d09958e6deae2cdb88b16dd077211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172731480525f9aa68dbac4e354583b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec49de65e86c5811e1111d185c852213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50763f1e8ec12c2b0ca7068d63fb7d16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d7ab82b91f7a25960ade57c53d93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abae4765077237c39e942f474fb0d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935b89e88b8baea5600b571694347d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b3048fa2f740d488b4046cf98e71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c64f5286ad3e77ae104121941a9f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795464bd3291d1d6e3424f42a9763ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7943847ec803bb7ca87886846c98013221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75fed3aac78bf8fa960b11110e83cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775e147c2b2254d86923bccca49ad1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fbe24ee0982845008e284446cebe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c922fa28ab9daf0026cd36585e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e62a3826a29e6a307b939bdb57bab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e0ee9a41cfca84c85f6325d60a6b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a713dae1b2cb29797413d36b8dd58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ff1438ce49ddc5a5360550293c83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d295cf509270fc8ab4219e4290057230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb35bb655faf4c1521027b11c20c09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c34cfea4e1ae71d05a01bf019964d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b22fe641ed3f2164dadbc29fa48db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828580c5da81e0677320ca18dd2b6c57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ade7013148a626bf569827a464ee6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b554d189164338f4d69d8a60d02c51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa90572a2457ec4291098b3fdece96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1211c1a1cdbf8acade214e1c1e556238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be03cf8ff56717e40f57711551d81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681734d0dc2b75d6df0c9a1dedd8959240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab5fda30d5207cfe3ca36080fd82c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f3e87481f4df77e24ceefb1f45ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3d6b2285448390b507fe29eb4546b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725e24b8ae8dc1d4e3820ec29b1c034244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c93930f9ccb1375ea47ee0eb5c2fe9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf2b053814ea37b4bb6e78710aa08f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9fb9f08f68b9dcf1fec9b40e91e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1549b6f6172bca2f4e0de2134c0f20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d5c742c7153008279ef000a02d7d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1fc7b17d89a66f3f6953a21778f7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6b90b3f3093d72772559628f7cd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5392d0f1d225a5579d8ea5f12d836252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f847fa5d0d6d94a07110eea4f4c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5009543b9a268c27e03a5bbebf67b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c1859004691635bb069d0e5f9f54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949ae75ee021a3a705ebcd037a3a24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067b40d971a32ffdeb17465f0cc111a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056064e158174ed37009ecab747489258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17ee87aa3b9f242ea3d32e794ad91b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d502017fc42c16c87c55c56bdd4ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8047d473d4e88148ba3b73281dcab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361cdf84cdcc43f07b0f6bd432a618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf24d6867ff77c718feda0a48485e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c9a7861048180f3a3ab639eeb35a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63375c1a1ad8ca2efd1d369ab08224265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8835bd0f7443c3b3cb581b8aea6390266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff66532265eef28d3db7827c9c993b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a5240d8dc5f333743ad109736f073268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae433f2d6a5007aa68f90a9fc1b2f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ca8a132ceb18946bf5274f4dae18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b34b96c22d5e560d9746f227f0021b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027330dc798b10053475f855ef3be1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bba8afedc176ff001fd42ad8bb656273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2ce7bb42380a8bd8700a612d29560274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748b67e7ca834701308976066bade7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec3d7004a8ad9b13b63a25092a531276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54c7d6ffa345359d979fc01d65e8c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96f2ee9ab59654f9f7a9eb04543cc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944d411b13ecb824fc4bc67fefe9d64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65eb51cb5e434e056b9f031b4e520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a840ab3cac4079102181019159410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc20ebc92a0af3b81d485aafd0c07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a12ac0a923f478c31d3fffd66e246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8f96b46490e45a3ff018d54988cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff9f2d2cfdffd43afe017525e3ecdb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f14502fbdcbd549c3299734e3beee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378949216fe5dd3d3d58b43053ea03ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b2fc637ec7eba225d7bfeb8803956288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03718bfd463a752d21c7964a799027289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b4949bf8021c073ff1e8b99ef4d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817176ef7d24ffbc0a0dae946595ea7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02e2ea6e48df709b5e9c2c3a441c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eaa75ef817441405bceb303b267b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7498b1d23f96a064923a35110c82509294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a07a9cbe7c5cdc577f1084f37d4b0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef887e4b2d70ccf2d0f798aa1fbb5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8010bb972884d6693386637285091c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f2e822dcf3c239f80d755ae1654e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c2833de42a76d7e3e1199625e576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fea7248c6fefc054818026cae90d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923bc38ff0922dde58e55f1480725f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc7b6486249b8a5e124f3e0ccacbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bf130bcd682eea3027e46e7f5ac40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1441edc4c0ede43f47f6ff325f82be3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f467ee4510360ef3c1e161e8a554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244d1d1ca215541af96b7342639028306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ed3cef1025ec537969f4642fb7c2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4751748106d756894cb2d22511feb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc715a425f8b782693401e8d78d5a53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3bd1611853ac6115e89c7b99880a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f767ab63f52093ffe0cba7ccb7541311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bc310c7687aea9e4daf8fab678a05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6205640336ee71b1d54ea7782dee69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb426a02219e7da07f40e521b8244dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b77b6768a73ddeb6c38136ad5697e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e74e9182ad3aa4639baaa741b479d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599141e2d7e870f1a902af6487af4a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f7ab3345e84611490f0a002ae68f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a0a6803d50fe16d17b3805e984312319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61af441b848830551471cf967630c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19ccdb06573314a12ea6f7e3753292321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ad42f1bd36c833b4ce9cc4ecca313322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313486b7eea5add9357f88b0fe61e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a42cba752bbd619bda70de63eab02d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51ef80c7e9f5386ec246c43dc563c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>