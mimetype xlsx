--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30427e89bffa4c9fc3bc6bf790b4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec387f3d3a13043a77ab5df1d1caad92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea9238653eb8e03722475059fe7c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0254ddfc2cde96388adadbffdb346804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0d18e0b30780bf88d612c916997165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd159f59a699a4fa5266fb873b6cc8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1df279bf9acdbdc13380bbd5c426f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4428d87bb1f37960c255efd767ae9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335c30e1ab34c1f1d9a64da799bbb659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc880b3914d95de50414593b2d8d3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e0654a6be004c036315d969e2968d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0ebec9585a404a25a0dcece44feb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2487a4f35efc8f0b8c3027590c4cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e445a1ba32ba4ba85538feb95a1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0873ed5f7359d1fce7cb8aaa342272815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4fe5a562cd5ebde4e3c5bdb950a6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea03d27c5012167860b7dd73851e43a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e47fc27b79e05f180b34e1f66650ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dead0c918fab83c6b35bf171f3883619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bc9ba1f42a10279b118e9922882bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299527add10df7fa0429890ddc3c247821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bea5f5a1e3eb56a8ce5e5400c62622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a215df32a763bd306d4d0a3bd7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87948a8c912640d1769824b94b644524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43bae6b9af89fd80f4740cb3e1ff7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaec9cf7b6e5ea71c41f3faf74f1c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092e83b77259a9d94cfbc93deb35de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed8d2d55f286ff47c785778f84190d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5882763553a93563224ecc3260f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe95471168c9daf3e038f59d9d6096e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d32475cb1267303a8895e18366cdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9056f93009728d8837e87cd9a67bf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867959b45544305840e893102bb0f7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bccb01511de457d254c82be80bdeb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed403c4a7f49c4212c4d5a81e40ed735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec5d1c905c7bd73ff9a41216266a0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d542097cb46d9f986e44dd747a99537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f21b6fc0b507dc012228f1dce4a0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f25666dd62ef6e5b511465ef4f57f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba7efc669ca8f275036fbb51997ef740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8c1872ae58654f5468e37ce5300a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02948717d0409d5099be68b38e2f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43e336078df9a7f9122fe36737d2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd8500d75a15d40777ab280169e20d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766852cc3ba86f7f555368657a6b3cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c748d2625e11d2769ce66b5a6cea746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475e8b76954d146e1908171e8632aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c663a16ff1026fa8c6effa2abce71b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bed5cd282267941b7bb456e4c4e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc332dd81b0a3fd0402229fa6de35e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8bc26853ede3e14b5a9ec9c85c0ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8497e9e857a169c45409e21a51fb6a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570fb131377c4a7ff35cde89f3ba3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b29e5de83290c9946d6a357f7e86154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b330fbe423b812878af272c42ba005855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed4cc64760a600b783109d1f529dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f244b7e2c803c27fdc5868edeab640457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae2224b9e8143bb779b13a6e5b64fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041829e65928e4c90f113ecbf8caec0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f9032dade5a9388addf79ca2716a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d66f0abaef0dcbcd311c15dd810561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b336146890dde153e5f951ce96fa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a89729ad2fe5ceb9de81ea48974163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257885bf7dadc1ce61f28b08f63383564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f759c36e25ec02ef154a3b0e72eeda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16ccd5d1bcffe5ae5f6e821ff38e7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99555565f5ef44d4c4379de8da8e840a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d31e4f9dd4f4be64fbab2fe78a0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422e2591c6129b32debae45774024bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d59c5577c150cbff035e32d7b3442570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2e214ca6059d87e1f85f66832c77471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620cc45fc5d761d667737102d652e2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955162576c804610f9a40c0c9f6845773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993be90f38e4d6853458c7b4c5fcab774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319f98cd53ca094c7f3312e3629d4e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c62dbd70bc7d144ac0fdfa2cdfcfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b759cc375fbf5458a539a999c6f32877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0d052def343cd92df4c362757b1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d65580834d012015a874f95b3ee979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ed6ccdb14c2c5011d7946704beaf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77df65ec8301942ad6ebe6235f28e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e4692559a7f8d7d14a1a3ff351dc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e464591acf0f592e5a6c1456c7bd70683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e862ac3444ea8cf500da7d78be9d3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc57a011f1f91c4ef2c2ee9db65b6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d33539940f4bccc9ec3411c06a4b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec4c9750cfa2145e27952355c11cb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c764022b04573632cf133663f5ef088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7cf755562cc3c9248e0d229056c8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5d35a5378756225d390bf6aa9274490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8179016939cf156f2f770d18bdcd31891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075920576f531b96fb3fd298bb44af3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5363563115e6b06c41e0a2a2eb3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71b9d7060971e1831cb7dd9d65629f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aba1efcf254e7438b983b17c9eccfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7776d60ffd6778852175d36d7fac996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71be4e118902aa921adb40fd8e313197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f816bd7dc7f9d033b68777a38f001998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7de29e55f613093751f8c57db08299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943da4519d116022910cf83080a3f34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900ea08cd7c5abfac530e320659da4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78333c6c47a01947c13ddeca228d5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292009a29c1ba42fd298c1a3474ee5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811dc6ee29db93546853fb61ed83fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe233072826aa6336e3a3803d69dd34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a3f0a856ddb7d94768c87c54c83d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7448fe5759b4c00130cf6ebf337c423107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c333e54a5d4a5945706387e9c353ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4ead24ae717faa119bc5866685ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618cfb02b7271e3f4ec474c6d1078a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc90bbfd177c820d09e5eab27ada59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6af2aa223044c16f30b86a73d868ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786445f19ccbe59c42fb25aa7dd4b4c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a15b14118fff86a13aa836f98fd30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad744932c22aba826883620197df47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9006d005689e36f799ee951559c1503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f7c8f33d2c22b338a09f55b49cab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed2c72ae10d3e7e621f8d2478bda8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2176a913b3ea0d0253ac83036ff9fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa286102f695fb93c963e00773bd82f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d03b5adb3618e04edba946e536273121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832abfd483024cbaa8c57458a54a6538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c903dd5f4932b191c8e264033198123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8082cc1e5e347b0e9ffaca4590b4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b89081ba6ddf2ab6f35f783967c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400535895b74012b9830b00c6a1910126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed00864d66f87413e18a3f64bc1ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e6c6ece2c9f3b16a4a8fa2314c94b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e214df33532f1f2507f6b8fa4568c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723235284c5a4b033daf64b75b79b83c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c78e3a0edef0d4b0428ac34ae45ac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74629f7e89f6f699ba2883c718b69077132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e5089ae2ca7c4ca561453304c76b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ddf0e933b8358dd0fbcd07d8141af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79564d8dad7f715c1a83bdb3940b7b4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66fab92db6de50a6183e48e165e88b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2ea504b4eb6aba48f7af088d91b90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3faaf0532cf369b9146617ee2829e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9fb992f743080566f3e2c2e3cec20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9d596b195380f472977b04ddbcfef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef3de57e516c01cfb5868724f2497e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c0aef3a2d730ca609b6221c32fe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07af14bfb6d2345f6fd604b36ce53a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90db48d186fc5e8ce9986ffa7c105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd352578604438e2d4213e6434baf6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c2bd4538f19682d8e06eb2c1888d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f9f5f1f2dc5132cc0cb5330a0bb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434ca1559dc3448a9d8dcf66d5e94ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0348bd007144521faa339537cdd56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc875fcbf8e51049b4e3c775ed3a210150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c740127e843e23f1e08e92cc6feb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c9254650ba075d32cc66e8abf8b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7e114ee437d4b2569365c9bece1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e91c189211363e52b104e865d4303154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c497cc4a01e1cfa48ed4b951d4218c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e672f343e2b43c168e881e2d2b56917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3635002f18c03431a1d71108c0d04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd32fe7ccfbe8ef88a929ba433d21b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad89f4ae4de5b69fee22a2b2c632e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47c6397cba29645751db8ba15998bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62fefbf9716fcc12d0d1a39a7af495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204afd0dbedec73ae43700ff7b9613f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dbd1f6dfdb7ed4f0eb12f055cf4dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6ffa27ab88897269fb2605be0e4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acae6fb646e2e895fda87648cf5d96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90398774534ab2c136550828e6ad762166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096767056cde66ed888f061e42cc7f2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710a5006c7d283740dd7a0c05c3fdfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2db55363308e52daccb2a5ba68dd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c0622e5ac1f381961cad9b0e20e21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202687401fa9a3624772e7a182f53b95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cec47b795f00b25aefc38b51bc475172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3ad11fed5801a6952fbffc4d2c0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3aa5709917e9c971ba29c3d33e228174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c879e50e08e773d93ee95c0fb51aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee5037c1bc1ef8292b139dbc53ee78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a25483562d1422bdbf3186bd8745a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1786908f7891124e14c523725e08d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b71998f8b330a415b553cce1c0f4fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c0e5a776917f4d115a81764656c8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda498111b80fba7182133f66fca08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b780d13b6d88ec9adb2a38115e7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0a412a6b38044b96f5d16ca0d57c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f651c163bc386200c4a962d9c15bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1f9126da03990dd58be82112d2f94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6438ed63db2c38736f8cd30ce067c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66ed3b8ec3a624dad2da2c91e6f55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0cf1566665504603833658116b146188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39407df0f3219429591acce4acef3f73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c79e261a5c2bed4de6c2ff38ea262190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635e4db17e11b8bc07689f93def436191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdee40b91edf97dda214a4e0e20670192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f073c603003dfe008ae5cd61670143f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa642f0b3986c8c61bbf4ff9ca3e4215194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcbf073ec2daab452535fb927d0dbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91752e3f765622464b8d592be8a099d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32259efa39c7b9d9b916b9b4c07572197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11141839655838ca634f53c3059e790e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144372da82f0367a0a36cc1030b7fa2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879085f2ead7068ecba0953ccdfbe88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ac8f0e59f7fdac0d35e9156ed84a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d593a9ab0464fe1503d4aecba576bc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde1080ea4388020eea380ea3accf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd3988454e95d184e745d4350616f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac3b89da4133d9229f2032d72abac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c41373713b7f8028e8044ee995158206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c635344ca4240e518e28275ce912c9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1780bce393a5cfaa63021ad441e40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2bfd37770582e79facc2105dda3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ed10e44cab48e90f4b451d7be99b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fd63290f0a92de28417eed83b3a99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57218116f94d11a566458b48e539b3ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384736724e78e9855e31bfbd4a39373b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132681836e553224af4232c8a47cb3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093661a3d41532aadd185af3b5ee228215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351ae2648e72b07375cba28be520b3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef7de002c1ded1d8cc521f3159be8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4049a6bd19165ee5fff0b56493f491218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5261489027256d9846e8efa28659219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca1003b245d0ec250f759dac97c19a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d04355fb539f5732d495996a142cfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5946c09b8417f580bf8c3b2a3f427222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996882b8957e56c841aef20443fb639223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fb3fbda4c0eecda405393421c3869224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ad11596270da5a09c6ee02e2e144c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d227a34a5e71f3c425e0962432a74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e90ceea5a87f47d1719887fbea14b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b3059ff0d74a745c3528121250905228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f92cc34140656b0c13d41965c7c1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06d1a4ab76046ec2aa1154edb0d8ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09535d61e78a656f2b5d26c3e09440f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41748e9a24304b38b2057febab66f229232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f10f7d21fa0e74ed585af3126cb53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69b9bdea924e77dee8980601c4ea60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a4305510d753832600f174e9b5da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd68d04d9e2fb5cb1ad1adf54f854a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1a422c82b3fc48d08264404fa1ac6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132ec9171977a9930d70ef21e8d826238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e2e24751d9b1632e7ef17700d873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b28886c7173fe7f7e4c41d27892e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da61f683e6df9c9f1c994842009314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b1f7b24f5581a7c280f82af8d8a64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d77f32499f486b1f9ea5173b55f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f8fbdbbd9963ce131e905100335cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e66422c0a20f639f102be05be07ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103836ec3dc0298d600b0aeadd61a8ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe8b1d1b5d192ea0883c19f088e23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7825399af9b607dbec829c22144803248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398b8f2a3ec6701bc45331ff8cf276d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37817c5912ea8ad13704ff5082ea02c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945491bdce17022ad08d1f8b5bbfcf27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aa35b9bf4eb13976039e79fa6d459252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f10c54aa510d50b74c9bcdbca547253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136b722f076ec33c5c5b588bb6d1de4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2244a58f2ff0ee4a0853757566d8b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8768c0362ef1f02bfeebf3f9496cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31583265fca8d0556e6fab13a95f01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65000f6e3a879cadc3cffa6048d419bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ffd0077f19464f9755e1707415323259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a6356dea2daf0178607184d9ffc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe0320bb0b7e1881ddca47763f9cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb1afc336b45a39713494ec9aa73b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50ff7a84a7441ef72b53a4b148f96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53f51d39a709f8de374da882237ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b701447cbbe2ca1bf7191eba2871b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88dd38f8a2c52290f3036756013dca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0ad2a903370e46a9904b5d422f290267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372796b15984e00210fdb2176e40c80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c121ec3a1bdb90281fc3effc15b502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8636195821377635f56a184724091ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0188a30f4a1f5fdb07140d363a672271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e6b5b17d4b399bf569dcb17c48b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b6bf50837603ff72242fb8774359b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0303a5e251692221e4ea0f5a72303274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e5121800871895e5b59d120b55df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb4e7f2ba3e68cf89070d252f8d785276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b67f110f404877b0d08bd3645fb44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002377e7ecea629f969378958ad420a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299aee8817b7413dd12895dc7026c39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0dfaffbcd87f19a7fd485ddd5a8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f73883f60d9e22a49fada08c91ad5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafe4cbc3eafc5cc42bce51ccb87846282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c94feda5a74e3f9d84c7edef5a27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b3ad10da21a6bc53775d1787a4ea6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91813372eecaf1813c08342ac5cdee25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e497800c52a25921e937483ba0877d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f082d090dbcb4044de70771df744111287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615757048205d38a436476166c7c57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7530a12ff3e64745d24a699bba84c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ea6489224ab76ae50d16b79fe0588290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478693210fd30271f6d2e5dbe344fb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4845584c2f823f11bb6c1ed75da806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291e5a372671e34445416114a0245b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814512d82643b70d84b66eb2a680dc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a412486f3b3815870a6fea21e4c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231844f5881eac1b48898761a55865c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0711605377ab023e4b4de8d84f698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2ed5281b10eb4848c0496a5a4ade298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c725996063d113d8ff9fd6f34a893299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8530778de92d5817f0aed331ab48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9737b159c9e18af322926490fb427301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7386aa08530fc21f4189b9e414ab9c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52aeb602f03d71f0188f5032527a7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a36311ef5d86c0bcc62493c8aeb62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b1ad270d1afc220c577e1ac3300d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005f3a27e34cf71abcad42f976fa6f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e3105cf5d22e6dd280f52f90f9a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a3e8fe52d80728c2bf2936217fd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5015d4c4b432849aa031f6769acf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465964f4a34cd6cf7f95ba37dee5f9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b05b9618de7ea2984211d6f21797b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a96c5c9c48b998eaf316c0993ca30b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49e9077cdee5106f4bc08d2b3c76ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2beca373130c3c178d4a3228d4fc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58943bd1b3762a3f265c4149f5550c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e893e2e1ca8d69fc911e37423e3ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f8cc2045847470e5bb2fa6d02c9d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705517d7138e474314c0cb8a2f6ff4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35c3d8b15b1f8540fa35379bed19a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc2099f31d0b852ae0869f86c9c9a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36d7545a0d649e5a0c50ff9dde3026321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc2e14fd49bcd4af4d939c6d1009d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afff9bc1938d549b5029a5fe2962af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33375d19df7b56e159c78a7d1a4d8814324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefd08b0a8e16e8a8039fb99c4be424325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ead0a0a38192a79877d5bbf52cb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e75c7db11607be6a97b3c54ff2db6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe88c5a242e73f79e7d97976e838bac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab235e45d143dc88e1f59d9a56dca2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09eb28d08b360c61b59ede44423ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183872093d6f36a69a61eee01c18b236331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695227805c3e74358ec2563af3385c5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8888768321be7d1516f22ab8eb309333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb37d2c33f939dfcec977067b8ca0381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118e46d4a7784a96b49e2f63c2c3e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a29944e77c980b382fe543cd507ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e661d3f75ba7e0e79361fdf63a77c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b514d6c6a41e55f6113e2b67424845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc58ece9b04bf585b40e08cf2eefc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47df012f189c1ed6d9f6ef396b52fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb13f4dfb6fb4a0facfca019dcee6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaf92c67eb526e698b9b87b8dfd0a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c98d0fcb26bd406bc028d3fe64e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72464af57ee74cffcb28a2a27d781811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc023bf7371fcd039485102b2c8f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee985dccfa18850990cff9da5a134e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b024f34e5c7fbc9d2b2c4b91383a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e58bc33c4d236f5c8a647168e1d70215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d96fa080ec9553181202dbf0fe96416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7403651c37abea296d4788bfc7257f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78746d56ef7da44aedbb718d9727c3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae056b7d6f1b15baf04016ac920339b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c28772945b8542500b72bbc0299b6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eb7a07dc9aff33f6dc5a6de46e2d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd7bf3defc685de2cca6e386925a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476142c878c316155820e27fb8a5c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937426c1ae3f490c0333ed96e4a5f4e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6b6f4716785c8bdf882cf71802d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908948777cd5a122a4e1eb7fbbab23c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54628d417069cc066bde4bbed9862d8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9021045ba088973dd540a62e77ee628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d4c9fb32ce3fa3003014a00a7160829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b634aadf4ea0f0c22bf82898b295030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db13d827b6144ce2d4bf9750a7e3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b307d9d03a29b1aed4feb52c87f6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69d988a752d961b7ddabf2d7c446bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f5a6a7d0086fde8c0af26bcdee7a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38b7b0301fc8d928adbe1dd8e45a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73396f9d3318201d3044116c011a0f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ffa272b15b1f38986896010c26b3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c8a4cd2d00e43b6282b3b387668838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b749fec75381cbf466350e38f4ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81805edc65c7338bca52017b23a03f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d932da95754d689e59034046f3628741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870bb2fbc3850e51833f6b14758efaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db95aa0a0e28a4c30b93cd9050e63b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744c63c826200bf6229b687d279b1b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7013299c7bb72992975dabce26d0f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d91f7f7733715e17a8aba96ecea6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24e35320bd1ccd615a8bce152b6fe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e08adf48957a187889aa109f99472848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66416d66a7e6146688dfd50b4d3f1a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a07c7f03d6d075c2c15646e9c5b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84ccdb1c05151ceee4219e7e819a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3583eabe92c6d383f0855eb33b748d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb29beac0c51488503130c334dae2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431936e61a1a1aeec680d9334ca100f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d862fa33e8775c253f10f172080456655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41296cd62197182fbd58ecd11e78663656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6f6b9f673a2c595fe09a8abdc4c1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136524a3ac553b4d77b8361f737c58258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540850a39c192c4feffc6e91b27d2ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5790f0d32ec158cfd96f90df7113c6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff050f531da1bd2ca743166830feaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a5cdf1d01a6b155c79cff17ccbc4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01a1a4c37d983652f8b08bd992947963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c150d90b3e1504e0a9ade3257231764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b411605dda3398f3d5ff4b5e5203d8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50816e3ec993cb08e59015d1859da166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788641d12e938278a8358d98d35191ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a669f77ed1796a95214310c487cf8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bc03fef0cc01a340256b0a9f796dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469140ccc5829c697e043dfc3c242a2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6863c1db1e4243b280060faba58cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfdeff9de10dfc111bd2f04f94cdaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9a683975ec4564fa2c361e44ca75973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835b1aa596ebaa0cd506d85f03c8d0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e389e9c377a6768e04e856fc9f5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad2c0d961d1fdb42b72ad6b5c2170e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63bbd922cf670f9f134c4c97c7e2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd77ce026e23235313eaec923022b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5adf9840ed63260fd2311b2a3f9e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cdde65f83dab8a8e68d0b1e6db89780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e2838c880c8846b59d85e8bb0a0e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c35f271c93c793e71467e9c8ef99d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94174d73e68b7bc7a341fea284064483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af5fc0608671765a1b7b7942a8d56e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80812720dab49fd30c055777e996285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d095b0ea5bd1990568aa41e230362eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688122625daedf5a335fcfb6df65cb4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa4ae188a2eb2d364ba338fe32abef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3145e2a8b62692061fc7f3ec915a8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a63f6f25c4d42f5bf45cbaeb1aaf9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119405ee82b2209cfbb87dc4892031491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c4043f31acb251a478213a17b75d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b642005db62e2350d0c1c3c2ea3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b02665352cc236f601ae9273de8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0725403862851f692164540087278d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b9dad841a15e93ad5dd217bd8c6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff22447f43897ad139d56c18338e97297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749ff86bc4de929fc67f50d189f07ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb2be276727ab4ed17bc2f3661773099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ac85aa892c41c42022823685b391b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d105a34f6baf3a021d7a883282e8ac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046454731d11682b22938b61c9a56aca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c6a827330fa3418893ec1b1abc408103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310748d2c3c4e36bc23197fc5f64c87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f494c5b894c3d6c0a99b5938b702c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c184317b5ec9547507eb0540bb319106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3448f355e659a60b5bc58e494afd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348ec8b88b775abd7ef12558e12833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa80046191a5dd84322ee451d1a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f9e19681b733e013e09c5e80950f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f34bff55f5c0748dab04d02fd2732f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cc842883d9fc95ef7a80624987c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19ccf4ec38246595e5df09000f7f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7673429341b8aa00c1922ca360f234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb73fb61955000fb0e5b154d57a25c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215bf92b76ba8acb54329a7881ca073116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379cd133b7bba4004b64f496f3e50a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d451feb16dc5b5f25214fc14a56bbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c9cb92bc94821b7769000c5e0335119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2312014500833a61025156e01b74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f215e2d29107af9eaa7f29a2a455121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e56b2a75ec57b124051a022f054e19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5fa6955544dab4de0ba7ee83322dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46725144545d31d6587ce88602f477c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b4a8d7bba0b525381bd636313bffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de32e55cabae70f640b540370db4a00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc8b2a65f615e4892b74596d98530a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dff99ea70bcc1e05cce8cb05a4079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde683695113cf525e8b9890b435307b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a99ac5ad23c7b7972534197594a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d852756c5cf7144f68a5eff0c3e26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d0d33ce63d7b1960d9bbab91cd778132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5484e34f2e529bb2a5a1784a8ce19f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399525f1424228ea080c9088cc329a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd42b55f352892eb96e3bf7193242c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335abf508f60c81e04708cbd12522c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eef0bb708586b9eec3512b5461137137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02e1a765e74b6e61bc2436ebbd919138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10144f5a1f4e90af56789338bf6b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27ffb2b0c4c042f223b61f327793c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef046f5038891e27b7059c656830e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1bbcbe80536b6d6fd32c85bbd5d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca27b003be21f44f5b95a9df243682143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d85ca00d8c541e51ba37019431ec2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c311f3b287cfd309eb0e4199e2b722e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e3969a188bc521419f99ae3a8114f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae45436f361eee83ed5a5de1e3fcb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2808f0ba060b5e79ee8bef1fbda39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c77d8e79ad35f48e703742279c08de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a921b017b264a542831670ddc9a69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f10ee6078164833311c9f9c5f79e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce4d9cbb8c3d5e3c2991e80a59cba5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbe5ee82be96c0503e0c698759d28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0f6dc557e2a1bb55b8464c3595a29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4dba7be2d2a8cd59209be1b0f94e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706f1cdbbbc49049639fe7898c69fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63846bfa1533ddd66286de801198eee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18e900529f408c46c83b8150cfe84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e2b8f0d0c9684e6e70c043ea0ca48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf293f0ce10a2114dbfdd6c537c06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0305dfedbb5b3c9c6b62bb45ad97b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db53e59047aff608418a136afb9c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fd2487205d41b7b11ad81bd5a8ef2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e518eb84257af25465048a5f11262e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eabbca73a8622c4cb6247365c2dec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394cad31edb4159d4b3a9af3f7a9a27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8e26ea6acb2fad7c9bf9308bb7fd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313eae8e3736823af5ef3f023ddcc9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2717f0ca3f847469ae6f68c9033699c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555e37b53421fccb8feec7d8e40d0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d6308a6c9997cbdef8ca731655f81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493441d744637d38725ecea4ae28000172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81a5ef0e71396d68285be7535909f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2d9b2307b31a5dba5749d92fc1d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee052e5488bed66521bb87bea7e76e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7210b02c44796c649061af1d707e4e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b37d91e7ac6476550d025c55fb1d13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a687e9ea52df0b653c58ef842d716178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c71fac3380f8beb2bd25451b565ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a3634db6ccade04ddc433ed8beb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f8fcdb485f2b5bca5242baa2e4f61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e6934f69ee469d2edd73c4ff4e0b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fb70744340d1da1385ee9f3a2944d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108d9b449c741c695d048a92d5c17e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe6ca618ee992a7f48ea4a69cbdc4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf811311e633126ef13458116d4792186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe4940e7f2cea3ff2f21b9bbdbceb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ad4fce30d9d267a9d7be99b65aa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0844fd616f31931f48b893d1fb76d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180dc25812f0848769751943b25556190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba782697fa96cbcaa39eba605c5c340a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9e496b8984aab156bd4f6fd9a8d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d1bbf8e31ac6973694b7f61d0581e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a800568cabb3e7134fba969425cee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e5ba59b34589f998d614c3fe1ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058dc72c8bf0c9eeca145a2125c1dd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe93b98ffb8b24dbe09620ba0962157197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094414a81722a2dd80393f9dfc2fb3e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012c0450d534c26aa879eb1f3c1cd35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3faaafc05135eaba752d8d9b6020f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8d0ad8c8f2e9519a92b1f0a25206201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa4617a2ba746865ec21d58e28c8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d5e150825984814ee73bb05b158e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81debc9c255e395f4e615e438862f97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602bd7ec916059c2d332ac9b41f9b31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a8b646509bf9cd3268e3505e22ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0748497b65024a087ac6dfdb98ed7c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304fd1e1595c3367851e48e1426b9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb227ee44c90866bd0fca93ff11e68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f102362ebea4fb8f015d1e481274bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b1cf55d797cf720acfdb27a6ee9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467f95aa818a0edae4b2f88afd9c8f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c4da7759b28e735f5818db2e2fc11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c855534c49f1edba719d8b03e6b6d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa0e408cdb69fe567a4f866ec3224215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76780d10f86b7349e181cc7e9e810175216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424529ef3f2eed44a30ae36e03ebee2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569089a857c836626cef90cb1a3eb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c7740e0d945eb10a46a180faa4d1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092da840aefc18a4ce068b6c94954a12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12483417e32141bca17b97ae668db862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a09e57eb3e6bf572f64d769996d19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfa4b5182014dd9e88de486def26c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436b0422f82af61dc4fcce807457252224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709afc896a6632130f654109dcfcda73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8768c85e473aa1cd4c78221e4486226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec505af41cce3ba0e3fc0260db53e15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3dbe5c134ee5b21b09526ec1d79a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c8f33189da9df9fd474d8d01a9bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f8dc1a78ca607c9d42bb11a552e3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b8e880585a72428aced3c4add9044231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32a40ba6e5aff2f1b60d34d0606eee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f0289cfcf919e5700dfd5395b6dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf288461a49775552bac008a25d078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06160bc315ee9826b9250f81b21c8872235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630431929e09809ea224cb1d413d469a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d08ec4d883cd0a394d6d9e6b55d3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3d131517a445788c1e7eeb036163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80c7451e5b8ec4afd75f51f840a545239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3047162a424a84c6f4c2c1839606ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e3c90baa82d01a18a1241e4e274c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6c72890954625f73108b792816cbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908354f7ee935f67f87d6002af640e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c992701f6bde2bae0bcfa2ff962c64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef279074e6c6693d4e97251096a7f32d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395c0808717658a003682c9a30ba964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020483ac6222d8bd716c7f40cf858609247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf94532853a049d246d9e85a1ade3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d048d0b0ccd7afcce9c61e0bee12854249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af3b773e10fd0b9b9e2d0616076d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07402159338ed135f3230dde7d2bc698251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4b6a45b2e9a3534f2c51a4e443229252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ffa3f4159a63861c3a149f1961da8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feedcf9e3ad6697389a74fc85604f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29faff3eed29ae26b3fa5dfbddf97d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af6133d791893ed3d52e9a41bdd76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7cd3f090c801d15df7298b5e88c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce71e33450ecf2126176fa3662905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca882253f81a29793e17c14a274b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b6aa614b90033287ebf700557e4bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfce080bd645d3007973f7b6b57033261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f0f99eef9673cb3e88f9985fee8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2bb3ccbb7a56926b29d7dccc4c77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae3226127e7a2aded226bac412270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d1451500cc5d31dfcfe0e2eded566265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716731bd5a1daf7f689423c9ca864b2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e0c27543f3cd53c84f9988e78c7b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e0bfa3c1fd53c3401a1bf7c34fa6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f875980c48c73eec5c08265aab29800269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2379e3751db4c5ac2d29e8661b9fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40194539b4ec6f7bb7df79935fceae5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c2cf5d57a24f18d252b575ac9dc8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398fe53057d19afc28314f5db7e4ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a639a9f72fc7b0391dfee005d9970274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059010b05ac26127962fb865fa2f270275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127081ddb2facca3941bd28366a1f287276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245031c03ec85b8b527b41c74d3b2f6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb794946e46aed565d41862562c8a19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbcc6fb771ce1171e5aa249c4a4e45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715091357bf069bbcfc24a376740d449280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85995e864b771551ac3867ca6e842cab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa10943dec3d96cf6c7358bdd49138b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e13b216a2046ae14ec45e9f025529283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776656bafe48c457f7b53c6f5583b0fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874c439ed4fd02c2317fdcbd8e100cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19657742b8a2c9ae414adf8d1d305f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3c9d77ee1a85cb64d4c8e3cb75028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba190b596bb8b371463867c8f155241288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83a519046267130709800e7376488289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e242f288e155ee3efd5cc977ed5b9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a379d20a2eadccc8178e9a3c0776c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c245c3bfeec27961eacc1623bddc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2f6658418e4446ede3b317ca27573293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee5b83ba3ba004bde7b7341a696d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c23d22cd7c15b765aae55c93993f60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17407d35445f5a6bc82a2fccf94c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438192ff382da522357f84f7f620d9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d896bcd84620e14c23acb57472b361298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d055a47b22ba228698886e59bd7c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c2df1abc5eae61a43f837b80f1f41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a461550e3a617fa9d7ca615d0b29c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae224ddaa6d32f7cc812241146138d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084f00d1114531f70f7cb9adb511e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a996382751df503fccad22996625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64661c807104c5d490db1bdaec0d2c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba893d16baaeecc1305696da4e5b7b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2879fab6a38138bdd8d21b41cb2fa1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d501371b31c7454974028fcd1dfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6bc3d7d3ca8030dae3750c98e261309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a7b4fa02d3e964dfa5442532be56b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcb3487e207c555772707347705cf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df074f1fc30fbff9dcd4b01c349d27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc50afe7482ecda78f70672584df6e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c38c04cd26a403fb72763a68837b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921bff0bd5c3a9cdced8f09101f9a13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae634265b3e2f747c203c6222141771316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20686681d24f2ca6c2f8474b8e892cbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d971ef54507f2b0bb66c4e51e5cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55fd14594fd0481d4f69bfc890ef29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dda776164d754a11f7d3a997877f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c7064b3f7e4cfa401e424094a4f8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6147b2d9c9e6d989388f374737819322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31481aef65dc496ea8624084c191b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a34a9a764d49e7c4f6e49e7b5c3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea2024d63f35bfa78e4202d31c7684325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>