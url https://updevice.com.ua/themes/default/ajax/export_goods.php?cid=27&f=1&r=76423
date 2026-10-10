--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa54af4946eeda53bcfd7de1e21271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b228e8c13d8eb18724a271b6f8fdf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7885859a7f17e77f403e0d742bde28f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df9019ece7a1c22d72ccbc4e37ad824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9173b3b49ad106dca1c9aa4d286f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5040cfd4f72b924ea215c8693d9d406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f81bb42fc656fe02115336f5d81c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb3de8aa56639a6cb3ba7b976205c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68ceb88fdbff3a05fcbaf365a1fb8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5a29ed5041febdfeb570cd9ef1e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c33401d47dd4f2869f1b4ab1f195811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee81c89167db4290ff93d434b01f1ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd8eba00d259c522f37e0b6d4a539813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791d6a5c14475f7074373cee0e553a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d61d4168cf1c00106320d7a0f9be915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b555ae84669d5292889c41558d061db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f4323a434919c3175072ac942fbeb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d41b97ace000a5f017181d5dea0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586ea4283d088af0e1fd58c2b84c0a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3b3e11f6c7fee2a75ee08299c6a4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a82e1403671dde7a97339e3145955621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7a13eceaad0cfa616f306ba528fc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7b6b1bb4f09025ae15f12ac7971b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5cb2b62eb85afb94bec0ca6a8482924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71c93fa8ec380822ad1b914b02122225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1481aa7046503ba78237f17afcf8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c4e3304380da0d18e660390659cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae410016b2c97ab6c14ae83b387ed86f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33583057d9b76c0423c4b9cb7d88e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b80a7f3002fed15de45ea9733a1db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba8ea0dc827a7f237ccdd62c53a60431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb7fa031150e342949a73511be224c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44345cb7ad55b75411d5fa3abf63fe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77ea73c74dee60684704dc1d9e689434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515411c917511b8cbcc25ba4280b71435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c42ee85cc1f7a9bc15d1ea49bc0fa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a602e8aa8b3c15db88f2775f6810ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9317d3d332582251512bee562185cb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59206196277269c42f4960d30104dbf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0136103560c0046bcd346bd68bf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d960cb7b2b931256121af2c60ed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232d6ddc967dba346c58b464443963142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2781b7a6e66cea8255989f98cbdc7f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b8e02b1dc316bf159cc0d436330844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb83129243b776b000695fcfc9da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4625d6a2dd9ec2e94ac236feb5017546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52a971f039f8442d5075d9c7c223b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4850164284206d925240940832872c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c83eb40c855ec61f1a139888c4bca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92932624e6d257f8e7abeffa95190250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6679760ad2c6fed41a7796e751bbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d8e383a14902b6de8b409d99d4c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17db965df491b51b67cc9fb58242653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547f35ed9a2d34bc00e86a29affa1d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc8bd25e1ca809d5aa64f1177ee57c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e6a5210997a755fbca3a96ea91ca056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141a4468a50326b5f59304b2ad4a3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056ccf4d737cf63bddd58d2aece846458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583b08423bcfc47f8d34bcf4b3c38359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e578accf74a32cfa8490744a7790b2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9517f8d7008d0af2ef96462beeaf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243225f789e6a6de128885f4260e21c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fc1248f099d9f5b68268abc4a46563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc8f5a92f48777f31ad1c81ec4c0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cae388b3f09357c395847d6e07059b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4989062aa5ce49d5eb1691386fb90a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451ac0722e81b7048c567d9e05b52467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e7c8ee0e8af630d727074d4965c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bde877cea647f6b7e89472160396c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2272dca808a84deeb366ba17775c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e53440513e8ea4f275b9b24790fd3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ed4cad0e763e83ff58abbc851e84372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553abc671e8b575f3e523f0410c69c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf23e5b2909f6227277b989f6f5bd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f352a98b0987c62d1a6e86cbb2aeea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0ed0f801f09d4cd25af7e25a45daf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77fe3ea105cfe748352746826c2b8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71148c2e6d693e1a66d33e056883273378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ebb47845d5d87bfadbb54ed0e004879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c35fb07cdd61428312e3cdebcc0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07043b44d8e397a8215341bb6e13392f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ec202d235107178462e7e59907f0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532854aa439a54701022cbe59e873c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33873602739d3287d96d7a8d11b9f0cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a279a9b81784ff6067ce0f65f17f5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97c2206e58bff0a2662f3d4f2bfb8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ce172bffc6ff32debd9e447320c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c22cb81bdd8173b08fee4de3e6cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324faeb1cf9b1566b1d21ec2dc96cdde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa77cfd3dbde9bfb2c943ddc5fe33d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f7bfd055db93ffa347a72dc06b14391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f45e58709d77314536fb4bea665c7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd89dc292f5bde944960c6328c254d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26478f59fe014550dfbbd0d95937baec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dae010a3a06a8664e5af37f374ea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49203013846065bcf24660e5d4156296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c186bb3b77c9676adeae366232558597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c2cced100d37c46a0d05be12b03798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace3523d2a9ed0c47662d745eb59ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49712a50b5aa3bc96978eb9d1142b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b71824bbbb430a8af6f3ffafb5bcd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6df00fc0759953849a76e5b12a26d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275ad885dd6cf4042c80346e4e68ddf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780bbe5da1e2004e9f596becbefa1b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85fa2194017d9179c6a98c79bb85ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b2f999c859f1094840d66338bf4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce82c896142b5cffba3680a06e519107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08feea7fd352e9db7ce931b2d89978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a321813faa61b23f9efc905f5dfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8ca4d1c1136cfd095dada65dbf2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fa327dcb2044bbfdf56a57eff4c89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c3a99238c5ce0fc60445f31d68c84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e47b90bdd3e492a82432cee1baab54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9d7484ce250309416f0b52aa48cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beada2001b339b8ff629b2776df0a5e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e845813bc5ad405076375466b97dff9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0042bb16bf1811d07cf4c82b11622117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc185f3f26c501fee1caf8f3e3d5548c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd72fe3dbc7bf53e21f4eb1217b33d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e6a0b4a079c926d3a2c206d6b68e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cbdc21757b9693039c60698d3b92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b3a32d05606246223c142fc963917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef5643ee3402d75001f7027349887e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706efea57159064a4c88643bf73cd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b070a279baa5023931018641cfae5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429d0e7aefb4363bb9081df76157bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983d2848d68af9f779120b6764e794127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb0db8b54413dfdb6bb33d50390d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aab37fc72a587fd0c5e9e2445030c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6214f3aba8d22dbe1d244639bdcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ccc0b173ead53a4566b8c201ec720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38bf60275aa08f5049614420806194132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe611fd270a10e47e693dd7e2bedcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5268af4829dc7045f4e66f51f30ef8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d81b1d46986fe93dcb5811e27f20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf3b95d9970a85355d168cd3d5c77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9575869e3314ce139b11ddff5ac272137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976728a465a788829a2b842ef448361138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e9f1328d6ca4128bb294f1348eae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d8fa40d893b81c2fdf6a9b8861220140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622b1f7da6cdd6b9d6965394d5146e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb916cc1d5bdbc272dc6cc3fd6de3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b049df2b56b4d5bd5cf6c47d9d4188143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce04f20771660f8282fbea9e928c32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac530d29c431028cd9d29c2dc2f6d7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb1fa7ea2370f5f14fcd24881dffd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654388edaeb6a25726b7ce149546e75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508483c5a799f7c08ebbb1a30a543625148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc728c61a0032560eabcfa528616d08c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437292da3df7d5fe03da56e042d5181150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede55133b650f68cbb9c1d0acf1a147151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93812fa8909b2f9209c7a5dcf3351d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c251f21c9c58a6a7c200924a85612153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4ac29b6f544a04eebb2e109220c18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f5dc01b2a7c2be52f135392a92e0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39133ec7194ec3e12dbc4507e81da2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df030e18195b1784d5feff5d5668850157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ed5a6f344fda56d582d3e59ace5e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d705aeb187977b1aeaab737108eb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08ad88e8e84b19936d3bcd540fd98c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b635669fe96e60be4f3cc1f7d604161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dddeea3d9d0e6eed5905f88607d7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a77df6340e05117f88a42fef0da4f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57b9dde3457918c202008637f54f00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e744142f74251f62b005cf92311468165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc25599b98ed1b6de45f422ee9790c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d2539ced2f9c4e9c59c8126db8ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0c0600a19f955daa80b6916865dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fb948640f6ba36dffe068c49b98ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59434238c867e4572811ae63b29a562170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054e88ab44bc06990bab2aafc5c6fba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734dca0b24d3fe7f63635a05fd06ddd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597071941d71ccaababaabd19b88e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523883fb6a50a2372e24ade525c7229d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f22acc2b008aef8660bfb8ed506f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913fde71a18262829933249d97b509176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99286ef0963643a9dfe19e68bb923e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f470fd3c12a28c42166211e1fbfc6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0517463358da45feae84aaeadd6ce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43bde335145bc4fed2cfc6063ae75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e10f8c6b1eafc882b1c1c030f50d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af637f6d279fade731cb8d55a010ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be2ca569af85d36dc4f47b9f20c894183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17510da8fa28a7e284baad848d9af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdac0f819418317dd233f7d780b3cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7968ada01bf319f54fc36c551c5584186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6acd1997bec4adfa813faa1b15cc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731c35124021f44d96b5d7883ec0180188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b308f0459bedbf921f326ab11b021f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6313ed43486c4aeaebb2e4c8e68d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b5195dc694ba5a6edc3fa1da4c89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9dd4bb8ae04910ced913b32ebb32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaeeb8220df58c2c6f3d5e76b0144e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e8e65a83bd06bd634089cebfe4def194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738441dec70af2111e508eb8d86b4c4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfeb704f18382bcc0b436297398591196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ebe23fc1ad6693937d4dbd6b0f43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de090e904c4f97b8efe1acbb204bb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7087aebe65aae535ee19644a26074d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43587bb80055f270582270d2771822d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b348c35251ffbf87c9318c3097320b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c682fc1ff7fe3f2b7b8fcf2da012f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aa0b8068e7e1687459849cc936793203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c7060ba14448b01b428e1bce37d7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc629f82b412e8e086a6036f988be2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483c12b393c7c31ee670275b2360b1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b7bdcf5b5ff32750ebf6bd3b22044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e13b93ed24ed6fe3285d7f7008f813208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd95891df927c434e61665b5916905209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e781cb17d800138739eac90bba05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ada461cd3c370b6bb0ec889b3b1a96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb42f79ea2452912095283c357d8e35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c444e021924fd611461dec8b4733839213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061c63102497a3bfda8b91c2a4a790a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0267ed092cf23a62078d63eefa5609215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df53897bd5cc82c5fb8a7f5b012ec8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147faa9d79f14cee88c920d2b768993d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b39db829966b506334f5195ef724ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f275596f259dc68975638a3fdcd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e053c01df8b05b4ca767ff16921a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae683f0a77b6398658a74994eb437bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c796355ce5cc197f65e012c3893bb4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2cd910047ecb6ac2f6745fba4a6c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7823e55d93eba6dea5136ef7c0d2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018b3ae84ba7bf931475e4aa5e1dee7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d91c4022436f36e0ec3614ec0355ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc618ed20461f4eb918d18a424078e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838a721c2fec3b0d9968b0d917badde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150dc7b5195b4d7bfdfb694c460b2eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9866435377b38ea57542bdb7ddf158230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db6ecbe418183d64ecfc87185cf1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf25a021ccdc6d652b093022bd88de0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3c3effee2b740ce7bc5fbfddd296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6415466dcbf72e84d37efb9348c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f33d2827b802c2ea347cfb84ae3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9e9389b7057db56aac12bddbaeba6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab90af41b37d34dfdc9de4644656874237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29836800595a105bb7082211b4ce4e28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bfce0b51ecab2bcb7724474b470bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f1fa4b7747c3503571235776f2e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c4f2207d89a736fb0ec925163f6e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f6d95179d6f0093beca5efaee984242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed24958737ac5fefb5d19dd3b585ed9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b4dc582a8b14d056d8ab3fbebfa45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d26a0b63acd88a386aea1a7607f1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc8231c1423bfc03941665215e7da7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe6abbc0cffbe2d36bcc8f15f54ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05f55ae717ed1d016df8a7b88847e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855895f9e9ffb7ca03aa025ea13518cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8455a846fad375997e7ed37429ed1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe718a4803e586f558efb1c6dfcae02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe09f1ffacfe84cd8db31f25c2960a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61522a668750226a2391482c55d2595253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070483f53a5aa8e5a40fb450416e17ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f339e8c42dc74143b280275d4850e91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987499423e69847d2d91bd26a1e917b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79961e4444ffd5aea97bdbb434100c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9af6a1ad9a96ddf7931a01c88d4238258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94768b42b96584539e3f3a58718609a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380e2f6d5155a9dc9ebac6b64937516260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eb45c6ae1575098506a82961c4eec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9877f4a217d8a9bb569c0d81805d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290e3cb8e07a708801ab9554e3e4c2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1419cc9ea529228f82d6582357dba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d8a3c69aabb65ace9ddc473e0ace1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c35310df6a734fa7814750e56ccdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b607cb38fe632ea78ea984d00791267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788157feb1b4925e3a2eb187128eb3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90396c58d3938cd67f25908b27af6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef49ef8e2ba160190533e1ff899552270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e51a766625c6f1da2f829b185887c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f7282275e871c85e6ef8e2185c94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed446d0bc4e0faa937543a521093c9b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa416aea64ecdc9b799b05e27e778e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04057501da75303a6ca23868a7a819d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb5176abf36f8655c1d72147dff75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea7f7c290a5fb74c4cf3c893d3afb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49ded83b38d946f1baaf1ad1c51cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255fe8e82f35775b076eed7f15769f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cd1d84a539a203580c3a03a95aa79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f7cdca3ac5e0790cffeb129e7e7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d953c08d32e1cfe68feffbe8da557d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a64d7425a346773b9d85e9dd5937283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372bbe38dda81c8506240ac8cadfaee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5140ff9017d484e6988ba0b7e3f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecee63bdff8af264ad5ca7edf6094d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c70f0d9aff3bd51bac9ea832d3b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e784da61c35223ce29976ffcb7ab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396c5e2225662801f3dd83c819cb656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95cf5a1eb2be0ba9e5213ce13d7a9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9a8eb554fe02c6d323e33e4795de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a828efadb298bfec0fd27228fedeb0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f8764516bd52058e4aa5bd4a924fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5797bdf794cb47ed8cb437d88f2e877294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e822a4a20c8c7d56076a40ecb2f545b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15692027bf3dc3c74507dae7c880c28a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d44ae85219bdab2e7c94b6ca0deec6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b394de1609d76293face5e50314f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dfe22d9b8ade11423e0c5a3b33622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b74284f50bb711652a4ae57536f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec85371d58a95a9cbf2d7675f8009d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c0b1ed55bfde1d9337402316d048302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b323e5a2978014241b45af9c30910303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c757b732933e002333b28d301db71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4657c3b271b13866b659058456469305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48655c513e44df01f4c770759f83d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc763a0ce037bd13cd3e828f2ad24a3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f9b03742b7e6f7085b310610cd3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca52f3a91624b1d61bf91a5561b4d8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4b3c1d9c458d218483be0139e2fbf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d60a246caf4b558b092669afe168c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce92ea56cf93ab80d5827ebb79955312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f87f474f7266789a577252fd67d26d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff8a2611750e90ad68415268ad0587314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c7e967ec912881c9904ecda2b2cb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6921cab39dc34ef24f575d0b75f3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5da5c5a7d49ad1fc9e5f3fb2b7225317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbd21401467211a29dc480bdf69ace318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5179c216d42ecb1604ca38e0bf040319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a071e7fc05c9d0bd1e9d84adc0c7357320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5a6568f9035cbc9e4e336d8b826ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad4502c4f1b301f8bd83216625aa2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeee6d5f305d49da63b231e322b3a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e337dea6ddc64f777ed5c9988ae221324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c562b43665489d40c98f4cd48f435c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406786dc13a085e2281e70ec25940501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140c8b013c316fed8d88781a2fa1bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22578d7b9b572242753dec9f075a76b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a53102c1ebb2554a79af512e3949c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe09ef64d6e6c7fe6f5a17ac45b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca09fc45dbe069ee6703a8b55e680be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff581db8f7510fe7919b8e1552a94399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88983272a91ca670f62e2884cc54286333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d230ad475c9ad2d84a15e4c78fe901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc1591afcc281674192ea99e6862f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b10ebf92d598f6c7789f6c0964b80b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d3bd52424f139658330a3677036e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0faf04acb35beef241327ba45601e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3825d453c93b9e4b6618a306158486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf43af560e4df23680153fae62fe237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf37646be0cfa4e0ca945b8dd33a358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb8ee276ddc0605a3b31b9a1aa958f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016f9559bba44ad098511d6640f1ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd955d47bcf211f6336256b78fe663f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a3099d6c7152fddaf7e47e5242f4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a987a05884e54b3521907727314c78813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8317e415c9668d5728f481936e9baf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac1150548f030b8fbda12c785a18bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1e5c7df7d7e8b58a59be22931f3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e59a7b531d7b332ca5b0c48ca6b3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c649cf7295eb32e67f339b474c54518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278960ea98b8aa4f3053e1eaabd0fc8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9f4b6ce6a8e300f7f885280d942220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e9f4fda32e63fd12fb334c50913221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656004fa0c7fb4021b79180fa52ffb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534bfca794ceaaf4cd92e652e6ad0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843260d351df079da5d560812ed12f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6fd37200ef39ab98cf3f939c152b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c74e7d00740262ac39a1850fe52826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c32895cd2152cb04045f140a25ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ef6b12e9853c08f81e224644494428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cd26f59fd75a4e786aeb82b4bf95429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8029f1fc075bb9a60d2bc9b4d7740430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5507b02271ff585648e6416cdbee8d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd6cd48f1581854be25958223b714d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dec6709d92361dcd0d542283eed9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da27e591605639b0f257dca5a4ff834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9b60bd13cf63831ade3f2d82f3a7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228274af4101d7bea2504052471766236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf296b473aee4ee589fdfbf55fe801337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f3aac3b65244ed760e92094612b6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366da4cc6868bb17b64d6e8c4511e7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6ca6c4a6f9c643ed369561ea9f63440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab156696ba3642afc35bae1f968aeec541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908283d76b32eeee0f6f440f873b24b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761facbc9aca449d6ebd16ce9f0e7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e6a35180cde7eb9925eb3d8d7559d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4fdb78dbc14da4eb1ebc65f0eed3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3f9dac3f62b5db34efb8a9bae169f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f6efdad841e39405a02a8612a6da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20037a6e9e35b2a25f1227b2550f7f7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be45c289c5eb22be0643a2f791004949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763c378c1b2129ed1c376e4459703650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220987e45d6cfe9580fc4a3ec6d93ee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754eec92c4b219c79654a478607ec4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a4a6716cab01131477af33612c65a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc535e08e32d0d5a6f4d4bd77ef03354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b546a830316bb8735d0ef77fd854cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0fcc5b42c1c6ce556a8d45e444a9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776f50ef1d3a92d2f45eb2cda39b00e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cee9d1e038736139ac7024be3563f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba7536975f132e1f22ad86d3e8e44759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97850f37bc01f1ecafe6551d4c7a3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494dec1262bc03442a9ac01efa9c9b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf77be7b2d28607a31a5ef5b2bb2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a5daef770f8603ba2c85e731fefc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8365aae37ff21bdc30c511923445764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250803086f62951f5a3540129277fe9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00aebe71e1323f58ded1453a1f4c2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9722a35238b28593bfa907cac084e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bee5ebcc07c8c234659452e5d9e0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5861741f82d186a75499ec497e5e2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c342cb8470a47ba7d514d44f1ea5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e8abfc8e28f9e0d9c01d3ad8fe71471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a084b1cb6bc87b3c1a71c9e6d13ea572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd06efbe62b767692019bd398455a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cb851495129c6fdf6f59ed539785674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2b5c345cc9c5493a67dca0bf207ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14378b31c6f0f87672edda4643207676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ecfd069377f00c42b75c9cff2724277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3305026f9c7f9379585c7668cedbdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943df2ecc4421496a147c228e097ca779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfea2e4f738ccfccb451fa540bf1ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec321ecc5e6e664470f7d9c56688b6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0a0647888939c49a731f9b95554082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d45e62268875d3775afa1ab3ca92083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ddd61808dab1fd95bf04f4f4f05fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f87fb0daffcd90f049629bb42cbb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03129795f2cac149cbc1749d46d46c8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c273ee6fea632f040055f781e6aa1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42cfb9c7482e6b48ebcfb444cc06c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31506387e5ec39e57d22db689fe8d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887726fbe242764356cb8d3c8ef7b3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592113a97f942f56b0a59f49579729f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7301cbe51b32096d3e2de3a7de2697d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c627b88fb96edce55170387aa320a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f19750da3184acd59d74ff2cd334194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566432029f56f920049d45b684ff3ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d7f4807b2a4418f07c806ff7b88196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a443d5ce57d32456abc94828012697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c50df0d1ea8ce15e3fc064d6cb3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f1f5e31264840256c839360fb722399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea46ef6f6d4031fcb15a392af2709de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bb3d1c4a7ddc5e36dc6cb9b720cc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d29ad2a9b526b256553aa2c0d263fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be657196ff092d96687cb3409263046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d7c7386cab8ec51092b99c18b589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4653a7ed4292d4f57bba1d9e8f50db4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664a1a70f72187d7cbff3bba8fcf12c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001df917ada9e7319790e9ca8dc308107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b6ab3aac6767a74b8c6bac5876c71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c469849fc43ad8935988fdd15f4d64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9483dcf88e033c53ba370b92a6328110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e85e12f1aebb667dda27b2503396cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7b3cf103d7017a97040b5bd5f9e34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d4d1514896457f59909c82e41c647113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577e78232938d141161dcab2502bf55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f5544271593d9f91f973d9ba5510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fb40074215c9cf2eda9531d000d6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b171e1c1ca7bd1d7c8efb36d71357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbc7ea9d2b00408299cdd11ac9aa1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac07e2b8fb169d7f8882d2eb0c9f7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd431c467853477c1a39d9044ad5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f4b740e728f3991e20ba896fa30e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919db1771fd86b93cff47fcc666ed9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bed8f5d59c1eb85ea45e447d66550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd210be55e41db5d33b8a525c9a6794124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cc6a5525dbd840a525e0bf3557ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881588ac213d1ffdb2b1fdfdb9ba7c56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ba8bcc45860cec8badb4b4bc1951d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ead8fb1a1d107b11ec1b87275b53d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0405decc5def73c3547a8f4d79b635f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c14bb3155c46db9edea478d08f79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defb82c8aac7cdce77c86332c9a2e04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbddef9bf98575198387b79bc6bcff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8eaf5b55368eb480148b9c9e37171133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a9629889385db59e5f3e66aa54bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb15fa103fc24820fb4204377070687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf53b7914d7d3e4fd40347e2fc7b80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c02c164eb001d4767a533ca6e8f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa26f2ef1200a22135290eeef9049138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b8dea3e931bf827741e0701d79a1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120971133e8386d26dbd027e7e4695fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ad4234323f7754faec0b7fc179ffc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b46fc0c27fbf6cef370a1e0b6195142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf22b26f92cfa81da4772c7c39b54a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe044cbf82d01be6e5fa0b37ccf72b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4d0cf7572f322256af6dbbae800ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5c72ac38881cf5314c658ff5baa7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc860e9f48a2ff33b0540002c460c45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e1695fc2f974a0a2446c65b532cb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cbec42f1f0509d9af78ee480ee16c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e33b72a6b5bacd693351e10f557d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223eb5322472398cdec103bedfeefcbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e4da840cb8879d0988b08714f8ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f34f010b3aff44b75f7c7470dda5b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b7f6e2c41d4ea491830ee9102aeb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738f77f95f941cb8bc6ad48ca2b6801155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c2e59000d7e74b23f5eded57da6ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897183bc1cbc89d1104e7ee32c30389a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b53d278bac7431988cf9ce54477f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a7800580565f324917a3ea312cdb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c897a8d41dbeefdb14f1cdd0f82866160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ea7bc55090a62c2bb14f04b680f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49824819aeca53376ba01863cab74e92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f469e1a9fdc8a120e64f3545e2d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93911c632cb4c2f0ca609237e1879f77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47fdde865a81bfc749809e202cc58a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ec02d336b137fc290b3fe36a50dd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a131c77f58af09b23c68ded31d61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f42a3436efae89df643d1c0e88fde0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bffbc61153fd598567d00c4fec1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb31e15445bff48fe448ff3793d1c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9a8f0d31197fbaf4065ad4489856a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f12bec44a6fdba6bfc5679b307d32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b0f23f59e63447cb935213b83fb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa5b6a49d2c2b85acbb8a858f6e178174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beba2e0f018327534af9905d8e8ca1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a20d8c3fc1c716e606b39854984d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e0038914b6239b21e8d9bcb266ea1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f33c0ba093374350700328b0e821bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218fd5cbb7d3df89456efa88ccabba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8b72282c15cfc70ab8afc02d7bd57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6906e455e3250411d1defc1f52b79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897be6d877778411835514164f3d31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c10bf90af7b369231056a774299d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d46fb290f0cd712fba1090eb9b5b17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c1978b121f094cba48eb5b877d63f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922eb7cec9ab79acf04498d508acf96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee806a81a0e4049277f55e9f3bb9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222956c0dab6c463e6cedb4fcc0d33f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c3aed806672d2b4963ef49100ab0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348180247f58bca404e92f7ee64dd7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de04bf8204d4f48fa488222cb3b9c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92a7f2209ea405008c2a6aeb75606192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4ebf7419a6737c245107946d2de74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153e21ae7678c117c0838c6c78e7947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346ee21e8304e85ddd949e1ff73cacf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f1cc455adb19557e6f0e81e8efaff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad26079f37278a43519dbc50f3b2af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22e7d9a3d9185de63a84641f730eee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0440b4a87dac870685b4d9256411b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8cdc252bf81fbbad3f73954d5f00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c86965b27266385752240e3a5c90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1a5608442970316efabebf8cfd4d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e071c7bb57d44776298bfa8fa8dcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbedc40d833913e235405454a23acde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac0676a28d5c3c6247e6161da954b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05dbd8aeb49eb308aa52dfa4a5e726206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363def9347d092cdde9d9229046467207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071be9758531bed0d915bcdfb4e635208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32151248986d3ccbb6501725dd0335f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f777c58eea8d064992e2327cf2a33c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441b82d51d55f7e7d3e17725ac1a645211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518f20366645316af1e0723c9e5613212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267207916df9df9b8a9846592a5f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933be5cefcfbe8f553b25fadd5e7d82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b51ef8dd9f903deb30167b0daa1bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f75277fedda4fb8090feae27bfa70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a6c7d308316d1338c15b1ce2ffefe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227311edd7a23ff1bb2386649638884218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc3edf03ee8402543ee64f9182652219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c740cbdfa0781558d30d969ad67f6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03ef2f667d89681ae1fb051ff231d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ed7fb29f4b8afbc5fe2c916c51979222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223c77e917015c4be298313e199e13d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd04070311b93df2f3494c81181f276224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e3575ba9ae650a588a591ca27ed6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f7b935e0509f358e5ae784edc2fd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d767da7ae70b80f74faf9a77d9803227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1bf3601ec3f04b50de0081a4abe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c961ddd729a4d4d35e3a6060af633e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c885074048a5ef23fb6483724dae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc325351aaccb187ff7f0b62c37632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d6c604dbe8ef80c231004dd0f499232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da3c627536e19a04b4ad19440987f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26f8584e4eeb2763afb689caf6e7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b869aaa7a6917ad35e0bc6d1bb5b16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb2ed1282c9a27dc730a0bafb7506236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e86f477383be941a0207b4884d6430237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc400bda54211f86fcf20515171a64b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594bc6fd27a6fdcd447af5275173a6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ce7e37cfedf1a7adf3ed4c2eb792240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386e64a661c67e93f9a92de46175b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e454d4c610f2f1e0fcb4590511ae60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b9c12816a10d6c1e537b3e342570e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a290fbe694e562e60f39e1c50a95bab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20147ef7b036a151044c3ff5c43e1da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c345d169de94c4e6f9bc457c8a88e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95589adaf77e9c3cfc25b71920bae6b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a18f7ae27ccfe62aba33741209f649248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd71c1e2ced184dc7803348785ea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5542882794449ca0cb90caca1659e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c098812ee64bf9765f31b03a1de74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d56b57e11c569b6d7f14441b7b11c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc846ec6d6d42db5d2dd3f77f864a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300dd96a2e8b9a399ada80bc30bb3af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8011b6fe0cac92db8cbc79c2bad703255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979abd9bae03f59e00808ccbcc9a0e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014a43ecc9a5d65b6b05081b0b6c8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cda2a351b1096f16a35c2c179bc39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90458896aceae2353743991d09da62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a14994dcba02fd0618f2049cdf22f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5c1f68b81a0bc1fa6d5cfcf58c1ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ca50d0c860478a8e1fee635a370c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba28410ad590a832b9e59fbed5c58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62548b5e86f9dd86251b56134c6a1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fba93227b7a08e796e401baf7f39d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3807f980000ee5e0490504f79aaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e648732cb010bb931e8fc55a7414f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518daf5079d0dd7d645e8680848c79f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c75bc7c5811c060aeb8a5505d38b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff2d1ba57b3cd9d414c7a72dad788270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e92748994805e0c381411a099524f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a6cb196029dc0ea63a325f4e27e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105972187cea595ddbd6c6ed1c0efd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f43653ced5606781d4b3b8b89ff2b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ced9c7a16b9bc90f4865b57f37dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ae368526bf8005e8d8745c692350276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae11b5e9ec6d5887f071271e5a2597277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507031ea1eec72ccb66953f5ca31be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1321ab95e43a13e7edb86c4af0e26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602e8513bc6de39a6632b644b81f2e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529abdd95aefe59df45460a4be84be3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc89c0af883e6ef6d31e862a3d4ff4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d128d9d681e81e5a526149fa0980cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfd76b3f72fb7dbb075c54267cf99d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aeb87b0c18dba5fee39c84862abf3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8cb038858a7fa7441793dd5b29e48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8554348f3713fa9bb38e7f7a5d5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df893ac7afc79ccadde7548b0f23f8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028c3eb1465679c1ff7340f55d73318289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c22899c1d11805aa85aed9ba9b8dd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cfa09f9b97ae80bc5cbfea113496291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a9bfa0561f8d893a10b0bfc6d547292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe7995436aac3ede2b0ec0c568b091293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5e004ba5cd69c415dce49528a6664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b146781260c2403c44d2b3c47f1f083295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d39114730860b335955a760254061296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe14847d8529f3fe035069f6a6195d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93304ed51b709e6fd55dbe0284821275298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cbf41b6f136ea6a32455d3aee2f7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e775920c6795b18c9e3cce517bed926300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61f4ed0e4b00f89eace2b92bd396d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b546506228752c6658e0dbb80671a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81421feb4c153ecfc6511721351d4209303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbad8e3d9e018aa164b8b8c35f74f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137a616cf93f6e68e8cd47df9f57820305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b36b93aacea1f3d98460fa895e01b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4efd64bc2a79a13e755b0dd2c7ec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b8ba418de495a1bb573bb79584f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5abc46f5c89791cb695f2240330a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318f52be3a1f73d437bd69eba180c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba201a40bfdbd5b2801b54cf4cde0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831c1c86b2173f930d451aa4da3e01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391d562d27e178ae6aae812358402c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0028334a83e46b585aa872b5777571314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d411bbf42982c36379b5500e05fb07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb71711362e79fe7cd29b595b2f42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd50ebc3dcb3a0bccc27091178e594317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5bd2e5202bdbab5f30109391b66b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee177733f46b3241c2fdf178b8c4b0d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b035bac5f4bbca9cc22c0367f2fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6357f0566d21cd9c5bfba695e5d12f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b2ca3fd14a7e7434f43d34021054322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29237a11d1b96268e4865cf90deb19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc065aa1c7944a6a38123bcaf1a93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb518c904a55600afd53605606240f8325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>