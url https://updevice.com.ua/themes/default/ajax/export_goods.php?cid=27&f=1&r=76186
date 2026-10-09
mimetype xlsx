--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7215a01915db72df2855295fa518ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9adb246d52a4d3c86a483c1dfc8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4df57e825b0eb292fa5868243ad963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42059eb1f4916b1e33a43544b3189614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63eb77875e4bdccf180eb42b8648765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115252afd4cdc8f1aeedf2843e410b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7afeeb3279f7b28fb67873165b06757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785d0d911db8b8580319d7c27ce61b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4140d52c013897cd2dc92ce3bde7f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ed032dffc9c3a36fdbf97b45954110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f07e69782a13aa29f998bca13e18ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b0894304ccbdae35929cc83ae762112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a06caed78561228af7009b138284d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432efe94b6e098aae61482997a413a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d9991ed3b12051a97cb7bd961d2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132941b607c75d3c20feda5ca02107016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af22eaba91c8eb8412229106d293217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788311074ae06fe0ab391dd3243dc9bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f296a3f7e8356a57e73af15e5a2e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f824aee036cc14ddb3e1267625bbd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e87e5a26f94454e04265c2765832121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0cea2d9a0d35c464a5f8fe373e7c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61466d091e5ac9c76fc05858acf8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa00f260aefb231215b480ce79509f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0a8b1c2bbc48bc23abe22660aae425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cd1e2231e1e227570dec20b2704e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0544c26ae4ed33c5ad057b6edd136c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283bdbeeeda95f1557873d88d97fd8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d583c991c793c537a3b7b3381b9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a711aec3db0ee5f836f7cbdb2b1e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9e274f0a9efb36735b48cb14c824e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ee8e8c49aaf07b97220336e13785932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c78b56daf140a6a7224099da374a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e08e352dcf35521c9e869f7e1a1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405e1771fe5d35232b8293a228396f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19aa155f37833e9b844f32c4acf2a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd502ba929b28d55694e4acca43412f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89addccd08258a88c155894af717445138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c8c57d7ff60719aa7da8177a124839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7548039d635b98c5af31d11f832040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf0829c08bc024dc7665f600e58d2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed721080c80655bdcc85539584566642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9cb4779051ac40faa32bfe3c9a26443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce17ff6276a5dc37f411e942d0ed044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a460530d1a075b18e750346655446545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb47da29b47cc1a33771a6949793c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b529f171e59fa7877cb30a414541347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5227c7483dc7858070b289071e02b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a85f4b188268f687e52b3cc070a4a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbcea986fd5be252573695f328ae2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678127e83292b2751ceb4afa6ca8470851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3d56d6e5e34c28ffeea8151c59f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137e808717ada94febf539b49863ae453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e459a71149c9d21bdb7c1c14ab2d1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de92244e21273230713c24adc65afc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dea5053fdab4bea783b509604f8e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186279acfd5a5e15fc9d7a4d338731657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1835d887e30f2e48272bd5693968c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4807671db2e4b7a29ebbcc99f3aa00459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127439b226f68d825363da200e98c69260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64caa2c84f79b7c38e37cc2b15120c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ba87b3c33b15e5a5c8d90bb8d69b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e979c8d98fd88e3b2f57b58af80563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047407ab0fcaa91b9d8efeae9566f3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20183d875d59ac8774cff65405b3f5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5310c636a054fe74a88d5d270b7d1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f496e205554e3246da2fe5126d8ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81fad44abcd895ecc4775e9e96a12368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aedd7a360541e468c69f62854cb5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51d6c77a3b7c6321d3e70305da58b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221990fb883340608b579155a8a44d8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4598a7402c27e9aab7e07f30e7453f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c51ca08a3fb2bf347d1ce5ce968ad373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d58daa1cd1812d0f2f6b1b167fed074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd45df2f5e1cb62848ced8dc129ea3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e0773b3bccf057c109d87ce64ee976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded6022345df6f12659fd7ca41d9e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c41d919b131522e790519a8523a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81160e0991ec1641e09db3062f288f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77097cc192fa7d23f1a38d7e2348cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ec8905cdee7925f340373a01ada5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6484db95e9303fabfee93735e01482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4f0958d601687b523ce4b6b098b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75e8bb0bc83ba24c2d0da684d5bc984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b2b77f8c891c5b311dcbb26a8180685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2a1c099d812abf95b2a5a20df66686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc58d666fbf92749a206691cc0c3bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3e8ccafa3e5f4cb01009206e81b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e12385b2b10691e6802d0bf9d7b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8834f61f51f85da0acb673d5d30b58990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aecd0acbe4a98ee91a90eba2c6dcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e02fb6aa6db879c22310954dc686492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8a6ebdbb229ca2045b51f23fd60393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d998f9acee49313448699fcfada18294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e80c4a1efb2498fc093adfecfa8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea524985c28d9e11a96dd6c444e53196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aaea0af1fddb38032ca3170d9a31f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50b7315307e1c71b2731c09817bc5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd77a859b21d3766c263f8471ccb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35886c3c07a909a84c0d7e22d4d85b1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981db678f6efdf0a9f3d26cc41f6153a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74edc0eed6d9e40bf6043a3cc1974102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88070694b59c6499f3ca6cd193afd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f41b9b31d318edd413dfd22e4a00104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b8fe48c2eb521b427b76724a1340105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02de52ea51a9896fdad1bc013640a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84318d1676dad612d973cd9aacc4e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e842138506b11f264438672c7b9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6299e0a57ba7ead7b949a385cc96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd952aad97a8eb325f2833097e7594110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983564ec31566da2fef40b35e7b569d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e910de9801e81c2a290fbc109917fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c66c1897e8bdcb2367f2a9c1f034d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2007d13e299c756fd71e63ad34accd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3ebc98f09447cc9a243b9560b4e5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41e58e7ace0e0e265f972c089cf00e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c2073e360e9d3d6c4bd9eb5a543c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a6bf24f1695baeaf574c404439132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d337fa4ff0e8cda85cec4d1e6df7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bbf55a9121e864802510ebfc35240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276d36c1f2932b4f8d18f8da1cf309121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0337d71a4e041ecfedf05c97ced556122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241188f866b34e2280837d68d503d4c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8ef3024ae79f461d26e062f968d7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f075462626ed23df6fea221e3cd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af5f971ddf132cbeafca306e92beb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2328e6c36052da978d3efc80aafbbbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77b714191e25408fb5de425b874dd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6be0798ace3160dc711e2736c3ccb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88a534ff7741bb3f6e57fcf80015fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2b979529a2020963b5c2663413d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc489d7162384a5d7c1fb82e37207401132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90378405fcd29f83b61fea72b2e0a6b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3bdcb29ac5a6add400e7b8eec0afb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdf39a51c1bcffadf9fb3b28b55524135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9891f0bcc5c5a281b89d94c48eab717136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb262ca0f1dd790168ae357ed4f73036137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b80e238e2719fe40f03229f5e8f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5948a32956af5e06cd633ed7cc3219e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b9744a0a88218945c8829cb45839a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430dc9567e5e78e9730410b77a22a5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e12a868e1756e856299cfb391a162142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b1e4f96146d422c8872f7c2e1be7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad5763d960ed716e22c89d467bae05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39320936f19f27e5ea8d2b5c6f6b96c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371bcc698374721c9a462eecfef4840146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945626bc1a333a460bdd3bc9144a74fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe32b6a27be9916e34b4859e196ce3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701b2442316b4d7b26b8d6c43df2e59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fab0f78d7a06b00cb541e3c3b16c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794675e8b6565400d37fdced8aee210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d04ec9a5217b8d3bcba4253f4db34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d57add9e69f0b874c740a7045b70e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87aedb9484c8565e3ad1a895356742154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc615fac3d24d19e7075c58da95f360155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9367db3dbcfe3a2c0677a81504de1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da7f280483f8eea9e5c252f4e75ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9060d17c9dfba6518b24c6dc7fefe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd25322772f43d75eed7dd3a38bc1a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85085ca8e59f6a9b13b3af337e5e971e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113eda1fb92c320d91d5dd78f19e959161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae366337bc50ef6203e57de413a5ec2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af23ea14b7916cc5bf8527ff9fe0d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e72e3526381475e85085b3eddfb11c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127f8d1af5136e21e9488a770d0c07c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2564d551eb1bb771992e6b2e2cc68a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de91df58d8d7b92b816d59566184eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a6ed751a1ff8b79630363d172bf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cafd89e8bd4f5f5b1bf224d0b2eac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf4c27ef989b7f818327ff80da1e37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278af544c16f5caa7afded64587b3618171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d260a40e0cd27c9c02b558929e2e2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0038bef0a1edde5f5dc28889720f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aab77d3a0973b2691217b1d1ec5302174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee0149076f39137faa70b0230ab3ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b49a077b39f971320b3526921541176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c1933486e3358e253a656d320d0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be010a3d2d1518f38638b6f581db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b67b3af2701d66758f6580723999a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344a888b077e3fafe36b500b576d55f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda82176728c607583de4033856a4e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7040b9d783e36f2a442202e864f4a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d0f7d2ee4575ea8ba9d73482d1136183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4941cc444dc4d8d4766d6468655960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2a7449d3dfbbde67020c8cc3c89c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b24f2175d9988b226f516cf68917df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bfa13260babbf30373f0ebb8ba503187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad54ebfff0ee3dbfc2b2becbffac3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc78d03c58dadd262fc6439805b27b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe389c811c9b76d1df9a723758894c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868658952d22e9fc4a159bea315fe4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1f1ea5fe4501c58d7e858f1dc083f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62cfe387e9e0215738fd05e61c73b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e0746f9127933299285c189fdeee4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422301c7554ba73cd4ed787592bf9fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf878fe31a843da0dddf0c03f2caed24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5a1a804dd50b48f2da3ed6d4ebf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81768a06a00f3b3e59ff2b3d301f5b71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9dc491f99f1bbf8c69c281ab5939199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8a45a5e0630a8761e94c3d09c0a0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca6c630af26ee8c4b785481e3d353201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e60a6dc34a7d8335233e5bfad0bcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fc935f17102716994bf03bb90d889203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f0a53ce2e7efde85519e2a43f1fa0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c756988a01392b926c15446ddb53b8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d899e5aa4135c4b52009d7385deb26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3b892cfd09655a1712fd71dbfacb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a9edbf87da875200649e567fdf37a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c357b2e543379f6d59f0c8750ac4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ccf637440cdfdcd2b98e75aa25f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575cb473e28ead54fac2d0d67bae9bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad54a7a5b419e9806af358c14e41f89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea6cdb1922e6bc8ea29860b8d39b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91921c40132b2aa35c2efb92f9573a34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed580cc04246ef328fc8a7e0cefb8fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e35feedc90efbcc8ff025d6b15e18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549382d7c711dc8138675ed80df605ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af34a5454d7d60403b25800cc862d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c1f63262caa965f50e429751506b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287ff3976cec7bee215ad2b8b36abda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6891d9a69cc1f856217723b98a75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ebe2b97d665cf4b8b4f13104451e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30587c8c1687dd073189e7d3e4f165223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b03c8ca403ad9b7dac4e5dc995247224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b3b236f002a8e9588229aa5d17228225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa08defda62a55016a4ace62af917226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671469f4885c0b80fa27e2fdc5a62e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d075994bbac5d22b025816c9867d22d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cb8a5336994b37a894f89c00ee9ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d223bd818bba433e1812e5aa0bc5c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120036a9e4391e004e98dcb8c8b034b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334161d51ad7abf6bbbd160336b6361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6336ba4a600a4b56ca0075af5f8298233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643696c22037bf78829d281871e076234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9f16689fde175179065145bc4ebf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd927de376ed972b819f4d431f03edfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d87e451e58e9b212fdc66befaad2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b2d7ecb75cc641ca0cfcf0597a79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92469def60689c275edf3cfa329ad90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea3f73d7da6fcc1b0af4cbde6aa9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f0612bd1c5bfb077218ea35fc1eac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7fbf079e781466f1e6bdc0c534e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a31d10a174a8591ef02734e9becc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef797d95b33cc7acca41e0ccb19523244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e8306c891c4e71766824d1c00752245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d37726d7c1ba804ee2fa655f5d34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec712716eca0395fe166ed4c3946d5b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a377d44bdd47482fe25dea13f780c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507103320af82f2e87c10224664ac32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca79c3cdf7b77d79bd56e05270802250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173505835c12a119b8cb6c632cedfd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b4474a9d54257d0a5cb6555488dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e1735d904ea07a129f43d2f38b4cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480f5545285882770a1cc481b5dc0b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc0d0ce5d5b8be7a93395bedc09c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31418e7c6af98c8083b32603070b2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6e7def1a399397ddd2cde49030a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168107db21e30d80abbb5f56f339a95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3c98488cf1c89fab0c2e4afb5819f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83cb0cf86432d6e4afb40c54076a63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e13bf37ae710da99985aebd99b052261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013ff5a8013027d877d0f4fdeb45836262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84617c3feb579cc9b1fd7bf25c9853b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cf69fb0c3591308b3594bce09ed7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f1ce8b51077db4a6224e57da3fc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0241583bf59618fe7bbeef91a93510266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5303075ae4ece9794c554fad6f21bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5265c59ada6246b0573603264627268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802616ae2e1d5bb48af0e5989c76333a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440a73a17883af0475bfc8a3e0766b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3823f884577f7e3a7571c12a94532271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff613e4e11f359a5ee8dde22885307a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9426bf03c3c17ff5406081792044112273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b0470fe405f160f92c165b10e88a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379324dfb2cd4b118c3e0e6064c1b0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f85e6760e65bb08702b388d272b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd9a5cb03e637a258ad7a9aede15f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258acc716a3d72c4ea7ad2d625613b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d009669729929befca38498191c574279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c19952ffc53b80c8312d613e646d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749271beed7a82aa8a9cff588fd0cd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3352eb7d53f4aa72dbf6aedd857da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c85496e280ba1149d676e9b17d6131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bd03b7f8ad745d2604e2c0ae2c695284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312fcc79a06b2551cf34844d611fcd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a95f54b4f7b7989d967e0f30d3caf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc03749318da649247b6df157c3652287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e6eee9732032059cbf4380cf08c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5e15dccb0c38608106cd374b90155289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2adb0eca22c321b85e5688613c5c7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd64361799612c9f6569abe83f578291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc419590ddc54df1f61bf62edad342c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb56876dfef05c38d18d9a6eaf500293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe14f39cce8f7fd3724746bb2c729294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b0781dada79f2af5004dee2a65105295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f19ee7617ff747bd9802223414f19e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c117e72ae7b2448da2ebf2a5ac811b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d8d65ce8026cbf8118ca11a1b7f5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966357bfbf175a74c0188a2ef32f23c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8227390d60f8a030b26a2eb4bb1eaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a41b90aa9eed1041240e1163d17aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff0c61ae11a364c12d7c7c02b745f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62cc8cf259d926121af95aab407000303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d69727feb908c497033f0a4785dbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0299a51c6912443d3a6025c6ca93f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f553c9396da6356add0aedb838df8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c39e6596531988c9f32161edec0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1bd8ec108970d1cc7286a459f91b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379e8ef4f3e8e051e2e050f2ac4491a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e3ca248a83f003259c6a375e15ee1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a98b1243c685b4ce3a4416160f5f12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7952cd43e0243d58eb92b09c538548312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d3f67afcd5f784e44422db829457f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1b29ac89c1d57928daa5c721d0420314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b99714ba230c36fd9617a4d9c82b9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f06d4bb9a67fc0212ed92c60d67a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe1a30dc52ace10fe748b46a590d9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ccdd2972f1c40b88e91c58cc04a17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af1e7464f7407084093e8a51690f9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f73b10c8ead44ed2634782571a909320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db419a05c9813fbd0d32835412065321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e83ceb8b80ae3f54faa43ec70ef7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd5b9ccdc9a036ea7e79690406cf3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1c5dafbcd3c8607fa0b356f03dba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7779bdd1798db1cd3e9208d61dabe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0298c5ca37ce8698d69970a3f53f0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806e4fb42e0d56da6971fa8f029cceb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b8fd4ba919a5d48ca1b9c2a4c094328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db5826d4e8aa9d2ec287ed4a69e9eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f11995e6e6ad1a1a3aee84a6aa9bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5cd6ca17b4d70363a0ee80bf7c87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab09c90d94a7416f9d8aff846407675332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426347f262aeb425209c9fc6cf732f8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a402b6055e741a960c28daadd7502e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cee9a72072701d3caacb6f209dff62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d1513a4e041d6c4570f9d81217903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d70f6f3004c545fab1fb384e742c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376d21aa611fe97a9a93e74fae17a6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8656d71dff661cffdd818a2d7b127e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559223e1cd103c033059d8e54170cdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4527d719467c4d20727069c351c936d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1bb7d4089bf37dfd2b9453f28f8049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487262d35a0a0e13b1e8380e11417c8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbfb5ee4c7db5a39f6b64f33766e5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7a72d893de8a9173687bba9334c6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c623405f32b21a5e251b50be828d1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c4a491bab64cd9217ed8d4285b9a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c221bbe4a9d551ec5dccc2d4ac61515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bd31c6e5c1bb75e0eadddc03c706c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc1a0fe0b198000a94a1af120f76fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe904e56fe7e7cb537aba77adfcc61318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff715b1e757d8f0abb380f854b70a17919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0335b7092bf0b1b04de812a0c50f7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c065ee2cf4784229225feb23b1154e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a11fbdc397548a3dd1bfba642b8f4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1d17e77f6fdaae5d5564912d529b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8102b4f0e94ad72d91f86fc99f80c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594accfc72c4f07dd1d0d38cda39bcde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57521e79f3fea11a86e1aec017f7a4b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5965cfb95144a3202839bbad58c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83097fa79ef11c2553534250376efd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304cd624192831ae931238cde82729629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356736bd4f7229c289b4e91ed3be3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f6a589ee7fe6f4f6b5b13354157f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eec5e967af6207e8fb0180e479f8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170bf7ea50dff9dc5d27807ce6052533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341041915dc0f8930db23a8fe1a09be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b36d319ef3da7db3132e1a9ab2df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ec2c825eef6cebe5197c73bbe4e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd1ddb8adf3cd3260bec14bc706cc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7025616594b6acab9cee4ea5f7bc3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef3cb9f02a8ef8c1ee8a7a22e1d06939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad141a354122823905025bf1ffdeab440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ced3a84a18b08b6f2d8cbae55b738541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e326683055f3d96589d029ae08c3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c250729498c7a56802373b8f89c2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0720d918c3e092d805a17e2c2fd3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e5648d2113d1d1557e813812bda845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d171f3dca48a03347f5b5858d940f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7220b8902259e1e3f9b293ae8d2f6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5f109dc828a6a6f703cd54253e7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1a7c5e1821ae782130a0b9a0874f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89900bc47ae4642f438ffb5dc87bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a49fb34a8c5d6bbd24e2f397b679c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab50450824bfdd0bed5aaa415f372552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3958e83e44482aa6d265fb63059ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fd6b12756ac9c0bd7202556d3a5f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a73caad60b6f5970a07f00aea8c00d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d446c114577af6e11a6797f9d38a3de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7c7d6bec942f97f2e5c7d5ebfd9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c34966aedb30ba18a80c25b5246e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029f152f947d1be37e2dc30ac4434859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73aedcdc48eb6f37f58ce2a644d7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d158a94797ddc312cf400e156d0a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcdb8f1636e9ae5fd097134f1fbe1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc3b24f8e9183b90034e39973ebdeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e0f4ac941c2e3b62d75603a0261364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a0b6dcc45f7d1b8b28ba28977d7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1fb1621240c0fb0fef69271978a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996181a838206d4d98b09486f0c761a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee11f06d52b3611b7426e372916a1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed368018338aa57a0ab80f4f9ba3e6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c7ce28b76dcef0ecf5369264194f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5ebae9ab583fc7589939256a92a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6c8ff6d7857ba91fb13adb0fcb1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75c4b8cde43a4defabae2670a5c71873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae74e682b7580ddc0f3d2b8aa191d1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b27961990f6405f80d3b7b2e93daec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f1f01562a6cf3b03951cc2dc4687676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e69799258a1410eeb6063bef7d0b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf31f145ce940023dffa7c05531ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559d8f1271913f90fae70cd62924a7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8fe7389ce3c2688f0a4f5785e435080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27200fbf8cb28004716cb4ae463e3bfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13d55b0140597a22d9484c3f55d19982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f6fe92d818df25f219629b2ae07483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25d50ee023b809ded536cccb69a3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7577c2323dcc1c4e74e1b6e2ca659985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fb2558805dba814b5cb5d912e3f4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ffba760d3ac9f64da4ef3720a479e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774c987fc2656357db23f9178d3e3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b45bb3ea4964f8362f74a4d2139fc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea6fa64993b7a65ce469c7501d2ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625157eb96333d62603379c38ae7c6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbc2dbbdb92d7ae5f78e4cb2c8398492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902990bff6efbb8e096271355cfe0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887565bd3f353e828d6fb3394205c17394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5a3a7c3ab70112b81bc3249fef8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdc6df0de1af016ee69fd27289418696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93790b680e74da5b9932bc90eaa37697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76188eee3ff40c6ede6121ee4c8c76c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf696e315f4e476954c3899aaaa37d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae60843e3e2ab353c6fe0019af5bd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e384b602e4f004b9e59081455e95e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be6d4886d20611ac00bd0ab3553d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46242fbe60c24e3705b2d282203ec8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb0bbc5a2b579efb5988e2604133e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21caf8d144ad3dfea03af292bc6d286105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28bc02f29704c8e7d753d0bdf50949106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd67c940a6d493b61197f27e139cd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579dde445de183c9ea77f3eea68a9f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57e0b7e50f4809ff52841fc97b907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1615e14a9faff064cf366a60470155110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35989c08a9e6501462859b0ea7289e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1f60ca52ec2006300e85969c88a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2fe20122d7ce69a8a0507607d4477113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6285d5b6f7c897aeedb387047e830114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd45c8728bca6680cbe4ab3f8ff8a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57890cf9a12fdd1c366afd660c60cce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b52286bea594a9a82dcdd0f1cf6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5ebd5c0edf183f336f3afdbc315c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30307564b8d54f4948c3245f044881c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773beadaf59648667ebe49e7bf920713120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e52cfbf61534cef09e69a0a6669b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0877653175c0f9f425e6516aa9566122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58190936181acc86aeb084e899fd21e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe356be407d5e4132457dac3f0944124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487faebd31969d43907f3fd8f08f36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ede212cb3fa9b553628234640093126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c693594efe3a51629e738a810dae64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8acc970465d6aa26b06f54c6fd45b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813d69a575b22ff915cf47c87ec85e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7dea94031769296a9f2656f7f7193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8fac89b5ac089a8da2b30a6642782131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5172f69ebb037f973b284b34a457e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e713c6740869dd90768c35527726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da40e384656171e2289fabb66a0d23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b1c95a7f3002e850ab6ffcfdb785135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220e334d30cd33837dca38ce9304b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316664589dfb2dc92916f2ba7ff27e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bbf26b5111b2b538e915581ffc69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711c052681dea8aa6d3c2dea4ab849139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b19dc3d4ac1463950e3a58b26c1d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c24ce9caca446b8fa9198e4e6683141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523789ea679c8eaccd5c9a201e3ac8e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf35d213e107b4d64ed902d63850690143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa17efae0c02d5dc550ec08fe1dd87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd153fffcc4bae237edcffdc7c631a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d03e36b4a1e81a108d16a7d5f4a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a71f09120a92c62e9c5e525ad09f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34522e7c7c00d6420d6b4426a36070148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91255de8bd4bf63cff633cb9397f50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea78a17ec89cfacc873ba15649840150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b17ecca0655528bc1cdb7bd566ff5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd50931a4632cded5e461394ac510152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7dcef7e56d4fef2fce71f5eb1c2e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52099ab851e7130b1f7d26aa8cd71c7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f019e895b1b25f66305b0fe65998155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd5858d15ac83c8063497201252a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74792a60e852aef3d46901868360b2eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb2b16f1d2bc960393563acb04c41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c64a9150c6dbd6258747d7a069d298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766119da6c6b7213254b0e2b03edb034160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb508482ef1c252488e418f69802133161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615441b57da96a236c06d3aed50943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a251e9b5ae2366134ceb20c39b212e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf763716fe53018490fcba69aa666cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3cf1830e3d0cd7a66984ddbbeead3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf28719f1df780a2b873d3d1d1931c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161f28789c3c44b512451d10b4d83e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d86ee38a742ac9db2aa46ed42d81f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df831179f6f58e3a3af0176b22fd772169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab200b084d027a3ee42e9312ead524170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7604ce9db2b49d79d75629e557ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f49218a8b7ee755a4c0100d98f4e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed057438a5a9e7a5a96c500d331e49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e74a7d72a1c8b2da10d2f9ee33645174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e17441975b6fba2e2ee32e0f0456175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578a1bc9ad56476bbf1c29713bfb6a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d078a8a815268da14be1454d74f49a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61fe0ed014f45ddddb47e27dc2c9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fd3ddfd6285bc978beabb82675e7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206b9f940bd94b391f19b3a28323b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214189aa0936fa42c3cd1e07727e868181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2cd32d53670cf70f6666640c39e04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c40de66ddeb2402126ceecb92f1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b9b1b8e1255f8570a3817cb3352f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fb47d48963e695aaf179b81adb2a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaba3b1d8dd411ea84b60b80caf61a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aba897c5173d16b780e09698a5eea0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2487b8af53669382a37bcbbb685e287188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600187d2143ec80dc51fd482f9f53d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb880b7654e91b630ab12b575a34f6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629394cd764c96562070235e2020831191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c65d31c0cb588d13abd3b5f2b47a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55420cc4b912c5a3fa772c0a7e914342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40610408d7dbbc6020b04be0a1b638ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36758638f3345be9c68aa6e3f798139195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcec15fa36b803032aa220c2f60ebb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4badea66cd984a58b9bad0d7a3d112c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d978d68ff66348353f28b5f5941e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb2bf38e6d812faf4045dfb5eeb7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c063714bd01e6bce85b88a164686c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a3cbe6e0ecab01cb9d2630587983e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a054b689e0804ca4b294d212e029f8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf43d9b9e5a4345bfc49bad8eb7f70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e354fefcc7faf2e98a27b705bdea4db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3eb06dbf64edf53e94bb18f601aa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef67c026ac4017700d3058904f534b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f4dd16e5ff4dbcd8759a53e09f393207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1974a70bea25a4636897a5b144ccfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7875c2c60b808fb2b704444b3d856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c32c9931087fd261b86878e5ab2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d835cedc173657d3a4f5ade8acac93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6386682e5fc9ed7dc57edaec6f33ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910597d5acbda00d944fbdff016f8660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021f4ab05fcce9eebcefe1351cebf4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d4adaed7d4e4c8bf8554a80159b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1ae18db99e3342e9f9b110f181e16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6956b06ef9632e633aee063fa8f0f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cee867ece2b7c6092d7a97e4e8010d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feae605a8cee4f4b519bb1c5103ac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2049dd874c6f06a80488722b5bc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a9191db6575f95915d9f02565c1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fcbb3da29b13349cc266cac8c2881222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b66531de8f50517ca4d459966ad8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e0663ee0a621dd7819e90e24f2f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73583e254861ca27df1ebe876c380225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f3c1e8d6d30752ea78951c98e4cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5f8a08c4a479324964810e668175227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad51f3fb7b2d18ed0f6153f876058228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d350ba3358691396092ffcf38b5174a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a5aaede64c7f91e4eb02c75cffdc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be42ac6ca7f5d69623b2fc1ec2a5b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69ab35238f8e866c56341accc89f56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90cca9835b6cb76bf16115ff34d90f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374834d117ae681dfcd473710ad15f21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea224b064144a62675e7588ce2904235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53302d41fe65404c87aaf477fe93b0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c975daccfd18fc85356840bc9cfba8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc734299ff329d5238e7430c0da1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569552d951275fdf776557b7de817900239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee78fb41ba78427e8342b04e77cfca2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a89e049cf16b3a292c322f6ffc79e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b077340854af14889b2febe9f9ae3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5602071bccbb0abc2255b31cf589243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b031249f6c71c4f974ee76c6f4ce7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a64ea28bce40dcd6f41c3df6f1784245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d2b7d51af4789c8e54c2e0bc71bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818c3c0f14f44c76b374436df4cde4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667116e7f32cceaba365e10a89a112c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff33c492f57c4e4230b30917c1f882249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e42a16d9ed0562335f37718bf21719250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10636b8c1742bf0a7b53b5e3e3784e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681bdb039ab45ee741a4df64355735252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38458e00377bfb2a4501bee5bc7b025c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695cdf1ba315ae2fb361ac8ddb9ab9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e1d6e182f8f3b4f58594b4fa6733f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498b9709a28939da1c56909384730b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac00d8588d11f137bf21071f0235a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c75d389838fe3b16cd0dff89720f74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2709220fe476f60d5fc0951ddafb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1430670199e829810383a0ba1c5879260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71c7efe33cf16704efe11c07f09eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65743055c6e34d1306a7c6e8c7257a36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c266733e5a9a5b248ab3149eee33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c140ca78ae0c0469ca63dfbf9039c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c55796fc95ab50efd88968a36be5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504741985101338e469dba652e7489266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872a14ca03bc65b002270a7ef7dd54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a988db16aa79b616639f44e148e521268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875b570852e6c63a620ff21fe98facf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42eac280befd68573db5ef13b8616a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c2c0199bedb1ec042f8f34adbf28e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66939f73d0db72779b00fb7e3d4cd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c51f917a9a4d5e95484f61e6d306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a381cae1b21805dd6635b3594d09d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf512622fa647f01a5853f3d51a8a1f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975543185de5244b100ee741ad20003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0cb827d090ec37a1f1410d5587c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aff21a0cd5d1aa59c287399bd6f8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea89853ff3e78822d5486e812a16834279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc1d5bf8aa914e8957a4c16d41e9e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3fb2ad1da9983965078de42a36f84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad75a631609c9ec37f5666cdfe9985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede42d81b7e29a8d3bb7480dc9bed93c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdea293168a6239d219e7c9cbc19e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a87d73fbd61950cf43e01a982f0589285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf080558e0c241d808ee41ab8b3321286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe43fe00f5e1f0f847688f91c0d0a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e99541771289c099ca6fb3c81894288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea3e65804493a98d7710cb25b12a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74e6da8ba8fdec4d2e1f39ea6cfc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98c88224c2944181f78774f1c35697291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab36ed5ca5a9218c183ef6aef432e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db7d856d033f0e41538cc220f4f47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42cbc9949a3d17a0acb6dd07dbc46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feccb49d78a09210e7f3e9167befda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf05e7f3e48308302407cdb5950c6b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c108024845060981110ce6985433297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dda5a7c8af10d0b877ed08051a005298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9bb11479449157e5ac0b9cc4c7136299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d10e6eea20cafe0117463fa5111c10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc483740e6ce3b1f53ec04413a2f9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753afb54bdea69c3b30f6157e1491f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d58213c63f1b76fccaecde5883873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2768584db415c37c1fde14be1ba77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c4a3c126a531a28ad7008c7a70844305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a9b47dfca172c72fc8b71421c58c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968f9ed4d4135d4ab7975a213bc72b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25630e3efb3bc7a78c11bf38ef34fcc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660872b3e4638bffc790d918ea29bc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233bf4cd78d9401a5f391f7877c47c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da188303b6985719ec3167e3f3d2c12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270d6da9a17d3925fc77994b8a8e46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cbbc99e139450e012451580032f86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234462cd510242c6a190d81c3f63ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9d2ab9b949fd2f194c95eb4e66d2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9cf2d55c941dc8e5329fe8a80991e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c67f75a9549f5e6dadb215122983ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c925c77b67f090ea67d17c2e79479d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e3461a9de53b02dddd07c1a0bbb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743f8f84c76751b1305c50c6f74a05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39cba85a601898d8aa57033d30a01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a0c10f3f130a374b69c90ac7c143b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb353065daa88c2741167b34556368323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab02d69b1af886fef91006c3e8460324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8267ac7a2e3c6080600f6ee4ff5bb325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>