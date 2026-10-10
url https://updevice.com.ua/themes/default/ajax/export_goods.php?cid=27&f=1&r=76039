--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e029062a112bc8b9d3a9b86be4041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38213ab3f93c46ae7cdc8958a5d9d092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2e7b6b3ee09b31424560be79c4153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d13f33802219660d339a9c3ea8d0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5bfcc4a10eec10ce9be263999d09b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f894583eab2061c825f3186ab780416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c58453818c6091ef22ad8d35f9da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62ab6b2e074b7c985e5981c28e5c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc04302134a19e1acbd52f1297fd9279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e427c87009740b1c68c133455739c3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe7721ee45f7fe26542d58403af7b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a39d2db0d9b87a60426898f2cbd7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f983118de406316f0c46abb966d3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b30e1313654b935122becb74767814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a16254e1147370bb94d68f67b099e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f889b1a1e8f1791fd3dc253af517716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f5e4e4e051641a98c2e782baf594617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0237295861eb530c9bccf4895c0d7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5275791c35f281af86ed1825bc21d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569e64041ff2e92148c4439fe598d0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821cb93858db97e47717be98dc62c2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb96d40178540290c3115321ca9bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b7486ca7799869cdc6516c413f77f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2cc8ec21c4273984ac45590fbbd8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5078cd7e9b6d1a368707cf9d1c7a6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd1c126ffed0ca625b6744d4e4697a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f053f067e1432ec4c4a9b7238c1b8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b5ca00427d848c67f9378a1998c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cefb3260f87f062345427466af0d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc61ca8187770940585603432db3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c9d703e026cf7811d1ee57b814f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e363f2f52ce92152a9864711797c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d872a74930e2cdafb32ec242af5f69d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ab156326a9b4183bf0df09b4d24834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c6cba03ca67689b929f62c9ba782d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d83775a631a0b326241a3ef894517536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d55e03f52c05b1e3e55939948706737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3028cb26e91324da1f43233a048c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8416cf5fc6c2a0d5afd75187c8c98439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0339878d2569460ae1875b132efc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619e83c3c4cfb51992f3fb06ad832141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f077f96e7bb7cd4f89781e060b9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962831672fd535b6bfb192a8eb8d7b3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ce44d945fe90b5a80214151f5e5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6cd05b123536314ba27712e2b0fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b56f157dc0003e24d6c64f1c7302e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef165d258f1ff20cbdd03c7ae07cd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c6bd6f31f63f89e5732f4eb82d3c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d7c09f87206f4566996b3d5ea143449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81779bb56e7ca0ca1ea13302ecc867c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4208bbf336d61599d835232957995d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93c9f543de4fca23cf8f1083be63852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bdf914bff54a6f4f9c6eee6d50d8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e320defa4dfa318bdd615e1aca7d2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd68883ce2b464cd8a7b24d8ca6f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d739d98360eb8fbbe4310af01881f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ca421609a5c3d8bca10f5a01ee46857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0dc2ff1ad12d3d8fdec2c4b91bb3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa816e4a363e146d70074866cdef71a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70264adb0b8b40534b79bece79cbaa0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09883693e34799b5b68a10c96c920661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3ae513b0e26271572ef03f878530262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f506ce5666d8b17307bc0e9b2efed8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444eed072497fcfa06b103f1ed46e4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33790b5ffabe0af707ce08eff92398e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e564e5bc7368fecca9005d323f208666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f488b15cbfb4fe74638d57a935e24d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b5320a94fff076de3d5246d6ebd4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd29fa32d500bc88c27548aca8b1e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53a1d28911f58da22c84b04f869fe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c35e0f679a7a6f1c00b7a1d81dd1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b97eb939001d612fdec3ab01bbd5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50611486e0ad3bd85041d91716687fc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff39bdb5296f55bdf85d84db2ee89974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68cc2d3d6c3cc6f228c210bbd102fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e5b2775f76b793fb212e71858b59476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208be95b4ef31a88018b6d3a5cbe78977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3ff0136e15d893629a9920d8f06a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c04193abf33d9f871577c9078731279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c05df9ba6a406acc88cd1ee65e5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220dfb1a022dd3d21ed49617e3b34f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c22f75b9c4aee7b4317fa7cc0f764c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3482c0338d414717ff40d53723b0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed846f7e975f92bebf28df350e71a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d7668732a96b4c46c693b260d181185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91731ee8d357acca98c5f5073166a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19319b7e11fcb6980c0a0c34b64977887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e698f95e40f9bc3e9c0c84402ec7c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52141e8c675eb0f296c5e3616350a76b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe59795c4c3e904287012f7f152f56390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637323297f4dac226668f7539b429a8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f18ee3b2ed00bf9ea6495488210a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819557b4a03dae75df3603062b0982793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b29cbba0595f1c8837889f16f7c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b1eb7040043bc18fe21271e1948095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a414b1b9a85d23404690c57a330bf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf829984977a8b1f7f0f9a9e23961b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269fbe313d4d4207e21d48bf915c51198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d093b170a68b78722e5fe603f365b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdea79c7a9d22a1f8d5ee62c696aa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73004e60bf3a30245bc3f3ab1ca0439101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38032b272c14f372f07260082031a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3f194c21648acbe355ddacf42aa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ebd0968c8dd52b62223d54ebf58a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762953766370d0fad2ea6cfde84326ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b894e15341939f7cab0c3eae1f896ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc62a6225caad949d4b42b4c93d7a53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24609857d73c1da3638563e1712f0c3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4d42548870636a5e51e3a782c6703109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2164d8cc7cf238ee00957b08468c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9464b6c17b0905a83233646fb98ff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373a25e25fb0870a2690ce9acdcd61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cce4832ed7ef103040c06245f44400113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bdeebc762c121b7583371e69dd255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7a60bebdda98b1ca95834f747a5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88da3d6b4b776868b54dbc9f6eca32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596bf8d6edec402d37b90d28908da4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a42e474e6947b47aefa94ebd75016118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00ba57a9252550537ef8c509ae6bd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab612f21e37c3bf111a97e83b9654120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9c8f0484c84fb4073a2d1514111d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42e3bfd2ca1010edea5053e99c940a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a852e40c7cb717c2cda1905dd5cad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90f4f48d22010ce7b7fc5db4f5eefb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15408e3c409a8fcdf1323827c46ce7f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7367a93d030554a16bc8210519334c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f6c997d8d028bcf34e4b8b27ff1ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81903f78abb6f3291db5446a9925369c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd031373887495aa978b68614937c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d87c3a4c84ff4d26aa42587df68f38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e749a9eefb39853bfb28f5b0eeb40a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7060dbca7ba7ab07194203d28fef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c26fc15640d98bff3654c6bd8996133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca396214b58e256c4e897c80336a9fc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edc72151ca14309c158ed5599a87c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447db652c74748ffacaddb27f3b010a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997462cd8b8c353e407f6a569c32825137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035aca85e33bc49c1d1b7ccdd80e0c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc82ba95b9f5fba1b82ce79a7484ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ea694164d0988bedff80137787ae7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f0c7278bad49384bc83bf1222d6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5213895e10aa70ef2514670c9142142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5d3cbd2d099deb5ac9664fe53f0e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28eea6ef1eaf869e27a89269b948ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae057a33aec00f2d5eac246ad8c41b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519ccd284d96bed07f1fad6ce0c3ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca59975154fce9a2e4895cb1e1532b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b644863ed4ee91aaa935bf1cc9cab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be059c996a15ec717449053b6b5e8d30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac38fdf18f6b7e01edc7ac25aa55b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba48387a5aa72ad7c5172452113dde7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11b34d35208c0ebf6b91986efb23e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc7967b7d175a2eb8ee8098f63303153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef52affe32e5eb822e993d98e160323154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d1cc555571c50ef19e48b45f05aed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672aed6c9ded120766922cd52fb201f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d78c03b39bc14169f5f18422c7095c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a208fe2c27e698fa00e3a3499abe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c06219dcaefc562d8699687a60001159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb5dd296988bd589966676bebae81f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc0b8f00cead4061a571f2656038a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062663d74d05a436dbb62925195f3ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6a92153ba431c4a1096ac7fb076ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f94df4487ece88d8204f820cd82977164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f427ffc89a6cda1c597fc7a1633cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ce4fcf181ef7b2e1c2d9bc5b3aa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7cb759b94fc0e49781f7afbc7246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c724d247afcd5e710662d4f905833168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b910ebbb761e03a0c32f7250ed90699169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb182297f9963bcb808373b91e3f685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6a6dfdceaf5dc0228885e47b4e2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db651c640396e26ea9579289feba64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4ef3b0e5b06df858ad8452800316173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fde1ee528605f38a08c2d0cb31757174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c674daad8ccb38e0e8006eb41188695175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ddb0fe22b62bfeceecd463563dc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe22861144bba6fd013e3dd2e89f19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f298ca59c049ab7fe1ccfe78a23e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc37b6fe050be5fcbb1b60099dd1f69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754526258b628c587164cddc452a9a46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de1bc717432a085d5fe09ae03e7857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461afcbd8d76babf6e18b2c45738f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368c7766847911c7a37eb502a153f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf6316be5436e57e543cb83510f6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7df8a4f1223cb4d06e825ae5629836185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270633564b6a7cb3bb89e556dc62149186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e161f9e59d2a9cdd231b4ce9dcf86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87c8824482805c93dd62c49d99f3c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44557b523f3e393635d8dfb1b68d0699189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2c21d7f2c8cc61de0c37d20962e7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf08f195a2ff394317552d7922620b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39e4b8507465b9eb1c211f42efdc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf17898b70bab97d129c881faae78f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f7a90dfabe2ae03fa5301e21454a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768904f719f828610d3d46b593a69db3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a7acc0d3968f980025c8fa799423196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f41e43fe1d7bad20488f6e9da9e87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c48728aba567bebcad493bcaaa3fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661b4c6f9a8a9ab724b7c23ec61305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c3a62ac6c38302ca80ab6a0b34ae7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee453aec0d1126a7ce3ca2adbb453f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7722cfb0a82317d67f0848a0715116f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efc0c0806b386cf634c894e626677c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10904c4557581fd4e975687a558e92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e986478301a6370b0f7e11d0ebe01a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c1a7bbc228794e3caaf2569e7f147206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df2190dade43c469adb3f13ba0d962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa3a78011ef9557f08d379c1df1ff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f944a00368b5ffbbdc119afd33044209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cfc492f111bd04376155ffb7faf88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad28fcfbfe8185a043e1459816575d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3fc152ddbf07343ee04ccd672870212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeaf938fd4cc439dfcfd5f4f7ded73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cfd822a7f19852b3985368160d561214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea9c391a689866f0cda346155dbc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dcb1804b0888c49094725189a2f10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e982f3ff502fffcadd3bcb86d72c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1ecc7c9933986db1007f1ee63ba04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e2d072c416bb221ae0d1792fdea6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652011041ae4a4c7fdb65675ff87a66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746269ea5ab953edefa02100ad80a78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db7ebabc21dadf71512f2fc0d2da09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a0e5b109090670da5b5208842f7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e99d59ef4bb021b6356295b045e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d29e8f371bdb8306d5e91d89c16076225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52256c1c990a26f802d799cb50d9c18c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a9aa84724e2c7c1d94af1495ec93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9a83a44b0ea45c60ea817d3369f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741e5d9dccacffa544ff6ee92fda17b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7daf35f722e2f869874c5fbf8264d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763067d2672068cd3add6b1f4ac939d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab506347da89726777a4007b4e7430232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c33130e493fdfc5561c3ee76dc25a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd989c74a4f325812ede7d468d8fdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89229138233dc6a85069ea0359829b6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab386b04eedb8a1310db132574809236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefef70a3b349ba436f836e50110dd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb9dcff4b7a2be5852f105c314693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885d42267dd0e3061e56dfb0b3f804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69f39ba7acca17155230ad31a5f88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a2b8ee3779e2fb084c9a034d7e1c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583daa6812bb435ddac32240aaa2be7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f4c092b9a60ada3c0e5c0db2c5a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b78d4d166349e4c6b6d556f11f33b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731f2a00518bff737047e8db9213704245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74762ebfc44a2bd8bf1374255c2954246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba385f4905fbfcf3e0ef5da64d092c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbf390b8b4494cff018b0d4aa506d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debee638b09dcad9f0898651f7917a9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2b518df323d5525cbd7006609e6ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4336489aef1c576bdde7da1f83036ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b4cf70f6a88fcd1d36a088028b38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d696f0084dd7990637bfd64c563f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d33af66df2f084cb04d925bdd17ac7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562700ddebe6b4c3613703d8072fe54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a931c6cacd324e7105efe51c5b795256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f9e174d6c7fcd41cab5504e5e4fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b43c2d7ca7c6db576fcad49b6435d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dc06d7be26511b9e163249615ef0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df117b4a5fb70292e40d65b720215c41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a14e982dac20a0f6f2c736808041a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ae29097108015056c51e3f7937b6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a6573da099ccaac44c8c66d589af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2dbbffd67c360386844605aba053264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e45e9ce7546a4c733ae0293f36cd69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108513e7828b91bc400b111cd4b36fd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e6bc5cd9cc0d4eb1c7aea699dbf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9950f8fe41fe62d0cfcf68ce606e5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e271d9a9de880a9cf04d3dc4166232269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4770c2a4952f88de21ec9f41adebdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168214fccbe46492d40ea3295660f28a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79367e8e5ae9b6d295248e39020470f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1531e4b477e9cc756aede93cca27b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7abda5f1cb43b0f0fb7b1bb17bbec0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23b500dc5aa76017c75270e229fafa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e3b661cae6c8c2a844f55befeb9b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca81caa54ae47369fc0e44fadb1faac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6947d79a93ebe54f373a7671f25bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9dac403993375ca5449c1c7834acd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806642b4c873a0b3df76e9da58fc41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd4b48ed9f97cc1274419a19cb0fb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f1ca71e813d0c8c1d5c036afef709282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98a57940fd8c1e0d3fd0e2d66c9c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b10846d1c273b63df0b37584b00f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81538dca1fed2113f05d298963a91c55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0e0fb7602e5f782396a7f46a9f75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5190354e5344213f3dd09f6d1608287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859918e022e3a2dd63b51db192a2be74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d2e160b1e053328c9b956a300d925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320515c2c138aae295bfe060c71bc106290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b8d5f8e1abe395e6b28ba3a18f58e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab3aa8ae14d6c908fc9dadebf1064e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f974dad9c25e7dbaf364e4eb3260293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb80ca1bea8a0e52817b85c892c9576294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4012ee878356d2ddc23e31cc392082295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de2434dccd13bf9b973e8b745c6e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d13528af30d7b4ea3c5df77dc418a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea2b2fd72c523c786a5f61303381ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa9bcba94431ad59a53f1cb8abf563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71779177d86691760af4189e26b85e0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034586d62e10d47e1b4746fa6cc9864301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc9a1caf01498a09444787d3ede02b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe4e5b39bf51d93556c02a646b978a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b544129a6189d845cb2f23ca41f25f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548864888daf2161b8fd55303288add0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d7bd04a0f9ac05f78a6a8ddc03d8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354af2bfa89541365825a39d66c76db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9f1c813bb7611ad4f56ea0143a914308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417c5f43bfedf03631f2379f5caa476309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfd508bddb697799138724d5754a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cafbbc0da13a20b246471da994d2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8287a4c27b5bf24cd4f539e21d0799312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ab9ae0250c85f03564886ba1962f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217d18755faaefa5df951576d824d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25213012b0a5d7a29572ade1bab636f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd652cbb93a127456a8210f9ec092aa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9a0f7531046fff2ebc692eef7f110317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e8eb6c406698c5c9c17d117f5b36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc73d5fbfe42e894f81b106032df11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916b3f2473edf0d3cab849b04e26d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014089fa3e1bb38be062ea9c5a1b0e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976016aed35a3d678394b3022896b302322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f36ef71a21dae988855bf85d46858323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5e59ba9b744dcc8a6b9918dd35e3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc017b679110a33f5a5a7a03903274325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8340095cbb618a837a8b627839d57e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921184c318a19a9bf0cbca1e06286169327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a9785a6e00ed96b7ef9b5c554b846328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291710a1c7bced98d401abdf0023443e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc398544f73a20784fbe66ed24107b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a89395538e717c5eecc3a17d9e5c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d73efa9fc942ea76946753e3e614332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e830f46adc5b9916e9f56d1414f5f333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab34c1f9db491cf9446960190dfb4151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c62768d0144367049f153826843dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b3078fad3061b7312244976f4570b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d759fae5757b9cea3a3b61fc41bd0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413302dad4b960bda90877612714705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b13e8a19d52024b4ee6205439432ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2a923c7520218f4bf8457d7e7f5237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31a0baa9042591f30a5f4985f1d72b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b9cd61c353f47165e13f8be7213989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715c9998f6c6e98c5464b5d98872d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdebfe3b8c3a06717541f2dff595ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d860a330bfa1aefaadcee7eff942bb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f1d5570e166ddbd75195316ac972b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f50605ef8b435896361a5c1d0dc9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717825512ffd98def088025d52305e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd04a8ac3705dd7b19f2fb0ea2dc2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d84a6f3aa8692fe2c67ee466ad8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476f8ff21674a22171a31dd3fc3b6c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28fc2e843874d5bfc360c965a1196319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4a18532b717a15248d1199f7231fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e639573b0185c35596c1ad323f8cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc511487b86ca48c982a12ed6eca3b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d6dad4bbacc27892d6673053238b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220cfc5cce7e5b64a83ff15d90f15e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdec0ed1df075f645e807124d39cad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff893cfa68c2c86a18fcc90c46d956e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2fc808572900e529d76fb5a8c6ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480adfddfc15bec868974575a1f7bba628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45476e8b1df2d3b91429a0e721a3fa5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3858e94ebbff7dfabc7328764d5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e23dc31c6d2a64568210d906d82cfd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c1c3d904efb07a87ee8c2bc5b25132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6a563a64bd0dc3dc07e86956aea2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254a0876196e0dc4e024e975eb666b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcb0e3bd0ec7fd00c41b5e16d7dd2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ce053d6dd756a3b00b9e3ceea65f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3253245a836f62c423701a8a4658f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17de384fac462560614bd2dce9123038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3479b2aef5a5e4434f59b9661b4d99139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459949ee6707c3f777531b66d2d960340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388901249b68cf79f0ecec97f20e3d4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc116699a635ce556ba89e122368e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b12e1d54af6ed016232a013965dc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55896935e33b0ad0df063447eee5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af76deb7305ede33869f6d9bfbef58e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d94fa903e82b3c7199cbe8a78e08946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd966dc2b74d10fa29bfdd7e52b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3419aa5ca55361b1a02fd31431a1fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45c03513e46baaaa69bc5f58f1f5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a667cd012ca4199a72df04236980b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35e431ead9dd9f3c4a213ca969e3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc0c6d61a7a79885fe59fc28a7fa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c57bcf2386cd2abf9bf478d76a8e7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee562d4f38381cc111e7ed2541d4e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700d3d1736042cb6519ce08a907222d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ca1ac4e2632b6f3274fbdc314eb0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07419a6728529fdf384d41fbe464c1d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c4d275314e76db13a00656ce079fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828f675cbb5d96b27b2801828f277359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359a4fde86d69fe8624a4ed5c982efd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27050bf020cd8394ac19854754c3fe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3221b04a92dbd9f8cf27d888a6267b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09058d2fc3a591f6afc8f23cf42b532463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07500321df4464d1cf40dd4ad440364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683419a56e7181758726e1f0b5278465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3146ced3a872b04f1825684b94da266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9567ef54babc2230dcdd698fd023a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a8ee09b324b9f80efee19ac604f0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3358ca12f4683fbe456fb0306fe0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d587d9421c78092a06b387999d6e2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ca79072fb1426e4b9f076e03907871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdefbe9f3675bfa09d8da3646c17f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49275a29961499e3a86b1fd801809873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3cb5b8cb135076d5c4ccb16da863a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d83d125f1a33b6483a155bc3dc7a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b09b2548a5f7c44dc2907c3057c9e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d65a2c9adf0e33122c18bfe17be777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f4269323581f2c255a92777fb07578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25959fceb3a2aaeff66fd896a17b1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3823fd63cd0e1bfe62a01e9304d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ab8bc561aeccde840ca27778707b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1141412203f1a00314993ccc1da0f3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd55ae508c695853659f2e81bff19883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d61302d1da90626c07cb0534003e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda667ddd43d5db5fa7ec5616bcdb5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc4e85db32de8a8885496913ae341486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c8b32e51cd53637dd3a7437e9ace287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081015f4688715de5789907385154d8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d40b3ffa80b916d79173f21b339af189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc05d9e10c5d5ea086f88c2d4912b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f9a8eb25c14458c170b199ad96a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f03d8e8d7a5e3833a2a3f2b2b44392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e404e1b3fdb97fc7d108f236baa3de493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc2e275ee72c52abec33e38713c71494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81566a9ab83109ba4ce7b6334eac19f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb4b003fc0570a75aa3c7dfa3a5f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95369ceb2fc060af67ad2d654f95e4e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd973e1cade249e2149d0c0814b7ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc11e34fb144fe9245d5701c89fce0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1974dc00917bc8eb38637e33b96ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2fd6ed636c7ad0d375449db625cde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071bb75c59b6d7abbba9f7985b891b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acae7e6c3c5f923b53a02ca32a615c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ef7680d4cb08a306e95809baf343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6d2017164c3c3defa80a662058f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f1cf67fda2ac093d5ce0e2d05f40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a7f6cd12b82cfe0beb6b52095feaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c4e64ef743aa0cfbd9245293151d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07854a4d66300c869feb04c255e15696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2d1727684bafc728227240679b0b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403cd0cb5a1ad54b6a012ac0ba5904111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57125fdfe64f2ac2b6b75ef89929b04b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeae433609ca570c2ed25d48192a68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e6499624441f3c00fc1a8b198ce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97a39fc1e4ab17095d47ba198fdd08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58de2c8fd391b686a09e841fd83cd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5435a432af619ae4cbf398aa45cac0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0202946784789bbcfb7f60eebd63e6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a859d1bac394ff7a0820718133db79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac330c8b206dc1470d7361ecb5230b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018d2f5bb182e58913eecf284d9c75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3700f713a0b94cf921531cb8e383e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83854dff30310f38491ce14d3d160e55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3b5874b54e87532682ec05418b92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d1189438843fa2eecc0fbfab8ba4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693853690beb4fd5e3b6d6d598a98a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0409b75e39cfe373bb3679c3a6677d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800408e3328fb41316f81dae5c89426128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5906e87a7915956d723287bed5203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5bf81442c5986f701fabc3fb1b794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bccda2e173036445e811ee3b2e5a13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ab3278d9ac7ea79d49da8513bd0d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cedb3d68183161a0187164c5d35b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0381d746e598bc80a5ea0a0f360ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e9e0506a3c4267e23390e3e88f1e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169f3998b2108fe72e6cb5f21ce5e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2b2a91c91ce820fd3b47083a3a9d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae23d93094ba89dbdfe6226918f0e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794d08a040ca7f21fc48d0d358d3790139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f12474160bc39c9d7fc0e7a1436e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39ef043ad4e1c68aea1f7ff00cd1db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37955eca33caf1f18edb6bd7be23bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977b171b30310f633fc311f42e77c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca634152666254132a0c036a6aace2a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d5fca6072857054878b6588a9207e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777328d9080dac4d1c2d016d92081a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa91d229d98aa25c90521bb1077f9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd7dff4b704bf866d309742753b60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b3033e09cfd8ef3c7f7908ccf9233149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9911ad2bc2e471360cb91fdc27e31f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37fef119580a95a0577c29a8a22718151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484d3327e2475d8e9f6e7666cc14ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d1cd93f388c2513994e31a09789be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f1d8c0ab4142a73b6354b3bf2ca8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a10c18e5a585b3f735e6e413731f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ba8e6b48e99107f0dd801eecf35b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60125cc1b85820b32ef6faf0e749ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356b0fd6aa9c8d3d874795437186655158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a662c5df4c131a97b5b3b02f9589159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff9fecb9302c520722068a4216d26c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912eb4cf6f71c4e6e50c023222b676a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb308552ee3f24be7abf37350f5b61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104e39441c244174fe5427d33075049163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf951be0e6c28d289302667c6afb9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5099e25d42273574cb5e5419c9a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad42b204b4080fd1d604e97614f1b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d54694300ddf8ee5a42a5146b1eb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d0d1f96e8767b520c06ae665d2a7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a43beabc5112c418e4c227ba3ef814169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74e0e51147cb0384fdb2df8a2f9602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547737418c616e2f054f36201f6dbee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705a0468a7d39e1f37da9d557dad945172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9420d607567579904689e434767eba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130f530e5e2d6b28c135c1f66f9ef1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914860fee38aacb279520bafcef1b89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eebbd10f9064f5bba829c64665729176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2957616d39796d10ea62e42b875da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6923618145038e27c0ca9723e931178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247128dfe7932bce36b0c2362a5f8bed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ececddbcf2f78c94c2ab4e290e364180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338375a63548f542c9252667d37374ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260344fb61c6624ffb4430b8622be5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46ac25f1181a8b368feef87f3ce01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21929e0d21c7220ad58a6ed968f34f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ecc54d5e4de753469eb82590dfb06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b130f5d14affe1c97ce8835010d22b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91cf3b55a50a826f50517a432c1a3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23939f1afd708ea9fa9282d47b3f32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60470f5ef54b4a4c012ae52735bcc31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52727405b51dbf9f0fad00174cd130c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ccc1ea678d562d81bc1a577d18dd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a88e6573e07d70e8629479aae10004192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ccbe9a215e0492bde95fa60f14ba5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd36422d1bd59bf1da868191dd7266194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1147947b37434fd5c36e7ef4350159195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ca29ed42c22ee58953f1927a61d6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152593e2ea8a205070f0fc4b73dff1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307545de81cf55057a0bfc2f95b1c41a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd139f9236802e36cf573568af291ee4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2bc131abc5168aa4814411849006200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f188ef1893951d4a8c8f038a795fd1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c82afdda58d39607a152f7be74420202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af792c096b1d46fa24398e44d651ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682370d2a1d3ffcc81a438a43e1dc7be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4359450abdd15e7c7590184147f9191205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e839a8aee8fc0ff30c2fb0260046e3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b978ea707e81864c030b8b457fd46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06285e58c73e3794355b996df451cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f80166da5b371c0223825962cbe93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fdb173a9cb66aee387a11872ca70c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035575e4e59b65d30abc16ea1500ef7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d652da924486ea788d03d13ab538212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb1fefe6d51ab41a2e0bd553ec76b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0b85bc93791c44df5ec277b38ddeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d764fde94c27e08d91a115935c0d31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c819c14faa99a5455914f058e8d10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4be3754610314478eae6cc64f6581217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b8a1e05e7a018473caa06b78b939218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb772e7c382513a0354fbaeca71b6c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ac77fa83a3c8bdf0e81fef04d18c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f7e30dce20945b977950aef2a1c75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe1347ece35faeffe156c3a6c134f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def9972da49961fe66ddbc9d5a02994223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115dc123bfbd9de7b7d0e3cb1a25d28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881116f761e7149d9ccc3d627796da50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a90b0e48f180559993306b6ba709226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb981d6d09152781d4d76fec34ed2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4605d1f34c898b1927714f2ec69f90c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4627509eec54cf5aa7cd1cb8abc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5d0eadce9a3b0f7a8b78980f9a8c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31e8c3f9abfdd57d3f08b8c4b45936231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcacd5baea5674cbfcff32c4ae4cc7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab996fe0f3722ad75229c8890fcb51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d7d1e3aa238bdc7fd4bcc1f1db3d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ade2ce0914f783c155e20db03c08f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38057732d7dcc347e744e869752dcfd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191da8857173500b87b6ea1e5944f7d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502aced4ca5aff6bffdc810b0a1f395238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155689df428d34a1967da2e9f293cfcb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354533fb696cd88b5fe7fff1e9e5f6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb23724f95be238739f9b3ca79a7e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b56db96d9abfaf8bf12b3ad87d164242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe35942f5f29dbf49e8f75466173226243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d758179c06b6e26f8b5bd40351597f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9595fdc99b412d6dca65658d33aee3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4239c7d1c8d2275a680fc359aaeb90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48808bb6a6a02c8fbfcfe0fd74ed04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919d70e7778682f900d114ab36f65ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38affcbe5ac27022b80bc25945dd639249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a784278a9b4dbcb306f3132b7b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8e3af070b4eb4cce315a5c8408d99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a46bbdeafc77d604c19851d4e052e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71aacf8c2cba0923e5a7cbd945d818253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58963b15054fbd03cbddb5630eba06dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e16e7bb2e322d3efa73437f9429f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb1671cb88c315b0cb02e63f03de0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fa47b755e7dbe76ea14307fada2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0858fde0b6a257bcd12bcb71a7b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e077823acc1f7e5571db995855f8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cffd477a202834271493a24abf1b12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee98286cb1e77de35fa5ff30087ba3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941c925b34238721b1eac974a48bd1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738129c6473e082b4857d5180f116b77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862b31a788999667af0f722df5ad06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b18ecc7d2aa887856aaab9b229029265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1932268f332593d0194e7a7ff37b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c22e7e1aa8a4c8f9deff5be00304aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfc6845002a7844cd343d13163df55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1dc882ae77efb88b1b2df70d7f5ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59db0390ed0fd38eeed1c317176d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a291d15cb01746da906cc53bcb7b28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e735a581f4fb461d2ebd00129b7902272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23ed5d18ebd85e8c660a170f5400cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f67aa899fb67e55719e214a398210274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc0aa706d20d5701ae263248d69acf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f85da282016ebc43c0f99d40bbf9fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a49edf535a4bf7af0aa6394903c9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a662418c77aace69cec8dbfce7fcad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2564f6d9146c09c50a378a92e21b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d049e6a7e336e3616c7ba75656bad9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09845aece5f3c9b94fe1e27b2c1832281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b46494d9c872bcf857501b992fab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e879a915e3596f659b4f47b842d4ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86090ee15218d9ea87771c5849883d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcc3490b16ec2dafadfb8799f6a4c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a24db4d2f83687c66519f690b0f7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f38cb4afcae39cf600a6d28de92d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd4594f9540f099c2012047b83a3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4c475d643d8e718a117195126cbbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a0d54c479b76dd405460d0bde2ff9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4138e50bb86b3a9e6e93f39ac7bf6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebab6e0cf163c991627f7457171fee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e931d2c1e6f26e8135b50630ba2bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f863c10da1edf8ca7f070632a053d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057488fed487e59ff0a294f4c5d5252f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0171e39c907164ffec13f359bd9e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b15f0012aa4718ecd0f3c3d302f30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8803784b02945e1d7d000cf1ac15bd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b0c930811faf8a65e5b82f40bf7dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c21feef4046efb3c1e022bd8e2945300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d396254071d31e236ba665b2ff4fff4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a07ce741172a903caeb3fa874cb47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467622c804508cf62cb132cec6c78444303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe892258118f66b9aa1c358bb3bd70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd879e93641f50300263724f3da4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44cb40eda2a603a395cc90c391ea18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62400c34a8d04fdf0a67cf26d50f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979eafb13c2f670001aff115087919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c36aa38d83b2b381a5bb503b970b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386440fd644d735df370d269bf6d046d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480fc0015273da247e6469aec42b84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0edb25619b2fe9a6aab63ef69bef5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f882834a36d7a2f216120c453cfb8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e6ddd5014062a9fb683e0d81bd19a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76e6092e9909b87796e69c2cdd4661315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4712a2448c575cae1d206e7b16e26e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3c6c3b3654ba06dcf9c8c6106ce0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b7589b612e167827f1752a7ded98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b92bc0a9458eaccb14ff024da8c092319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116c62a89932fe227b2d55e41fe0597320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c130b3212e28b057e620b3d1223d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702c8ff63aa714baa3241193d9d1c93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2f0e1d707d129d30eba67b40187e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd74489bf6bd992dbf31db9e6909af4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969352f6502b1c2166e22defe2570ea4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>