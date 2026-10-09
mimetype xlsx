--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b4b44d82db770e31ca2bcd4a90d131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a4f5afb65ea95e97535a6db6df4e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a22b9c4ed767cf76f808d97f8ee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05019de48da632a39ddecbb6d56d254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bac36b976366f20fee1d37d1b4575a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a7d28bc91789b46f3eed87fa6cd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646ddaa47d6870ad77854ebf1769b6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada495a2199aca48c12bb37da04656df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b55321056434406f842e737ce329d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a84f3ea9aa6daae857b4a4787dc76410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba6b15a7d0f7551ae29613513abed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69fe4656abd1922b23df9975d0c97f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee2643be978e6020ee55812f9e99a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750265849de17887e3e6725e16cfa99214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28fabe0d5e5d54bea8e035e971444515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa27254f9a85b19743ee4ae344d47216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed97d1b968e245f276ca55bcdd6d1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1194861807ccbe32d0d451dd29af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1a61bd74194e010ffd103b57f18d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cbb9c67ad70af82203611e43dfc1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02081b1815d23aba2a8d6a879ce23dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242f102c6bb5b877b23e769581994e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b40493e34af714e932e563bc683c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e937011070093a8d8b771feae4ad0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f588596a1f19c2f56cfdbb8ceb7ae1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fc5de53a7dfbbe077fa4e6203d1e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab57919f1b0e1625d98c9d201ef0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83863730b343fb3422bce04063056228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c66ca0c766744b241251dbac0be1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c1f9ffa5e9bedcfeaa7f62d926d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bfe644f4b1051f9522023b1fdae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58341f7c39218a6b17758b2ec9672ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc374cb88351b9ead375880bf1661533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620c98e521ccc7f5a600695678e12b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce33125dc58c62d77947e53198be335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f22a1f62953a9963703a044be52236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db717f5d6f51adb4657757ed3099a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd5725ec0c611cdb8858e25f6adc4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc8961b755901300ca21514b5c6a8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dfb21bfae1e04499a84c0d2eaac4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d70a030e0ac7ad20fb8b98481dbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d63e078f89cb6a55d28d3824e70942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06295265e94b836f27f5329a7ed5cf5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d919eca4415cd74eaf1256c8db9a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9773b5bdd4ef5d5f1a43910f68a2f6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18cad4e1d7e2341a84d261b3613d0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65776a864df58b26063527022ce1ae9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be489a2d1bbacf7325c40a0a70c652448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4caf5fa99a387b042471c007a7381349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2cb601f8366d80e310fe7024af17a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5a48df042ad1cd8acff8e24ae1c6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0fe7fe90ec4c36472f3e1f3ec381752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a07e76c9d561a983f6e638f476ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd2c3d571f53ae0fa34c7eecefec1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054ce00c758442b93149a7e5a85a9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7e1b4596dea2e19c5abbbba7c7f8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd4c149dbacf38f8a3857ad2236e0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514ea241e1934b4e908d2a8157f42758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642fe5206aaf0dd7e1a2517f39eae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c034f9a52173ba3cb4a9fb7b3428960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42db284fc2cfa75278cd1558e72dd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6b3c498c5fd63cde6a8c1658811a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744685522be4280b5f6a30d5714383b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b399a581cac9ec80e15bf815064464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9207fb617341cd1adc1b6ff26631165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956445e231654bfa93456e534bc8ec6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adeb7ac2cee08a254ba8f7f1892fceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e246e5bd8dbaa21e26eb92ab8780f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d604468a67f1fe6fcd6b1dde22fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001ee570cf8705005917896381aac370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec216ad347e6f90ea903be4521984cff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51620571a3fc89d8e3f00cf4a6055be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310585532f97350fc5cffc8fb86a6e2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc225385bb8d3577058cea7eb6c3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5c7ebf6117757a9b981b78e8a7cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb1156c01eb3e24e3769d8503d63a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91241ae0441ba99157be7bdc7c798d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57323f615fe90944a36bb8e1871361ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c4fd65e312ff787fccbe8525c2f5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7ff24cf770b57fe08aa79d1c6521180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffba960759c00f0b8e1e73ce9e0bc8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15e9eda937586ecc451eb0c4c249282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d62a263e571171b5b183072ef92a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84efcf10b662ac5a37843edff1ec4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961225c9c4ce8112e27e4f4c43eac6ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a131e4aa7072c876ac11f6a559f761086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12791da1f020dba9dea345dc8405d90b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585208e3bdaf0dbc6a27784b32f1de088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe30c5f63de54ef1f5d8f00041f2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a11e3d6625fa9991884af530447d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd0a1c9346960f44fb666afb1f726e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbf13c0829dcd6dae1e478ec6bbefb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928783ce914b166849b100e0a9f9874c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1340bc43d2c9eff8bc124f72986b0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d1009b06053cae69b8d9fda18fc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d074460d245ddcba8e37cb0c51e43f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed6cc92b0e300eef51ba089072587b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56f8f0ee19ae0e0faf93c4b888ae198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a5dd8e76b2f2277e2a430c68759d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d95cd22fa7efa8be184af9bd3099100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b0d65c6be3631b9acfbb05bcaef09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31349851ecfe271f2edab5978f823e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4effbf57ea103c4320418d8ce20befb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da56861c83f90ff0c76f80fdbd37c66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132528ba108b0cccbb7ad83396d395105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d19d10ab446b97e684fa3a8adb58e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833b47bb23f0f3499feb1ecd4a71637107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df48230cf44680e08a81d6800ea63e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a3ee2a728f2fcacc9d9f2f223844f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f03685a5af5fed1097dc2ab656ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86e5bf7c07f3f8f5e1285fb956b03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3048fe928c122352fde79f89b686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116db79fa77704c856c6417bfc424286113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a57f04ea1f0a2a9855c9d4e67f9b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42b0b76bbdd19b98941e0733317c1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5664fccba8765ff9e818e5856df20ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f3c09fcda9643e45c8440f477e01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e5502c1cdfc90e8f00585e8d4219118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73103c166717e57b419d1eb71ef86ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ad019d2e0628fb303a9c07efc17c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d322a491a6777c302e6cb1f8a6e7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea68a9f922ca751c707a79e2d37f28d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c18766085faad8c9fbca8ea6ea7e1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b96d5dc189767688813fa287d61bc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8eecdbcbb0706b9ba58aef05ada0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc1571c28840da418363c00098c9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ecbdf3dbe3eeae0e5553ee4d8bc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740597dd293be2665c12d195d540c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06846b1e9112b06e88400862e319c65f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cde38d93f3e9d7ccb81e55193ee84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5e4779a027306607bb7e5e532fd38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a80aab4e15de9fa26848dacb174fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8c398ac41d8a5a258fe7b493b268133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a010fd53523aa369b0ff18081e0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c09abeee4a0474337ba37c0c979ac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97183d57a2acd5a78f450294e006300c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf540865961ada93ec91e4332b311781137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31be8ae14df04a58ba5de107e98f20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779cb879d425e2e668600d9b5767a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6311054d8089d52a22465036ef0c93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf766216d51a861a6ba46991916e0abd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae3ff5ce67a639c6fa5ec7ee2b072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c52e35f4289a716bef7051ecad2da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390ad3de711cb11fbb0667e1e40945c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77bf932d602191324ee7511f3691b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458ef3368e60425a93e20e179cbac27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974967e6b5b0e5723500aa2ba40a3834147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0835335dbb23c86b9ce00467d506e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab7f64cee83700523bf9c75a9b151149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966fb695deeff4339632c9d687467aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070ca96c38eae79fbc6a964a4fda1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de2ba58a0e007000f9af8b43388ab0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4dc4bbabb810625d82484b2173c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b84960bbb2bb5ba9d751bd4ca0fdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580a3500a2deca3a517068dde13208d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7bf608a948379da9e784eaf5a58e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bacc645cbae884b7090f6ffa2f645157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78325ac5f24e2a2c2f2d5b4782d1a5d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3ac3545f61ba699f5983f56d037b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fa73359e25bc5bb8c3ede2a95c238160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adb2bc1788d2df4d2e9da5bff229cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa0a1d08870d3e2d8f413ac83e682162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844af54b50102a17d982f28f8bdee5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddee3d06423a8c5223e80f77b63376f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b463136b3962978360cc93f2df905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872824966c95e537abf16b452d6c5fb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2b28919d10c001db2ea6bc84840d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa763a0106f3f93869e6d321a1f524168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2bede1f205de01c893452dd7b1b74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0306e8a7280e9ae9f027932c3d9bea6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f16075b580348614006342f5f9d69d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2052920135b890d503b067237836f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ace419a7fc9838c5ad63bc1579c748173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e30c334dbc3d7370622d200d9945174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f649766e5b25899752009c7110097175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a5ad6061df4eccd7f3bdd05d8bd58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950edabc5c0ea22ca4c1eef0a2960fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536d3d92edd89fa76b10cb7e930f82f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a06b01498ab7fa89e4d2c72d8f999179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493cbb212c84bf4576165c2a648e3a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e548153b4f91d77523ea4c4367b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437d71a49a6caad3f310865f57d1dbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38876cda42bdad33d79daeb3ad91f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1509c7992d1f0e926e36d9910c7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1cbf179e27ea36566f90f39eeae09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33a730bd0cd585a4cf0bf643d594cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc062e073b2cfa1e3f41e9ba026dfd12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61bc58cce4bab41db723b2e18f0a7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a81e03441e059c28123ca661aa72d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c380c93ff8dee165d549eb4377a20e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b1a8ca469a813c79ff0c11775391191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46880418b0467c7214ee06247a920697192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb7dd6653a1e274e00bffc5833b0cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01cb2f2f6b8a516b228a4279eb9a60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cab439f81219b115315d4d31280c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a853e0e15ac1421b729bba4b8aadb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21398a1d135d01df968bef637478d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8530498a80bda868c49b6d111c738198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795537901db78dd4aa75aaad3d8a09a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be9c0a7c24142716187dec7f6691b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f32fb23f9b65713bd79909eee1eaf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e74d8c69c8ce96e2e9ea281309c46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c46d11be8c006c420f55ec3e6b8c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940451b804f3f8d89d21488539f625204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954d5663b93e9a7a6b41e9d6c3b20c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e23970bcb33f0f4fca2dd756aa1db5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f3fe54016e3fa6250d8f803d72bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041358d8fe4490327e04131f6de666b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab198f097f4670815afffc0a82b77c5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dfa3e79dd552a1c40b12766be0a4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f350677a1b380fda0a1f059334fcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43d323848394d137f316fe2e69396212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d636113fd9443c781fbe313665b994e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f712565e4fe1b07b803ac960819f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c352eb4cc258bdb27dc7057641c61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fccb77e8580b0e475052403335e81e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26f464465e0574add0741fb3da0fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12aaf972a6238cf231e7425371f410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9097cb7107e2de170a962f3610558219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c184d230ffb752aaca7563f4d77ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da3ea6a15365dab277eba3c3ef972b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b525a2b4b75c0ff702bd39bbc294c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bc25ae72a66827ebb5dd4d6d32ed7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64438a839578b8378fa2cb277010a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6105a7ed079d1efc73e6c1ff62e70c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d71fac52c06447b7ad62656f7677226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209188dbcd05cfb31709d9598b04364c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b55dfc4301eb5ef163f6878751ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7499c5d47cf95abd747eb1ef606fb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476cba4875b625de63e747f8d09b67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb0cc104caf15b29cd9a7fdeb3a920231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ecba9933faccec6f8031beb204c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6805399323e1bc1675ea63e797884233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16c1f7b7368b986e244e4b2d211221234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b5059f6e1353ffd9368c90164fd1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d00980527da28ed9fc9d7feaa5cdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1042a4cf9967ff8e5515472f8f1b68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009aedffaee88158bb01e4047623423238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df45ce6d627ee93dab84efb8ef5c09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397ee976d73cf817b9a2f5da65cf27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e4710639eb22970a25f12897e140b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615210c1f0b16461b7c6565b9f1184c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069cd93778e0674c1dbee0e042cf258243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4645df2b3db056815fcb50fc2ced67b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e4ff36d4a466fa78a3db088dd8a6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b1f45fa7fafd0a8fe93296d4f36f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f53abca0aa82559cb837587affa18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde27978c8a63cb2404ce9542e43b2e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de6c4623690e7446280e319c89bf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bedfa98b86e1df75cdc85e8062598250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ec1d033e5080cda9185dad34ee53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9a5c8dd75ce2bfb66cc21d8ac13cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75039e3e4402dfb6b60038f68ad3c8d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b24983a00e332d4ca8bb5489797f83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025049038d48508c807866dff2a20483255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af519ce77276e16dbe58927aaf509256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181803176eedd8978aff307fd6cbe247257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecad984bbb3c2afb3302809b0607ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08afa7aa7c5e3b1bf95acb88123a1a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8cebb74f2603846da89253464cd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76620cfdb60e3c7a1036c94804c90339261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a4f9e4bcd9ac76379a9eac65d9a29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f4d762563ecf089de3e26e2aaa6c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c67784a3a76eee03c5dcf63ee6530264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abba36c0d610279724e9e1ea6c8be85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ac0c0dfd3f184b6fca883f5c6e87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae1e0d4a24b489d4eac940ea010ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121cce113e293310b78793b6b1fc5e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c54cdaa325520a6ae61635a50e04dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f65deb233e260ba81accfd901915b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29187527addd7a28698f4a61c372b8ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a01d5385ebec1c2b2dc4856ee85ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49673e5cd8179924bf8d46b4fccc36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43701a8d7cb5b6d0964b8c3fdd2d84c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ba907b43d2c13eafa62bcde6869b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581bd28479cfafa8a4a07eb2e88f3da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a76f31a578f3cfd6a43dcdc4ccb0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93f0e42562d8efb8a5fa71054ac8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5649e06723cc0a5c7263153131e18e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec08341195409b8acf532d47768a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a33b289f5a31171e085cf72865059281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95f6b4ad1daab2cf412be04804086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ad3d3bda2e22a538d50dee58ea45a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a45bb5018b5982ae172d0c1ba2ab3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186bd1f16dfae5a5a0113a944c2af6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6351693960be73ba93a066196c9d96f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b08e12b999676e6dbe48813fefd88287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a92ed000f2f03fbbce541be6a6bf0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d32626fdc9d509fcc6542444f524289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8413c21fcc47b60ba80ca1ceef0a04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29a44263fb01ddee1372c253ed9b91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62b3094e3f4f8b2995eed645c8e8fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425562eed4052425f07230a927f89f81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82784e8950993800f169822128873294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969a1c47dc3eda7a97d259b963c530295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5995d9e56e3e8538e627f96c35ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f262a231d7d1af292bce2c47766fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f4519d06a6d32c5c3732aebb38293298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3baa3431a4017847b1f1e6c51417a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f67d2c7b2414fcfd57a5a49da3ff8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e1bdbb5e0ea08f651a856ce2b5325301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9530b0bb7face513db075e0f12d734302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f93afc4dcfc39af9b50639cdc0cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fd9178551875f644a7711da85ae1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4309dc259656fdb045089aa08e623305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd46395e177c4d7b5cfc5072537e4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374eb54db56cebb3af26642caa88c1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70e104ca5341f2c975f950ce28e95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e62a967f03d7bebf4004d0f2d59226309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f12d4a9b9f1baf45c73d80dddcba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968ba1597b2c2ad089fca793555e34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c3cedad59152de8f1610e8c5072d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d5b2a134a2ca5f4fef3d1e4e560d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05355beaba33ee2678d501067ec576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ffb303e3c1a12513d26cee86ca3fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a312ebbb1aa4b3c559d67230a545d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884978bb7ade47277d1fc6800e7e2de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914a83ab3f833c2abf0113560aab825318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede202f6bd0928e6d1bb22e906646f7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e3657cfce9b9f47a242fb45917882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caee72eef727d89ec664596112c97b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6eec15241de2bed7c7d6ba70f5ac8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158097e3ac3e73256516954a1a1c31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b6d24adefa56f3357e822521ad98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c58b3449e616148b5138b1327f2148325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654e02e19b9710c73649f271b45355a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd20d237cc4f66f167a5afab79d9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92cb92ac634c8fd939c5a01f9fe5a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15a83295ab7dd14400f3cff8b47a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349c494c7b0b5951453907f02838fa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad30bf899f6c063a7ac02557c1a7ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dc01b2d71ed807240877234ef272c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb0d24c60b4b4620107dc13052c03333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292a663732b2a9e0dd2ba68e36ae771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedcb0989ea426be9fc5c70e5244bb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e472f48a79b4f4728f9c7541c2d4cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aac54228183acb38fdcfeb8e034c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd131b1028878afd2698c57e8384325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38e1a30df81cafe78e0e624211e52a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d3eff1b664a2e757e44ea085e0127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa29194acf246178cf665fc52bae02d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd45d4e9ac978cc14de3bb899345e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f6f829c5cc2a7292b2620becacfa310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c2451f57694eef549c55fe0cbe14811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde610fe26209a940ac702ea6f7bb2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877ea08cd49c479218e50d0609bec8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b28b5caf02fff8a71278f811ca1a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f73df9f769d7cc911bd6b80d440a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7cd841c9436db1e586f0bc59988316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca975135c673cf14ac6b956ca279f6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810a97c95e47262735b704b667d04818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa66f4b6cc7480dcfaf07e48e05fc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2199204232763c936884aa0ee8d74b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fb9eddfeb932697853ce13f9dd2bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff2fbe8c9c7586b33455d6456ebfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac36575a6413af3ab3c0c70c0bc33623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb88eaa713a2f849d94d316c167f3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdb52e977222341ffe35b5ed2e901725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e79b63c86bc8e714f2bbcc79b076226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a05c2fd139333199931e4c24db41b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e1ee9570fecea2374b1b01073f1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5468dbec52b981e30530f5eb38711c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce82fd5d046a70c05dc64aa98a59d1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4fc3ef9e0ac8dfa449d91319c7b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb63d0c8a27593d274a49e8c9d447e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ff3daeadbc3cde94e2150d654c97233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2615f08a4f9c4574115d914a3580634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5136e22aeeb123df3fbb99a2e427cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fd5d2747093e90844284343d9372c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aff3e732ecaf7f656c99930e4227d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee446adaca73db581a423f6f252070a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f05e31ad3e06428eac45fe5e3db5eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4850a5067f9da352d8010ed5e8d8c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b8139383b17ff5fe28b2ee0ef942841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32f0c0c3c4820f13288644a567871642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00960721cb9ea723b27f9ab7e4a56b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30bccbd7a40f66846381bfd1bb55bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e9db16550ca306f4647d8bf327d7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fea539efc8ef90972544f04af0e3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26396a58c3c3c34b82fb0afd179ef96c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130adc45fdfc1df114808c05e822d7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7ee6642e2ea8b892facdca3c03e6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b928017c77827421916ae05bc42f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea36beaf1af1e2d54dc94327c11e7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec66b6c803597a05c91af4c164eea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c5da5dde07e3a1a10229b1c166b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da55517d9e2d4066fbc8d1934638ee054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a91c24e7b1b166654fcd757d4da4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea867794e526ba0624eddea20994b77e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b987e7cbe94d48315637e65d200e5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13fbadedebf3037debdea2c6cd085258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f990a183493137f62e21669ec294f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db284395f757b14b1424d7d9bf911960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f1a13bcb1c74f8fb7b48505716da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958f37e06a7102350edc7fd11ba3c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4300583d9f098993b927ac989866e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847730908a1f62cc9654de28fbb818464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d28366bb67f06184d27104a73c1b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341c74bdd2a1067a43e18738055f43c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd5c183fde06998875fdea617fb7aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5768a4bd122a0842a63b0aa0fb765d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f0edf9824ed6abf59f21e3275806569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf184315ea51a095fb10f75a934e5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13f104d0b3e931fcbedd73cc422da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbbd3753593579318a5a90e14ab7d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9487effbde63fff7c37bed43a81eac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82742240680d2fbcc9166d0b725d2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aa0d8ad0e45a9cc910f0285ffd72d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b99d150154bc844714dde164a2def76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad382174b4aa8792480e09337e4de277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ab7ce2e4ecc25d3b1ee4b5e3aec6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e428c790588568b50602debce733ef979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899de70d4b7b8e18febecd4c1297e8da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ae89930eb5b3ae9a733e1e62810ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed221bc12530220e8ce3d85a54b32882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7631da45378a70a54b7690534947b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c8babe95cd9cd37be6edcef3343984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24593eba74fabdc8c5e2b657716a24985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c22f177ceef3b726b327801f2d17386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31392e90ab790250e9835f49d994bc587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e3ac0d647599ed6c8144628109ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ab548f852da5584ae3307bed91d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe72ce3adc73fd54c98ebbf98457ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67424e75e464eb25f9c4d48183dd1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fad0b00d000fe289b1469381c5387592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eea537d26b626c1f814676ff3d52c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c14408444a61d672c2589a1f20fd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aba595fc74dfefbf34bac6c8ace97f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305acb8264238fbc651f6ebfd80255e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84949d35e7ea4df3043bf42c2d8c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65411b2a68cc53e719189e17a51705998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc5e4627475dee4e0706e0fe05048699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781c234de14902f9ad0f2ca2937b4bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a27e5a44e7723917ba25c3f5a8965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffafe6180728316c805b2dc7acef3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8d2b462f8ceb860d37ddd9098375103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de2770a8df8a1fb326c01749e0891104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914289b93b5426177a779730e9ba9947105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073eb007fe28a87c4f371a0a7471228106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016359971ed5822355157119c40c11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6085e54637b82f12f3f78eb1504555108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b64182c79e6740e367df06ba3519109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069ac4c0b82dd926324f85dde8e892b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50502ab857e7ade7dfb44f04cff6af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec02e1f75c3a4ae78ae85f823e44be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75182009660a3df97710692fe00f92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd4d4f8e021b304800a4a043fe9899114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25507ed69c3a3d71f0aa2bc28610aaec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e34999742642c9cbede66d25356cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06694474ef5dd29efd29a71d4718d0b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de21962d6363d3b71013bd951f1d77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de811c001f511d3c65f7492f31b8290119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e445099563fe2d50fd32cd66d0f05e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c631e871d577528ac8cf0d6a07e0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee5d8fa1ffbb2b183507c4ee19515122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddad8e514e9270961b21cec7303ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7259f1cb3f865aa153826ac8a18c092124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6a08d09efe77ae75023fc18a7097125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2107344902a5bfb9975e02182e80db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d57bf7272e46a6f81d7e1f4b7cbd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332397c69b7190ce343fe2d3c55d13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a703f91e058153a551f14cf9e805120129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6f817244a5c2d653e76cbae9e75e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225b12313b9b28c8907ea58d90fbaf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e73c6fdb89bd9e3ee16546a3f97dd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865ee2e1f969f4693e751c8978a6dae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8472c655ed86dd6cb1e3dd8d21d6d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e600ddadfddb9261fe84730d3869620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f22ac37a4641fc8ca3b661fc8903136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f118460ee4d1eb7d3c8edb5bb8c2e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019beded99aa520e1e9899b3314b87c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ca2fef2e46f6e834a704157ca41b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1c22484bf4db3ef07968ef561573140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17e7ab05584a996bbc752449fb2006141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c8aff07d9fe183aadb5d2f0ebe0c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c6fb59b7d32f95b05295b64f74deb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e088c98cfa126b4d75a862fe331b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb4c6535d0ed377bc589bb039276a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602a98ac8488802f28694c5006f4342146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405136f78c9430302392d5590b804ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013dbaeab3d2e47ae4bb3e91948710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b59742e03cd7c61e67c5631b2946149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300835aac8688d943f08cfd8260239a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2969ce9e6afdaa89dd1d3f088cf05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44c6e1cf1319d2392369b5323b8704152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd142df32e887190322e153b262438153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30b92fff74c833528a5b19e0d6429b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31665341907ceae82769fa93e03fa82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b3293171f585ecae1000c728a7f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f63e6e35ebb1c64477e10b57e448c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802fb95d9731057e36fae59ee7d53b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef4f7281e28250f7192fcf2e545ac5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c763481dc8c462e151b2ca69fddb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d06185567f27d8a6a0045f0c8dd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ef0071f0c0286dc8dda89b14e377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dcae32b026d61ce415c922871c200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b6a6fa9ad1236849edf65b8eb3f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4a576a273f05b3fdb9c3fb7543be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2dea3635cd306a8175ca95e98c04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99afa4051825a1cf3ae5cb191baef7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636d968e9cec5f4dcffd4e1905c9b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7deb7c9ee34e8cfc4dd0872bce4de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030efe284ff017c2f3d86a4fafbca9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ea4dad897a452109e1ed41dbf7b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0522a6b5b0f3cd7d2c82695b21b42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d749b0c8fa6e0311e49654f6c0a82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33cc2388997d58c65e3b3c62d05d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d506e432e07f87d3c754f6345adeb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0c564cbbb2cb4454bcc551936b3fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adec0a8b5974eb22215eae5cac04e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2cc77f10f725e8a0963b521a280a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6147e90dd539a7907cc44b2314e050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a75f1a4a45ffa91420f1f61d83f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f705ed613545eba6d913555a1325181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90f2c3a62f4927a0c04b835d7ee4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2b40d362cc1793b692f854b4628d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f76dad7fd9ea49d3d2839eb20f1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a128bc23c314e40ee7eedd9e9ee643185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf54fe54520219e147ba1e257935fa5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623dbe2ef4a80bea5178ede8b2be53a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54f943a0391273741f92d3979db163188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae2fc678b06b4fa30547e3b3d639f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476765dd0d0efa4cf3dc503d7e32444190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eabd6efe6591bdc23536d17b750ff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205289395c3f1b802cfc000f05513df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87a46c1c1881f3a7b435eaabc84617193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28fce0fa86657851431fbd088160f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b4a40f87cf93a11c3829cd3d2543c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e761bea64f12b3f5084959188843c9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be503277733ecb04b55fac5db65503d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7134226853b72a98d9c22dbf383593198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847824df459ee831a5a06d8bd3dc11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3fc289b39b722a2fe9180260603d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4e8ff5137f99f006208f524a5233201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d9248a6eb634d33d1b3bba06777b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3b57371f2d813334a17c11999fc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3be1f4d03f38590f6916bd7197a674204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f49e6af04c7c14877342a8106bfe72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daf0ad47629024b798d5657f03d5df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98451a8567d2fb59ceb9d135f4f3409207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97d68a7be2c5e638619941c00bcd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f596d1675f38b35c29146fe87ed8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61f05d80c9b4b2a2b419b2c282ab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0d68da0502c8647fa65c4985c6974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33187af2cab9b0a19cdad2e7ddf280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1165f3c2b809dc3d7b42a7417767f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b622f7f1487f1a3afa40387f108bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a39736d4b53b7d268cf1adce1e5cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd44a88b39c352dfce949d56c57a91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66759b23df32c4bd142899672e11be83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87df957897fe7357f14a7871554e21218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264765cd6092e4233102b3f78ab042f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c3a6a257f8ccda208a6a2066cfc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df523e4fa266d2046272fa35fd4bec89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1b41cb5bc9ebd49fdfc8f2bfb4fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a69bd8e49f9fcb867dd0c16a8daf49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b7e9256350f0d7ef530b9b32ff61c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3d51a2ce14116538013abdf4c856225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4206a5c9a1fece58a6b28113ccea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a6948f09b26561170eeaac133e6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb363bb8565ae9a14d5e325109f6af4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f5989a273b59c5afac89ab8d0f3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff3edeb38b401faef574c6b7e414bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a17719e467f9da20adc4bf98939f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd6d982e024063390ca4103b3431d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c1e10345f22d93afce675dd5d536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16f49c9a21446587de8cbd0d47ce7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f342eb3620af5bc8a270c116f7675c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fc68dd4f4db85675aa9cca045e2dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51e9e6a9cdc542f0ffe22065f7e0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914905bb33837b6829b9fb925c5452f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3206a85b2bf61fadc9adf0484f958f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f8e8c4d32c0cfd6ce00e2570678d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ce3054269f47d9212f1b28c2ca6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188702c4311fc83b1691f3d3a696e07e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ed547934c35eaaba57beaea7d1f97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cfb67f29a2cb903edef8a2c029588244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0be4b27ca7b8317b46e08bc2a4f03245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f472ecfa0b144570b1e60f73de47d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df644909bf0f402a68121183dbd0af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aa15d7230051e0cc4ca086fe3b3a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161132313dd83e94823ed65e0b13187249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd9ee93aa4cb680ee0316d244dd794250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c8db8a24934949d65cd2eb46c570c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b1bc8441c4286feed34229b85868d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983743c7e8f001cb9679b9dc30ae1fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5d5097eeab4f0203f84595e522281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ed750e44d79025c0f1c6dfe5a70c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5d9968f8211d9465325ab33b9596c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f9a4b6a8bebbe2ff9fcb05800b7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55202e03e818552eb8c00216a165a2b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d226858f9ec31f0a53568ef0ebafd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e24e215d0e96d17c8b16d515424f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb54dc8b7132755069680e429652aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d15dc3c9b7c5eb2d87c21870c75c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9119718fe0bc355ee783d45588038263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c45229eb54d41bd43ea20261bc5a81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e74342bb5131a8f6562ce3607f721265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc1c1998271e875840fbcc17d227ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c89db97164a6c6d34db7472253f71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6fc71a0063caba8d3264cadbef35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b33ef5aa19110938cc529778eccc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13a8e255b8e779d1c5a62f1cfaacc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3237008d1505b5dcee6d0823307c172271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b494b858b106d84f0d24885832b06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bc59c759ad14615203c1c189d77f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93dbfbb7a1ea4da5d9071ffbd20ca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d798de80662d89a4b43cb19b8f11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cad4cf9b7e2d6a1aed514873cabcc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c2ecf12b9251ed2e3a1eedea2281277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e4074605b60e07c6e80889a1186ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150587125ad01b3c42a8a6a96fff30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fb26dd722c5881d6c341d5494e3f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4448397f72c26628923f98742424bd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789c6c49b5c70718e8dae6a47e4a397282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f3f0f060b7a8c09f9f38e74da9fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf4852e8312f79ae1e74febfa87bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f39f47442cfb43ebbadb5a5a516c39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fc1600b899ceec1db1fe013b2ea5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc29bd8e643e050e2e8ab17c0f30d6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2e71844399b6f0adb5486d05271ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8b7ba0531c7c5d924e5f4d93d93fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236188d281722ac7934eeb9f7d43531290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ea1f8d4373acab87da96da08e0167291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a63a885e6497497e008403a724079b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded0148201ad2654c1f9f3ab896e45c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d73db10a5684b24de64defdb6bd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea92d561ca8615fa4caf62eb29e5ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1f1ab29fd13594d1b138b51f50dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b126f118555687fd2f16339e9595a71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db72331c186ce62f8c367edb1eac1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5ce517d4ffc69456915068f6de60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357196510e44264fb69cb1a2d6b8de7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd6453ec4d78de66acc061456abb7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd6f7c472dc24678f8f850bc0e50e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d67bbfc14186f97f695159f6cfe87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda3957902cea477ec8302fcff5a64f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aedb54e05ae0474fa7c9c0d463a2ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56660f00d8275a753244ad5f7a9a0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b55f2370be4167b7769cca1aab3b3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766a1d32507b146f8a3e5c3a35bbd64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e373190137f0c3f579af224b200eee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15168caafff6f52dbbe086dc5abd7672310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed45a389029dc38f918bdd1ce58334311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6a67bf8b0a5d073e469bffa07b91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe0efba9af2707f902a27adda2a829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50be781a3ca09288dbf77c839bde702314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed2bd2ef242c13635edc01fc93aa6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf6231b3424e51ab99b36ab9314ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20807a0ae16ae986d5fe7f516a9095317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb859245dc5fbb30ab0a8a9883e1d817318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdad7a1e38e19d9173d057b24794c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1c1c465875d70629c902a75372324320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0804cd10e6b4b2a52a4e8c20d60cab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eae39eb09bb323ddc45cbc7c784aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c031f99e06e6acb4f6b9c2c8927cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cec6854575b607e46f1ef5560978324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bc0c02e0e22c456730e7ce38827da325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>