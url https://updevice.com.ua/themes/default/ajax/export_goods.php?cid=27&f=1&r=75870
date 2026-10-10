--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23be0926dc932af8ef167ddbe70f0bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c4670a2ea9358a366566e5716cbd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b947e99a5af1c2653cd6eb8155d8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971751a786f8519bd2663e6e7c5d5a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11190979c4c79af40edbab274bbf48c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0190464b4fe7691b04281cb82f566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5e57bb3d0771bb7e78ddd584e05fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dce98516153b428124f79774c9f8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a3ca988803ea5210cebeaaccc2649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3c5ca94f592e7746dea5c79d7b6bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c29c42e35080e05bc1636598e1b29e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f79faacc3122329f075413764167c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0691507b0455d2d080ac0677a10bbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04402deaa91a73f8b4c7e2808351a6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11358e3481651c39b29e373723c76415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f735d2c326dd4a788bc6065292e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbde20f5c4d6ef521b9c47d96d4f4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d18bd8d5fd7b505d78ae430469f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d49fc11e69bc222bd45a26b346c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031631a8559fd79b1362edfd5159f3cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472dad3dce2b04469f1d9a288f719621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f135900838c34c37379f9d83a931b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4607281593949d6d55f84f57cf456123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b56ad31f5a77af9b93eb495c6a6d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efba083cee84812a3eb8dad91bd49525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c40cabe1206a5ed3e9b5b87a6366026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2b1c6e8fcf823ca24df3b401f7aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8faebc32ead677e182e017ae8dd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd8f9c239a354763c4eb94fabba98d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98d2f6303b1c58dd4bd184303a55130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f832102a4ba4a9850ab0a012da5e2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80575e955999cf9e5a4c6b06ab47e9cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063628ec7329099adb79e4dffe1bf6cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0e7eafef2ef40ffe2ac6d1bc8e9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d07237b3b7b07245ef82f158b499135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7445c533d656b9128ad1406510561b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c86e2c3193b2e99dd80ca17ad9a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd009e3e1c6852c68fd7fdf8dbc1a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed2ce8900e8e2e795fa19c2440f8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ec217ac662a313adeea51a943c9dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8cb4385f6deae745053897a01765a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f6eab7e7a6703f8b57daaa7c0e52e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbbc1e45f5fee36c5066627795d3d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1cf0412b74b0805cd4e1a1c9b9d7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475876681a48b7c6cb82203235ec3c1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4724b1586d14ea92640b619c5bf9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eace45f7818ef86e64bfb7c2cd26f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e5412be1d267ec525c8accd1a4f8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddbbecb05b1ac9ea29379a76e0be4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229944224fa01091e1408fecdec3558950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6344012bfe0eccea424a662537b0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261667d25feb22b5f91261baa57641252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40883106675b162da1ee1c7ecca627c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f4775f3779399ab2ee772829dd61654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838cd7dbb24bc2d1cc1c4b1301f5b1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4541a2a42a0f98ffcd957de055b3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5393bc048eb3b8af1e74f9678a90fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123d78a35f8f6bc960e4804488d1ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffceefd0703d879545d2fe8d38b42dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54193aa5d965c60ab4d43766e8b5ee4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295605b776306c43f4c5b4477da40261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdcb9b9e6b7f0fa92f40c6e922a49562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c0ebfea908f322f56678b7bd8bb7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee70fa287f31c9f0d6b84f88bf330264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eaecbf1942eba1965e9ca074a6fd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abffc005e1779ddabe0105ee93bcc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad16921ab73c7f03c602b13dd72bbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2eb34718983091554e8011f84c57f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab2df8c23a30b379fdb84498bb37dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213187f9b558dce3f14e52d28d28b84c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6de9d7e88259457be750ac1ab701a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a72fca88bfe2442f842d474d7340d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab721f92f379638c84acb67ee564be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f483fabd717f56b3c9a779fd6e3e4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5aaee7d078e08d0ff52ed9feea00175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163891708750638874315e0ca2e027976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fef3823a1dd6e10d86d9fa7a3fa0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75acbb7a3fed244bc479a2660bf58e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb1bf982584c72d529dc6077d391579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c33cd1972e7ec4e82f1f5f11e273480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ed4258e9ae1bf36afbb59f6895dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df71f95791c53f38e01f3bad6df69f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e61343d4c91ec1cc5be91223d69983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea71f517d648072b076995c3c3b902484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf833d62a6726c9610960c642d742185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45dd17b542c606ccec9f12f1b0940b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d569c028de0fa26dd3fa56c08dcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e61821734745f81dd650ca1ff9532e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733caa5926a7151a98c86e7afd8432a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a4bd438f9d29cd9c08346641002090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a215e8ab1eebfbe370a6e02cf6dbb3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a86abf24b8edce02cc96e5fac4f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebeb7115f6e099eb1ab3607d32c17993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea2c9868c5c0a2f347cc09313d0f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93d2bd1a4cbf58155a64a508ef48895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f1af75d1c3254654e251d17eddcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ca8646ef4f3058b34e4c0c9a36c5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803bbe7bf909a61e75dfcebe9d0b98c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31903ea370065954b8161029275d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862023415280d56706244e948186a0f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a07f1befb47f5f62003ee12ba483f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229261a0b1376d904e0bf901e9e2013102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd02b715cfe40ac03f86c8667dd4de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085168f1928a4c8d775260963d1f63f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac39692a22024372b4ec99440efd90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a875c3f80eda253ce8dedcdf45f1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531b6c95cb6aaacb972b66a5ae3569107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc93bb734acf2587c203ca835a51b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33275adb171a3c27b63b5845aaa4ed2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2692bfceece4aff224d252d1dd99c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae08214252e015da074437109db0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd29b3821ee916c9dcd1299d069303112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555de39b64a6bdc650684ca1cf7f8d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e70a990be8c8cdf23c09ac4cde327e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4059d797b5527d09ad7e1d104fd23e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da74d5ffe16ef6822e42579a921910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e7ea1cfa2a4c67528806e8c72634117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42969f77ebf826cdef3d2906fb16d44e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32f38f4f105c1d8229e6fce2f1dae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040fd8e69f1f131a37e5696cdae7ce7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2673af963f536bbb2a67dfc19e232ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe7f4458b3f9a94b8c45a4ac505fc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaadfdaa541fb136f0131623b9f00cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f3aa7b08b1e66ab690e6974abcb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fb40a5e1c114af4f50cd9d905368f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50978b8821005becabdf2840fa3eafc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0232ef54a222a3488a2ddaa226cd0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013e173ea8d8e8474db26f98f8910fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d877a7c87c531dc259d895274c1415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad81851cc93f22f69f1441998ea12b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cb0640468f59797dd104018b22111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d07610e0cada5a03ffb80920273447132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cb3328c0b87fba69a7c326938df52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11217b212819acdfacb737841be7d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e32d44c4b24baee3a4badbb07b20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5c087a6c2aa640ce059f786f11306136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23d19f90a8328d2374c49d95bc2b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ed872d332e30235d1ed5091d8157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f616944fb356051fa821c6ab603c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42afc928847ef76d94f64cac2c4545140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a976e2008988b811c785c82dbfa9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b56a6319d34ed538c39893a46dbdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5922588e2e159dced465a7bb65260d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f59ae2fabd8e07d454faec0803322144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f731d089d4651fc2bb6b181cbcfb2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eafe1370b0dfc246d620541babbf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702137476eeb6f06252bea5c0a5fc3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc9548cdb2e6fa55902128ffdf1033148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf4c985e7e2cf3fd68f9082da101d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae26c005d4345658fde7ec90669ee7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e4bf9c07803c853429532722f938151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87cc082f816dabef446b8968eaa872152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf2cb297268d2633472789f1b62a37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296b0bbc4bf177c521f073fc643673154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8914c0b2953782ef0e34ba72fed5fab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab002398fea2fafd0ab7adfdcf857e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101dd9b46fcd6877e8e3875d1e95d3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c71e29343cbe529842ffc4f7a6214b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf4e998e91965d3895d2e2c64c6ca5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6455ea7e5d40727a5d36ceaa7a7db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6727f509063c07f8099125bd9d51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e165cbf334526e2b0365b0bc820c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42582243bee11ace83bdbc78a2335163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a92d06238d7f57afe98a80ed5252d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6318b5fe8f73e917aa947d96bbfb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447365401d763aadde2f4c0cf2e30411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc6d06a46bf534aa13fcd2fd7d8f3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf76794ca8b0acb84be073a8e8bb20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddba34f90edf6ee98ff442b8fdec0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172085836ce0a48b51909c328910c3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0995622cb986a01679e71e844c16d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654af0d161b624cd8dd168934f8fd318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a178d123a33c6c56873b6502eb8ef2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74642a34830942ac4d58e8f28709f81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257b64169d94f1573c2a5fd10e51de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c91210b27712839625438248884d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670f3d1099aa763032f861f60fc2766177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d69fc00307d52b320c890b623178a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67059f8aa002c8b0a7bc3d74472939e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a349fd90ffee585adb069472ff21dd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db8a1418fd71d38c93cb8350ff85c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a8c1239576187a62b03f872f754b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c14f3d01c2cb1ef46dff13a187ac2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c711462f393edd9b621f9c9c59dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f35a3c2b07efdb7d3d49ca1546bf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ad1d3ffb805cd9d14ec058d9d88c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef892a55f02cfcbd65965c4ff1b0d009187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e786d8b77a0ac831fea51172fe6e8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73fd6616f59f2e0bf86e8def073e43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d176a243e7b4e21894e811725655f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608355fcd971a3b84629cc69c8e7db87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f27b96e477b6fa90d03809e1330d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca319cab2aeb688a4201f41df74640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae86092e0aad7529e370369157e735194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f00955076abf039564aa169597ea7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ec675d4d61c489d4ec266e6bf438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2caff5f4a9348860e90605cac61e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a72b31fcb2011ddc23f3125ea0d1d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3490dec920060734ea18bff72fe8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059f2b143d4b262eccde148bdde0fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa7067a3247a22a11c28a75104cd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23976dd30efd0f87cd27fbffc2a1205202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76edec8a05681a8576080e21fef148203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b5db5560c05be93c038fc9d22386e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f326f2808d51a32f0423a9a9382b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc536ad9e6756a83d6b8bab2b5cc2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d681593be110014935b545fb8bf3bf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83042f87570dc9ebea99cdb08969a5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2efeb65957254358edcd371c7ff108209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de89d1d0ee6cff26007b5cd8a75a68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258898defa9f8f62514819bc819930e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd5395c0bd1d76fb6d853df288b1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c517eee4858bf11f04bf4efc2f11d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3383ed67dc430a9b352a012431ea43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad252ff2044d2a7038bbac13fcd64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbfdf1fdc9826db02af55c1c10c90c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f87f0fbdf697edb151a2bb3ff076da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332af5b25e7ce280eea0b1574a0127f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe56aabe2de2014d80c11092d4d51df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784cee4780e49526935fe8f70f581cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317faea101da22d2a9311a08be6ceb9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e28ed332c548872bfdc7849db5e5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddf9d7f6de64cad21e97ee922a6a05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02d8a23292cd93846ece0ac7fb40e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894973db149bf6030852f0b5edd5fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76859af5810697e418b3a4fc55b74401226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3b72e65b13368143559f6849c776227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e812d0d64a59df4525c301b8721839e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690cd276402f02003e19f766337b883229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d03409ee1fd58b97116defe05a154230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fb3f73b03db9ac2abbdb4469b2b9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8d62433160c166c1d472d7ccdc280232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2be8f8d1c4801ec33d4f88d11571c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590ebc42c6fd2b6e903a83d60902753234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5095b2f9b801c16da426feef194008235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c53f596d3a865c44260ca99d11dd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2a78bfb64abd9b920103fe0585b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f09acc850e6c7198549ca9fb7cf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f393937ac1dc662da5f9ea5fcb87e3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e85d4e9afd30ccb21d00c8d4c93574240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb572fcacc6bb238c5f67cd88a4535241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68480edfd6f71b5c17ff022b28a8d5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8c2ad14964884509097d4a38b02d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091beb8f84401b1490454b00e761d31e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba533ea97df2cbf3c41be62c9d536f88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b2eeae5409b20fa29848c3e828586246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4289933600941e98a61579cba6e0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486145c9bbd484eaf48754f0895ec2bf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020c74dab7afe9581bc9440fd7b3ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404485d179237205b71c7eea17ab32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a114978e2ac760c332e05c50d076b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d02da0b51963fc54820285d0a23a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a00cbcc8dd50531a5be2d9327c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03724c3244633c7fc7937954d1097059254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2c7263c5c1a37d27406fcf3403c21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0572a58e1cf02fffb4ff83b6cb71a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354615023b85829df31ba1b5e0abe10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8b86e388f34d5731acde6e61e0cc4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae23e8027c554028d2cdd3cbbb50515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96260ed5f4fa31d3dc08baa7a77aeef2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8667174219725e234203dcccf752261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa047682203ff034c81e81585e55a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e621b7cf40e6bae7842f721218f00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949e7c926117bd102cff334ae75a4d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929d7ef2aa698c09372cd1a6968efa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ecad89d055f7af8cdce7531c13b49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ce6c91ccf8cadc19c0526e3e365aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd165b987f7c481ef294be1470e5f9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd76c98ff882ebe89f4ad8990d3ad2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d15f35e5ce877fcbdd15e2ceb1c534270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155eaf1ea1ebf5cd34e24d7ccbdea7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7493f7448027700dd118a427d6f306272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120a1ebba58f2cb1b5853b925c892b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c27a61914dad12a2b95b0917bfab1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d84d9e89db1ed40b2f4e43b7f86075275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779da01aed05da05c6de8550bda2b79a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9904658a063a89d219f5f4af3532e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655833e855ec5dc53e954ddb6cb1f7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed26cc0a7cd2ceedda2b248119bd65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad9470bb5f50766a285eb8b733303280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00003a407470d2fc0b37296a0133491281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a75f0cc34fb88ff6914c9e590e885282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693add6e45d153a1e10c481d31cfd434283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caebd158cbcd7ef4f71d88c089f9afb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac999fd1b54100a3fa0ee61eb7bb438e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc050728681a9babd2a5a61c3520e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0763fa9c8cf0d84f561df26d96db3e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd277872d85789235bf2ab71d402e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82ffbc4690dc885e2dd57e7b979d6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58ef687b1d13da9659afa9b0f48c88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb795f3420d71d37e28420267f49d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafba6b89aa96305292bf0e9deef0f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0b1dc0bad9ab52315231fcd6def4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9eb9a4334f6ecd72f037ed74e39d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cbf34f20141a15e70cab407c141ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d47ca5e86f6632aefc5d186a2ac93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12056dc2bafaa9f39b8f57f23a4cef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df4a906119094037d11fc0b5abbbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e817f3f964c5a5bf61a7f449ad6e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4694fc37fdf5e49806d8473ea0cc15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb635aabf8a18088ab820dea75c099d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274220e668ec6023fbed57fa796cc770302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4bf35bc01969af028d2b8caaf44aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d033e74ff0103bd8e2aa22b9de7ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad256a205c94dc5eb6b120a4c974a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f468794a70f328a8571ddeb7ab7b46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6882e3c5ae9623219e94973842ab5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec62f0020feade098432f60eeea3a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b025700c568cf81ff6b844849808ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d9f94b6ed847edb6b1d0c28a3f026310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0dfd27f05c5faab3cecc5284e3be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57b22b8ead1f70dfe3c9a6f154c29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f541c9baf3940879df2e993a201c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3358fba9a5ef69c2b70c40c49574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf7d9c10dde2a49aa075600a0a593315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8197d61890e38fa2b0281f9870f46ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ae9bd3d302cf37e72cb2dbef799c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca87e699ae28d6ffb10b7a6787c0b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e146f85dab34cce37414d3f3ccd77319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f89c415bf6be100dd0262bd5ffa3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0400992d3654d3c0ba00c36a0855509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5d6f6c4a49713db1acb9d8df1bbc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f5214ac15cac73898bc7da4d6433323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b24e277d455f297529069953a40ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54544323be4b8fb493e2651dd068b33b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2bab6b39dc7342f647c494bdaead326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222536f49f4f06dbf1c10f079714891327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34eb0ae902339e52a7e2ad6327d5c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6bc54ea4c525273f9c14b490f8c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb76bffc6c65462e323fb9a5218111330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d5e4bb6364f7bf62bc89972abfd29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a8eb682ac9c788bdd23fcf6567f8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63542853400fc6602b2c8f2fc8deef0333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7d4e1173b1791621783bd69595c1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b357c608f0f74849371481f16ba2212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee50bf52da4e6b4cef475e5d1793313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebe444dda5467c17e210864aa760f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ebed2cb12e37a18c10d34d6be129c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a59459e4a89d9fcc8951856e1c8f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9bbbee82f90ad41b4578af11972767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c5d7847c0abb99886001399587b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2838ab926ccc4d05447278d57a79399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba45253ed73beeb2b4e7c03f7eb37e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f859ab2d7a61db5464ff1482491b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5d9c59ad444f7d10b975674c2f82612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358061591b430214687567f6497092d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863720fffaef548be1ded45d589db0ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc4f4f3eab3564e246e4f4c16941115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67c5a4d5266474469f291697c6f95816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965401d6e23c8ed28e9b8d6af96d9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0801a09508e4ddabe704e27361d60318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df432d2f437e7947713908b640d3b97519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0751e45c0479a5f2bdd2b98d345620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776986b8bcdf3c0012c75c4443a2f62721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b61b6069949d6c980c32620cf833922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b183de442e8d987a63c06c804c899f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57416f52d88bdc1bc303710d41717f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e326623de17cf5589b43f78f71ec29225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137933fcf0bc3332f9e9e35b47243cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865b85bb6048050f2115b8290e660027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c68af8701969cd474b19b0f8abe5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ae85fe0f6f01e6198f001478a50529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963dd257cebb42c4378d4de1483a05030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6258c0354169785427946749a1ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf019816ccc6ff3c4b227cfe1e597e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6944ea1c92cffde8ce1b44bb81f2b9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b94acfc6464208ab7af5eba8d3fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64df10889dad4774d6b39cb2c8ac52535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba1ba53b5adc99f82ea6a696944a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e177b779f4d0f600074048ffbe811f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad7b3cb065280b17b83eee2ad2491338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722cec2a68c0503257358414ebb444839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83e922518804750f0b3db0dd7eff3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc13e1b8e000afbf41202edccf75641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db65b2ccf23962cadfac3825770e4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9247921a2214f9260b8217b7a071c0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4adf6ef7818886e8b7132d40eb9b6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf641c1f5a76f37940b2091f65a0c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c809ffb22b8d38945b08a3e0ed937e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de3ff42ee7a137524a636c0a2b27b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba247f75a5f1f4ff570abdb07ffd0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c06301acafe6f99c0153d28960ca449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e9b67060be23b0c1add368d2f318f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e8621cc6898fa9e6d17b65cc28db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1c5b4d427b287486a1e35e0b26c2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0f78e46671be1e337157d79503f1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8384272837e3dae107cca3d36688154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aeb7836e2f2a7f8505475541cbab055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f4c687a43bec8a82eb0663fa416ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec743d7b2b5c5f79e77e9b2d3b649857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc544c661d873b212046e08a0fc4fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc3c8641c62c51d8c0b950afb1b17759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773367af7d9c45c907e241a4390654060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c537c29d9aaf92650ecc72dbfce461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c5d25c8f673a51ee139fa897053e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c1c977057fb94c0f4d65fc62d56863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454874e7e8aa820a1ec97c1631d2d3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff042e63f948988272089c3638f2f3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b80eaa6118eca5aad45f818d36d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd1f6155292490a6597641f8d1749567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d53cdeb39a53de199bd3606893ac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384775880ba29bf1dcbc9f2bc072847769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f51748e4f95be769a25185d5ef3e1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb28fe5deb9ab55ed5998b19da44e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df100a2a12bc2941d11ca725a264119372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666674ebcb36e58ea7603c54bec9f81573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e949719742ca75237b26898db6c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0cb06c305a44556ebac45461658075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36283a7a4ad763e38f16b65940f5634776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7019ecba7295a6664c827a66d63e97c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e673ff8da879cc7f8442c249df119578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db5d4a2648bc235f6b5e345a4dab4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d85fc450d828edb88fb808a400c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab5a46cd9833c88e95e2a31eb8fe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288ca2ca58ecca7c4757a2f42db76582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67c4411bd25a2fa46e3186ea4aac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552631b53359cc02ef12df17a36e860d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e93c2b4a37f65e5deff7ee3432e6e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa7414a7f8b32fa721b63530f56cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c032578c70f48c28c8451396710f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10695d9f5ad324568a55e24f965d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f3ccf45ace69f0208fef86d13898e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78548d1535ddfcd56c51785e3ad60fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c101148ea968c388147a5bdccd5b82891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385a57fe8889854d0585be1775443692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80e9fe0a82774b0a667b66352f41d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea8dda229dd68fd9d74bcf9dfb6c6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08d243b4c8f016a87d6d8c4a0856595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6e1b42914071171fa66ec6c25e9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb5965d714cfff5f246f10cc5688797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acb31fd2db9c0ffceadb365f0a01aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053ed3ed0bb53a52132a2a42cf24e3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe51ed1cecd808937a25bde8daeb4a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03824d303b6c802eecb1d6c2043061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694414cdb26c03e7e4097c32f68e9dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de4b5eeeb7592a6fb67f5f6510f660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b664a484b106ea047f06a1d100fd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56081c96f5b4ddeb178bfa3ebb8b9a64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb03fb310f649905ea64fb58e194a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be49ba4844f7dbb820af519cd04759107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94476971f4d948d513148fbe5c644108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff92df8f91d549e86b523a1f7d2a31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c260fa419c4aa625790f02c5a8a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32fcda529e3285ec45f23d9778d985111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579a0b9f182da0d7beea10b20e735ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72892760f316d8f8da63b6ac185b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fa40e1eeeb762e3dbaf49f2c04081114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf6cac7cb9a99ff3d707473c4e485115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f889fff40b05b33c61e1d832163e36d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3509fce9cbf94c4004f8c89669f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438538c19373410f7e0f7edbf7beb65e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700ddec46946e7a89fb7e838bca174119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de832bc88bdd27a1932404cee8bb47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb74d64e2a72974411cfbc9992249d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88443ae6cca484461933a932d834a43e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2159b34b61d363f5b7e8422b214f64a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce6110467921e130ae8573493aa0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887407fe8f2803b0f3defedbb7bba52d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bf8d678159a2542deb64f1eaf3bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db895da6ed890c2243d1a635cec7ac59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62aea5dc2dd1335591f952649ea812128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611edb9326b62966bde5e5ba27f3dac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190539c00ab2393ddfde47b8b961079130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ba44989fa18bdbc274c2d5c4e8307131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50194885a64821d9b7e978152b834b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859525b3296db5daa36a13872fb9f016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fef6b17379cb9ea6bdd47519d4ca4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27912afa86ff6faa431f97214438fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707aa1a627338a0bf4f32c4448f0f7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78905fd3fe11ea888881c3f4f350e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b23d0ff44598041afa9478619bec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a64519175e11fc0cb8b3e0c480898139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a87931df42d56298830420fa979216140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545bd06e78a6aeba44772721618c4e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe36c35ba1a549f34831a2cde74b6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8f17c236a93883d240fef84d3dd3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb74396f2b7e0fcb298bee5659edd85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b3938f5d656bb5b62b17d467c097f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da7bd64f95970951d7acfde79c4a92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e899ba90d2dd301c30cda79e2b6c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad06bf24b03c75cae52af026c952f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f84dcf04004e02992fc95c2d2839c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4964f3f71c188737f3616380a146be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08852e3c509df81755a1c9404d872b11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415b394e0176299dd7546386cf44ec4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa8289aebb2a6cddec0016dfbce6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04717b881bb1d2abebe0595eb66b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d8814e932126d6c520c02e1e2072c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67e1821bcf0bc6557df9e44aaf8db3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cbd3155499dc2427d31728ac9ce7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c65b74597e92a0b4ae6baaf3262161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78b21b765d8bfd5d7d784400a59bdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c48813586fc6cb4e9f5fccf530b61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3ca45b7ebee0e50175b548951c46e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19926e8b16d2f6a7adb97dd8f1e521c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f0810865820d2ec5b202534e116d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f078025c4c2c640eab94a8f8b2cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae60e88106317c64adc5eeb3ad14c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1470a82d33e4808adb1769a35b09e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0489bb63db2f8a226f9565b1429708167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df8002fe0c615c85044a7d759f141168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f624309d04522c535541aed13ed42b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d1e5d69562dcfd93c66c0f5a67dff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bfcdb30aed50a851782843f335caa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694b27c27bcb137188a2b114d7ba4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307ff7ccff92c0a4288eeeb610b5a4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b481d436dee9937f98f63b5fd4a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6826da245618a7f476421cf97e50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc04451dc66a00c9058cc1b6ea73f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711717d35bc2e1b63e1970728bcb8e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ebc1c466a1c1b4123689cef419cd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be645cc330598d6ad2dacb1c836c6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338d47513f2e68804aa8908d3d38dca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f4a22622be54843b5649ede6ec0bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d443de8de799f35cb61f5c397402182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57062cfae5efd8357e9ffcb44322ce89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046d98e37bbd0f7df66a921045efb36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4942daf527a0089f741fc7fe15b05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce3c00e4ff5d106d2565a11872b3e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ba1175a615d02b953bbf94b27087d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892e3e48b63da8c3b838f01aa51f7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab92539d9e2d56de12293e7385ce6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b03258824e78be4aed19c9cb29b4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fac5149ebdf307ee4c4d4ead5c63d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aadf8dc8936828654e48cdbee0ba2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634915a7db0fc8ae3114562c7ff3c4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0af0a0da1ea714ed77a011c548668194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d234ec100cb38e181faf91bd602963195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82423db229acb261d0008aeea91bd3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc77924e0047a8f73c434a92645a8b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184651983e8aeee3c5fefc3b6c4822f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27eced018192b2112b3eaf4ad99990199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcce8c2dd85ea2305bc8ce0978590d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e69fbdafbf667d3f27595a873810c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f44a205090f86a383256128059d1bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b4ff44bb5a0368fceb343e7ea3719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428e0a789cc1a706409ae197f650903204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87af4d98d30aad2c055e9d880c3f11e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe21bfebe3fbc646c2f7e3374eadd0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d609e349ff651ea706451852e58d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f7f8036999fa46ea088ad56321f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557a1382b4f8f612259eab86035f3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821734a13da51e73f20a6758ad620084210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b9e39f3ffda1f6f04ec2efb929be0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0412464ba7355f5610ab823a8aa7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5a49c5f31d3a62fa2baceacd644c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c0e7df96893d434fb7919e4eaef6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cab3d8c520521068fb057d55fceb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a11fc060ac9585a92f91ccb8e54d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661dd242fcd8f45983f098d6f15ff5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269aa6d165b5d694a892d7c14b051a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e352bd8376f2f51d9048948c03760d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf76751fdb687a0b6cb78fd76bc9af2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75d97765d7b9190c2caf0b69c75d46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524916f671ee665dc01a8695691419e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bfd323f3bfc397209a618e00e5502223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d1f146387f9202857ae93707d52fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023074156ddef905015978e4b12250d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b32ac893afe95d8925d7abbe58cc23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34575c07b399c1ce9fd71e8c64886acb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d405ceab3172352c463dd70d56cbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141aedc77f137f5db0e202f7a88a3eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f6f9dcf74123a3e73bae9632f19e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c528a7036e7334e33a9b5eb94c77d7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973647d0ecf25ed4ba1549b7ec5e852232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e7b530298d12c10cb4de9163837fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd063ccf8f3461be63e0bbdad4bd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c0553242869f960853411b2296223235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812248678ca50dd4636307e9e2ff7fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe19161e9bd55e66cdde9b68953fc24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a3754e38ec94e1f671378bed45c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581ab8563e1d2f4b0ac29f843d20b07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c040a6da2317b069c124038042b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab85c9790c931bd3f45c100633f2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189f10328625fcbcd38776290d2e000242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64934f590aa19ff538b4a59461acb783243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c5fb9d8838c5b6644921ffcae0d6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491b799fa1074588ff45047b481ea22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948502e00240ceb6cf376d60478a99f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd4d1b41e630c619830766c358d535247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f388901b4df6e7e29894f91005e2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bb7c2de443ae2a7e3a5d45020408b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e193cd7e20d2a06095b14ba10c3000c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98aad905e1059bde4c6cf35ae936e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d78c6c0acd21f3c11b4184b30a72e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d40c8363faf24eb98900f46ebeff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a900710c8029056cdfc87c075e116de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448cec19accc836876b6edd90b1318255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0fee89d7f43383ba7e4730e260902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36591477fc4065a1e1aa8d6df3b1665257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60aba42397b9a20b6ab6ad7b99341258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d9a91eb9039741e8e70e1a0d0258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa58658ded585b6c56bd921ffcbe67e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2da1aa26913598a06d2cf555b381261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605ba928e1cb95730fab8f2a49f13eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f565808a2be92cf681e18dc6317bbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db5452257bb69e966d47c5d7361db0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec654cc9c4315eb5ed19e7f5014fbf07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5588d02e6d257620fdc983e21fd06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26454c8334032408473bfecb88ae771b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f866fb53d5aee7edac9dd1c756d096268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179c590fe2a1b94bf82531e2bbb47a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce30e92512734503f0efeab5949d538270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf58b3d81436eb65c20d9dade06a136271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025399f01e302cb5198607c353cf66bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e062af5752e8852c18bf892594b2b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffcf62b57e54fe320aaaef4ab69b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8f6424e361df5822eea7103e1e2d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfd4700f13b68486002bcac32bcc3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f07aea2127533abe56e7be959525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1efdc24d90277c64d9e27fe5bca2ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d71e70e4519119daa11ee2cd710a79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b265fb41d24fb71eced63abfb43aa25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162200c512c971b4b27bff9740fc7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6f19a87707a5c0f6f0391fdda5cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8dbcae5e407051f9cc7a084bdedec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494e616a293eecd88fac333b9f0b9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22b4964e708abbdf2e9e3a52761ce7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b50ec22d4102167bf8204f928ef272286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a2cfd9d702fbcfaed29908b68d8a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb147a44370ec837e0bf87a3ac49ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34605e90ecacc3e51415cc38a2ac43ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961fdb5b333ca99910be658c29f2842290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0fa7a5bba1c5b59a54bc39553a5bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcc5697acbcda90a018ed6ed5c66ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46189625979831082bd5c44179f8f39b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed524515a23bdd64f244ce473ba130cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c03fd6fc09b07704b7a80d5ff7f71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2d8844e6522bd92a760b495ffbe41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3a96ff0f0b0582dfc04f226c4a7a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b33d51b668e82cc2882bdbab96da9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8d0573e0a27354c093414516656d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceac5fe3262f5a85728261c7c02030300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb914e7df3d8eb7816824a484371a983301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6638066f8dc32d29828c8316917bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aaa8fb2762eec9c9ae01c0e30f65a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4cc74933dc41bcf9bf4700f075d7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442c7ac1c75d1d442eba60b789e5570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5600e0a88a61cc7bd9cb2b3c43dda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65c3d1467bd2a92ad7177e454bbbb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa92950ab9025790a1cc3c176be7ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b56faf8b66084c3704a17a8bf31748309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d586db7921ca6fc493bb2290b50b22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a13a630cf7e9512e1fe8f8c5b9aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e845e85547119037096256d7f84674312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a43d4b170fcd6f65acace8e46c5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e1d0e0b649b43f31e2c45babd70d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2c3e6f96e9936b3581079057dc6ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4669aa627c957cb61c74acbf0e98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8e1bfa7959d73cedc9c4320067e35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510452f5eca6b1bec84a799923cdfea0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82b09e9eea7ba271c7c41c39a44e8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009530676425b12899f066d17febcb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc420dd4123abcfbf057e3ba68e4944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7ae8ef48e96240db0230cae523e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdd0a4b58aaedeee6a2e62600e0ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6c2c03ec2831985f715219958b227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147403a50ffc568d5c61c24ec8c9c5b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>