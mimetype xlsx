--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705e57ee55f7dfc7029eacd51a4c741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcea72da7a09bd7325ceb0e75604b6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fb848c411edd4f777635c6a306a953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b3c0d8fda6fab7838592a8a85c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4a5209a71cd84d8d84bab75b48595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f85498ed7a209b3764ec75c504716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ba74f8694da43fb73aab5b8a42457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0523e04879412c8dcedcfc3090d7d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec0e1f2734d354ad0f1a4e50daffb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f8448103cb63cbd06e1cab3ab74110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853b269902afe2f8ee68e2748168a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b956781654d5cd329c8a2deba7ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7e4d0e16ea9ae30bb35c0f4543a4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a689685bb42b1c405361aba183d42614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ac1499b236ea36711fc4834dc05fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f9d7fceb0d602e3ba706a01b8d01116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18da8ee6c6fbb38e74760ed0963085d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f7525181923cfd33061ed6675ba3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c256bdd290771c535786ed654a51d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a53c43c9d7f2e5ee2903cd7d604cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761b2db0dfadd874becaa0f011755c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ba1395399f97d7c8445d0aff40b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad433633cbc738d845224146bf6ea0a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb8e0739e39db261c4d3d3d3b60e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8c5933a72d718bfbc04dd07e8ed0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136965f372384fd0289161bca21880c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f04bc021e22757ae06ac2365cb847c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0bc1453a52285268bca02c5d0b76928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fde8b2e483a928a37125b3c7d74cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a4ff90df00ba5fe16c1e010b1ee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cd5d66202e298bda8a961e08d2d2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941045d845b76ebde4ce63447229a2b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9808043e1a1a60e4c2cf33a17164f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c3c9f37d0e5bce034b2fb5fab81834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c755387c25a2feae729b9a6844deab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecccf877ecb6eb2cdb364777c90ecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b62a22615db39d2d37c66ce8855637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc3af7e1fb05a51a70f2c3e05d554538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2229b84e55c2803d3e98677bfb7d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da736fbe9ea899964919bff22784ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab7b4a23b19390c308fd5c0246055541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b727e766e487e6837c3d8ec55af3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a260addca99ac6678894033b592443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b671cfc8f5c401382a65fba23df0ad344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd0039690fcd7f8a2ceb71f73a1a3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701788444936662d432108813e953e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b506e050283db8506a2c2bc8d85e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750f34de590c9a2065a65333138978548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b22471082991a92fe5f25098e17a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a17a6b9f6116807429ae7a1ac87fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b927dfe6e9d82fd678ced21694e4e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248de471107ecea3e3ac7110a9a048652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da5314343f62b3517ab13b80bebe0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d450ccad327549fe433a57315242054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d21050c94d459981cd4748025c36655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90121d3ad705a677ffb635fc4edda09156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dc63e2f753f103a35d9f40f99514257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b5bc0624e5b790101b9c6eb1da4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e283c14847847777e3c0baf623f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00ee1a7272f5713f57907950970ff560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb0357bbb6b5c846c2ce56b66b892961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dc006811e92dad571036f01ba54f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d96f0575ed09821ea65fe9056f2f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c30a9f4f45da000e7f5bd6b952b7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7402c42ebf01cb11a6e50c0102b4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ff85251dbdda56d986a144056ff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b7ba2909b14dc54263ad9bd49689367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9985a1b0e09e50516daac86e63278e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce9e63fa88846eae4e45b63ee587a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb54b2d0386c5d25155bc61404f812270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25332b0ab3bc8ff402cf13a61f153371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030d99e424b5d087f105f838acc45a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2429589e642332837bcdab275b92d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c119691e2a4118462578dccf7d87fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af487953ff14a12a1f79f4ed42d13a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82d070f0f852e8a5823e99a254d7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9814ebf0cde07f4a5356f0c65de39677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d28dada1c5e59ba44c59748a7c29678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce46e6c84a770642c8c02ec420de1ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9491c43c32e2bffd4fb20de1c370c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86025e43886b0c765d793a2886857ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82200fb27aac25563ddcb5dfe6f013b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be45c8e2aa9b38a28de3a9c4ff70a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a92596475c122d8097d29c270ebe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4ab9421a1a0cf5fe41a672c749c2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907effdfacf794d0ec0e0e5377a774886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f588817f9d1cf5482397b876423ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0de52fd7b0c6ed83486dea90b735a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8ef3e7d1a8d019b44453d5b488ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b011e01f48ad848f7e3b7b0650158590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f174779464c081c7445009e572c8bff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3a77fca15386b462873d15996e94592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f747215064bad80a5f224fe08407f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ef172c2044c07297fd75394a445394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9648d797d22c98b6b6e2b78abd2c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd65d027d82d7a86f9cc63017b2ef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94996b9b51a277c57eab56a73bad1ee897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b03a2ac3cb41053abac63acf5161cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9c3cc330e6a8b9b415cdd6b05e1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cede69d2feadffeee17bb73658b23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472a615afe5a7eb48556619aeffa49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ba33afaa38e49c8569d6fc1b6e39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa3cb321d9dba902322740ad663cf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965b05b1091b8283aad2039c0da61f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341d24e54a516c0d699e895a3778cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da269acb7f4d60497fba6421df61d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93910300c34a1fb57e280330ee8c0288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65edb8d674f363c4f2502c5ad2c084108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41b16813e57d12004d5cfadd56325109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223b84a86420310a06810f9065f8b51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c005219e73eb16393f56df75d52d773111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a8909caf51596ef020104c62c8a03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252e0849caeedba2fc5dfa8d23699b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0ad35003981bb74d4522005c370c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8930884bdfc9bae47fc3d5303b982f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a71219e475f9a0c25f5ba1c38235ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347229d0704356b867e43f6951592f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f7a20dc1dba75e12f1692edce8e70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537862fb2ead4ee2748a60333515fd50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fb0c49dbdc82e45b4a4ce7f0098ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf98d69e7f59538c018c07f40c5be8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98129e461edcbb6a0443eb556ade7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc52ac6cc6b6f0c019074ddc793ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f939a68b69e854b1061fbc0e1dc8fbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee12d5c6d603418184b1d516ef0ea6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e3e5b776b551b53283c5cecd237c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cff45e8120d9caf1d05c95866906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191f443c55e9b06301652364a16bc32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70bda82cf7c55086e96c792c82f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b34e4c98d3e8294187c3f369cb2a09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e89e89f9e23bb62f32caa062e8ccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af8213ffdb4091261206f24b57fbb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b776538caeaa6b89e937048cac950133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca15279e46fb72c51184b249e7ed3ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27205c7d3524b665e34d2f5e7d8b38a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983635471f7aaa243d9ece56e223b5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb060257ac183084d77149742a298b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631efa8d47efe2e3fd45e4cc0f9583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c5b74dc9559e4f0fed58f09998d84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56d5804c53d40cd5ad287b3b55ab3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e993764bb823e1b9e46534d24bdeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c8966a0bb92559071a95abdf5810e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38e941a84a18386a6eaf671ad79d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b93e177e5be587dc70b07d6d715487144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2befa6aa015c530c40507a4ec47f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb37ef9b14f39b8b14a489a0249928146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cd732fb05864a39086a6e86c96a70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58d52cf3fdf8daad6a7262700417db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cddf6e934660fe854017bd559cf88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b6454a0c4dda49d3ffcc5560a9651150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd49df6456e62ed1e7780c9b9b8dce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9487d8d6d039e6c901741ec3d35cab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097fcab6aabc94bd463aaa124c76df7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c33875401cc68402382c45188fc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567965afa49367e8c7fc7c19293939d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ca51b27e21e1a95b0fd204a7f066156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e98ec81a0f94701f846112036c5b99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b260edafe0faf37af412378e7209ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03434a7c6f3476dfe7aa331884afbfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb69b1e1c6fa914c1359511934d56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bc081c044db316303afc7c47e338d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced056b745d28f871a67ab8e91f337162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35a6da309bd9ab33956c1b256283f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3fcd66d4bbead59dd0e90703c0907164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cfcc8ace2c21863396e96927dbf6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f23918d6095f2e7c8de1adfa2f4bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff48c3b8cee3d3aa0ee93e4813f825167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05521e9ca8bfc7890f6f5002d640a6a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662f6e2fba2a653bcf6358fc2a9e62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c26c176c3153e232108e8c95d8d198170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db82ca35b0ebb9cd394b88e576fe6a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3caa9d9a2e741fae783b7f0c3af09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b176619868a0d85132ba3d2cec17e84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5fc4dfad97ad7a3325e8ff31e3d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a03fc0d568b4b5e4e8fe974295eba2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f4b0d215e00b90631b3f66fcf1d02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fdbfbeb88c344716ea06b7e60a4c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb0227ea1dda92b1964da253dbba4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82d737381d80e72763c874b6a4c5a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8338385ff33851465b1b1317c1cfe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45131045974b906091040aab20303c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7c380f3139377bcb0ae1739ce62e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d6f4c6eaee730ff6e8cc10df51aa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236b2c3015ba99d2bce21245d8ec60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b922c4c347954886af0bdcf2456d339185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ed598d9cad84cd830ccf61e903ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdeebf5ba858dfee4360cd73bb657187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931cced880d414fa4929f0f1319f8f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58332100342a8fa8723bf960573ad93a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb1a5bc3e29d7b917b89b0b911fa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816b40d0f943388141b8d93f505bbf5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cf9e7dec6cbcd6b50c8f2601ea963192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2165ddd2bbb4e3f74eb51a314eb748193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afdcfe4a6e1c7c8e21e9b4f705db0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6afc3e51be82c3f3c4b86e702db9b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0481821891b1375b9fab4d4b52dcc16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e07384f95a8cc249aa2e1c017fb597197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b88c24cf035b1f14fca0866c94e64f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49425ff8b5aa1d062efbab806638c458199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd96da876e7846f11cbf898a551d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f04bf9a8f3ef6764b1245a00dc4ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87c58360a80045c05c1db12c083324202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc645621a7e97d2f7beb861528bd031b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f827fe8fa91f26ef2278f42a8beceb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89d8a5446aeb6d7645691b9924d48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8894707657ca9a053f03a62680a5226206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe900e611bea304e9355a32800a09d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6276cb9338b54ed3fb187fbc6d42208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c64e7dfaeafa2ecc7de16f712ef7af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096497c1668052ee732d08d3843f868210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45454e3b122fee897f78da90fffbcfdd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab080aa137d30b40c4ea78c7b40129e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a51e37b79530fa03d10f70d87e7a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f3b463ce316926756a04de62ad6b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea04a35fb252d155a7746601b44e0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c840bd39650d722eef9b0a7cc6513216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9de3a50749b40be94e07e9c9a80cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f36c2db597ac79746f03c2d8e54394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366c06ea1427ece4cf66de1fe98ac66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3122054c669fd9a228a6d180a58d6fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e7964c828382be2b41d87e895a840221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febd92367e5af3363b3c3256b650463222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606001435c9b1c545a4d275aea398f76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43280bdfd659acd0077c9725d0cbe4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982cd86b46fd2a1be846ed172572b6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df56c9f7960cf9c329972b9c7766374226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78798bfe1dad0f40ae2fca33230ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45726751e894b6e19757c76b246c1ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d77865f6a9052da142e81e574b90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40b688228a0556e69077a4a5a3c5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ca7d6e248503123516bccd6c6783231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0e12f3c0abd29e130e1879e41e450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb8d2201da6723f43db17f6ab6b67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8d226e0040d08f9a665be1a33fb86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f724d14462621f438d3fb32423fb6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0083d359d4d3a055862f1f12034d50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f27dd50b8e833ff158a07c51991367237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08cdb23232a1aea01149e0f3f95550238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd53de0c9163fd09dc57e04ff46ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61964058d1a10696d23d6d63145b0bff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba028b45afe69829925bec0461bd22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c69c004abc2f729be7711f9930714e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c333b1b1dcb10fb38a5a5994dd8cb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b21e16b1c53492b01d90a4239dc08e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b5e574bf1beb510e65ab5857ba01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e88dd0d4bb7572229f0bac306bfa76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d6e040d94410c7520390e7a43dd2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dea455bfddb4fb3f682b8029f73fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb15e966547b5917acfb331c4c7af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445c00c009c1c88103c56ae09ab42c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f6564f77584300526964e67d321e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1357c8fc57dcd27d2c9c1dfb02d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46560dbfc5531666224e2ab48d2af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb84a7f815c91947ba80862be9969a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d900eebb959eaf54aa0c63a1215024255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf131983a46be42b0615e0b1529f3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb27b48d5eff13145031c4a9405fc77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd79e7d578a87ba25ba38225d045384258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf84612ee7f8a64e71fffd96e5a74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69feeb51509805ab4ff73e0952d5a5ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280526d6ab9d6d0d4dd11864520b4e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8e13cda4a58a9316da50d3e7e468262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeda942271e60c47f6e2927c907ab50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d10faa8b0470e980846f4c8437cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b22fba978aea91b490a516bb0546265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b882c0bdf881082a1717292b6693e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9f4784fcf1cd944dac4aeb163de8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e8968bce8372d6d2fdce9d2f1e484268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d43719911273f86538eab456274aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35023fbcd112cfab1e5ce2bff6b15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97e1d753390254413d4c0600b73e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db71963cacdeffeaaa2f9ae7166be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce8eae06bc1564c23b7b1abe14537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec100359a8a86091db8bfc9f20e501274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c02d21bcaf1e1d3b8dbaaf52f6f04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f5173b46d155759886a373522792f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a46693266a3823fd57f477b1b8a54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05438e01b13b88901e7eacf71309d0fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e70c754ba28fec04eb43c7a1eb431279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa44f0c49d53489a770a41d00f804280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7b7606becd283dbccf3ff1e6f7e94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbf6e616517ea370c5fb5aca407b98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3b1fba4412c91dfa4aa66acd8f52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd215d3cf4b44478a7536271534347284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650520979578e6beb5d625732df74d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf141bdf8a0086c77a5a00239dccba6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da647b58128938a06fd0048226634287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5ba8f3a1ab5c3f4d4a6ca0339c533288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388cc662c5133518396c0c3722081c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65236e17d175f1f6e3ba134644afd036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc66f19912ae94ff4f492db9fc5566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e74884ab4befb9f266680be03cb91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ac5304ec6210bef38bc664a901b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99881fb6d99c18dde4c4b9eddd52ec0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd30c9df9a31c2ef2ad0421f32c8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6563cfb10199eb677999eb426c3e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbdd5da4d3b173d5aa4cc1fc04ca72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41718d4a8976e56d971f66a587589401298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8703cdac23c2c923c75e6105677b540299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512a34624b7893b3512b9e65dd25be5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9fbb2f109b5baf468508e10ade23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a04b3067a2a94072100ea2d3f4c89d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a145abc27b34968e12e7e4973084303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558f9769b6309241e7b3d54fb660e41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511ecaf0cd9dc626007b882873df18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372e6933c8c1567950b03c2dfeb440d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac07fab55c112dfdda0e0ebf8bd0b77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0bcf874791711dccc015bf18a70c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd619de90b5a0b7c3ad7b941cb275309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6840c59965419acaafdcf1ce4dd10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27be5c990eab49d8ce86c595fa4edaf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9449796a9827306d0cd6bb2c251958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891fd6a95ebf2f11c2ee4f68cb05c6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2caa53c05fd6dcbe752fe9f2a7c0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af9bf030d6fceab62f6ae084cb568f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e119bb0ee617083d9c776daac3f9a69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e14e234ff9ddd712d394b8dd038e09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad57c014f67f00e6b2a43963eb603ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30071034da1413a4debe32a55680687a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3e0d136223f113db7041acf41d16b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e89527c640b235805d7b25d280ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef257beb06b7d576a22ebee51609a93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc879fa9ca6f97360f838915e7352bf9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62478b89385fb71988bc306366efcc29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205517382243b888c3b1cc7ae1cc32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde6b9e70eb48c567266912e070f8e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703d0670b237b4f887f92db8fb74be4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec569170a7d99cd42f094982668394328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4eeadc86b9187d63e8af9bca53c91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1905578c61e64c6938244696c5d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ce219245644b6dfba68794b71c60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896966cabb10ea7768b4bbd908d9b548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59d834856bf9ac76a933a60b2e4aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e36e23662ac71d20c13810535e601334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852b2448254d202f17ab1a1f48e3da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0c6e9ae49a6c7d67ca57bd10e5dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de3f6a04986c8d4969d98ad93ac06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d71501797a588d0febfbb44b5a38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a457424fceb24800fd6c15a05814263339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65951b7e96dbf713718886e05e2690340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3207651c5eebbf72759b23d9afab29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55ec398c11d74b889937111eb3e31e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb9c4549ddc630e662f1dd3dd4ee83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517531687228078fa2a66bd2d74dcaa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db454fa30329e4e36e4ed42c33a85c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddc5e1b8a02809f340405b9a3fb951346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101eaffb88b17f821bd4fd61e036dae347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7d0bfd5920b337db0fd421054adf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c0f5621b5feb82c2d284694cfc8d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a532d7e9264db4ef58234145f504c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f7a3fcbb859726a9d470baa81e7c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48ac75a3082340dacd7d44094338875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c946f86164fb43427af8f407f627b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1e07ae87f6c5a979b68a2961f2e717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cedcbca2c7800ca30737c8e7b139f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491907c94bf4bee6d00b6bd3e1e9612d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88624a07f09fe10ad1bbe3a87db1b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9aefb08d41664a1f6a429b944c9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098eddccbbdca9e4cbd9a4e576f7bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a1399bdbb4f1c56021167c6ba8ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f9d2d17fed9f6ab2acf9587ea588614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea1ae65e7db4d251d28c48176955a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abd47c4d18baf92362c51f894222aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f2fe6be7f2076432d827f4cd889d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb1a1621c13adabd79faca809afd2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdace94b6e3a0277fcf5346ba06dcf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e33eb8165f9e26b62318f89852d8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bcd12e3b12b77ba7140fdd5b5996e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76a36ed94707e250690b74edb18ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fc52ec5adb38fd3450b2f8e789a4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545e04874cfb42d1576e38f6e02ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f522bca051c2a19059ac160fc330f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27d82cebbe0ad49eba024ac2ae5e3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb74576a3a01ef8e4e71e33ce950f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2e18ef27e9a01926326ee03b6f72428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1b6ec2286c92f9126ff4807f9d53c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cba13119b07930f58fadb12b37b0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf79caa733d64b0b9bc724a57882831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5533ba73a21afc9a7823dd560bcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751aefc3636edd05f7ab0337728c8fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27362e64d512789462f69c6a6166c17734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3f09340813b49f8b834e6a1a990d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ac627c6e76f6ce77f0fd10849a14e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706395103138637f1f17c90e743eed6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c343aaf93ff6d053772116ce3dd2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b93187daa837a5a95a56f8d9487e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450b2bdc9a81fbe850db4aef32aefe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a977232daa77f53aeac7a092c15ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94af2f3fc31afb70065050916973f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c99254beebbdf42fc23c6d404bda243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42cc7d5dfbeb5534ea20c3e73621844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c66658b01d8f34f3c8806ca0287d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5c5e2454b4d3e443d1df00419692946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33394985fab5bcb1d0955c987fbf7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a139e04b83ac295d05f39770d71b9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87d47bf97aa4023834264df6c79bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2675855fe3765925784e36d65ad82e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc333d996596c0e8080fc6f9e0fc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f5c3bc8aa7cae9fa3f5600f2991bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09141b4e890882dfd57d85ebe44fa4ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09abb986f315e3576c71b57166da854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bba05db48398c80e8292a3abcc2c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c2e32301a3d3304fecae3283f3e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a034515ff6be4bd0781a73632f98857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b05f3b410fc5d5f2be290dfa2015858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e952c57d71760ef3d189b3eb2528159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac32d291ca521509f9ac63ffb8cc9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded85c13a66ac3af4402960665db822d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f104057b3458966b9da562f1cb561262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef215182624fe744728a3c733fb63a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f67059ff6d95bff79b7e121da84364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd53a464500d71f9d26981f52a594065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062feb923dc561baf4016c41fa65ecea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5ba453ae6b2ef62d147861fe587f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b119d0a31a9a56d20b5aff85b12cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8e95699afe7fe7b14422be15431169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ef2c8e9c04b782505743815d2f4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd3c2d696424ecb783fa411580f94a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5d52ecbd10c2d43087b788db052e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e792d2c71c1bb2b1cf0a981ee0ac9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e39e69dc748259bf3cc5cef6ee9aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68deedfb5caf5cd7a495b3a5d5b099975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674948b18c561a2896ef323b9062dca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d3955dd2b75dba0e2f5a63268dfc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d72bd806b1fa6014ef758af9e95d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f217f30006d356c10a7daa107abee879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721407e0023c5cf169d5a10de80213880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad92bf4085a34b34335ee8ccd7382181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df21b8bb1b879c135b5581753f9a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6170b7e46a8cb07251cefd04d539c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a4576709b276a2973796183de77084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2847127a06ef646b57f14d5775d6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c18b911ee1775171c5e38140d2f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057411990e4db06c49a5ec9e34f66987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e16d64fa55151e971a2fc47a994088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6b3cfa0683600e3c0a910f44d7f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1819064d4826d9d32e247b338cf6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b976541099a2fe81ac42d5008d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668355daf5f073b6e0829fc5a9f5e86e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000cadcfcbaca7d3bc7d314f83b742893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e7a4389d5cd53edac3aa36a82f9ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45670ddec987a71075dfaa06ec3cd5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15184fb0a5fad5a51909740641a06a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d438d16b4033b27daca05a9b9b99797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe6c8d34eab9b4a87ff32ed340a42098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69e6f17d1c1d8f18c28abe243c32699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aa976d9b40bdf0f174e432a84d465100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb69e0da0e92284f0dc810f04c5851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c33ad74e330f5511afcf131fd7fab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4016de0b3ddadcec8e11bc83d4db0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8e707f91acd4ff2aa8e84f78da638104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1be0a480f94f80fd53944e713598105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780cd193a54375935cee0c2d314a104106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe7773be0098fcd8f2bf2a412ea805107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea135dcc734e431f9b0dd88e081af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d8c944a18c9db3d55bd990e96b4dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b20a3cc1f6cc8d2a66992ac5dee4cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588b1d9927b77d003284dc5d9f0027e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22e60674213ec9f1ce913bbc5bb1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45a14c54e70cdf1358b1b1fb8d4141113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cee0e5771742fa58ade68cfd342a80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a65c66e04ba462d7cdfda6d43f052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa161d284d3127db2fd3d682ee1ae10f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487af40a47e6093695719c155da790d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afad4a6b9fdb469fc1ef5b186c70dc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b833a13e06ad1a5540c8c91c9226119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cf2281dfee05e6e91e1b5592d9d91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adc26411e7dc775b59ccebe165fc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1f143a75ac074ceb52c2a4d3fa6a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52f7bc77372c715eb635e7db92f716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520598ff506000025c9ee43fc1dcd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f13f4f7484016d7557089717f558125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6976c28b19c3abb677114b042a3341a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840b6f9cb7f18ce284775f9717e16c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351253e334edf2c0edca19de755c40f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c561cef6dab8d4d3bb8ec99dfa31d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af941d1359a03e29db08b82c906be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36394a278d33d9fdde98592f55d0d91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470e057764734dec96cfdf5ce3aa8c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254972bedcb393966743401af49ece26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d8aaab2d2d3cbf2f3c70d22593493134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25fd9680865b8b49707c157d3d4043135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8216c468a8b414ee432f0ebf75614136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a53b770f5f4453ed9e61b6613d513137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879af62586505ffa1629c772f2fc3a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56490504d69b75f1601ffc64cd163139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe29bf3fc4038428b2961633ef9c306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca563440662dbaafc96af8e13c1d6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbbee4744dc650564d1959daeab050142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b0a184414cd6265a76ac2ff8e08d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e982892617ea340dd4d592ab995b048144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c542e7bc743fa30c36baa0093f702f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b383abf461a7040461088dd2af578e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c18f2e47372b45daf43972f1f039e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c202ba44a1952de2f4a1db6cd7f778d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0731fd39bfef9036e5119a18c0d6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64d4df3d9aab00039c930ef019ad9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a701af04ec5e764b772c617dd3252f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b938027cfd303fe795308bb2144a0f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b833d78ec6e3fd6d4d13a6076536a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde4269e2581178d98420b0095a21f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f617c6f9231a222c54c15291b36ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb9e15a7727e07e3cabf18f3720757156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031ec7faf9e0b8356441e33751fb1b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd963c835d74a4e43b11c43b6152e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4b243f04783d768cfc657df8eee1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabbd410922983b73186d78fd43d22a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542af756edb9cc9b9213626c65f567161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f2031c58bbbc13ee255fb3d6f8c1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10040a5d0ae80a4637f8e2b2d0b08a97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb79323beadfb279a1f03e155aff8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8304d2a4191d0a3aa626b76acc0c98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8344fd48201d61673547cfb8fe9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451fb80a874a1586e6fa2b54bc68b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b2846db2e5f235c0c82630c9c54b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aa4dfcb1e144dafd4505f87275f79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c14ddbabe7598838511e16bd824d01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51257607a07ff7ae9463992248668760171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a8e1094686ab5a5c3ba35bfe0245b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea580c7e5b7cb3f78ed8ed7be964ccb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b5e005546c10fe5c9110fc541007174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863719e8cbd409b35fb4c33d0ca2463175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11806fe42740e5bf14f3384937ac12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88395d9423972b8293b2b957468f37d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970caa7758f00077fe32e887003939178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148483ddd582c9de65e74b4faf53a04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606c0971b4170e41671683888de67d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f73169f90f067b0f2e1db193eaca5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34847c914c3f76587e356c3ed639609f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e017c95805933fa0e77dbe89ba568f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bfdea92a7768d06bb3a9134585951184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b085f6dad4e1408e2c9fdf1615b6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a68c2f0a95243915243591f64c1e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5eeb4d251d00d71098dc79db87605187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545f3a21d153ec1e0d45d2b1c6eae75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdff55737498e4517b572d516f60ea6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db39890e8293085f79173179e9ed73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b936252f5162da5b6d649782b48b296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac18e0f8f61d1365e4d74e799a9610192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba337e6b19fbf5f92e2f84fcd929c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de96ffa3126653f009ad31b3cb98d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1447214a64009386415ad5b346ba0c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624971b68a7cc2dce2fd19f2af9e1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ccdc514c2f4ffe4d0273b8a2accf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a88facf9deea4635f22cd372b9e970198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7444344cab981c821a005079763f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939251128a7d6a0ae1e4fda82751db4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb53220f1a21c71d16934cd07fb81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf371aeeba64dff5050275c5902774202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80aa9b135b8cf8dc6aa2cd2a5f1658203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9596ce1257f883fc0ae2da756a475ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a0b8437ba1aeede378072c6c34e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447610bd649ec23755ddb3d49807fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad90fead19e94d9f6dbd251868e2e72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780899a07f15ac6981b4162eca4eea1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c221acd4641ac0c7f382b3c1820ae8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dec500a63cdeddaea8f8df91438b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080f2a5a069b49058f6edf1e0c5f494211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcd561ca11bbd82f44893af09dd340212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15977f85f174a2c30456c70567b09e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e5b23e29f6c1973f36bf14f16fddb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b95c52e5404fd6b6c59290743f73f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d64f387f7a433ad87c550611f1cefb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3ce702b4732392f4b625e05c3fe7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ad38f635670a1c84a987d39d1458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebd6f3407584b49dd556946651f9bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31dd6fe3c0064eea7602b4b7c22d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d81b7293099a41162ce22476d84ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489085bc4e43ccb6576eb99252e38fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f3331b6d764c9c9f6e75d53c51f17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d2edfa50b62d1ffc22cdeaff223e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172b6b442fc0dbdb136116969771e82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10c8c222bc9fea594df82e693270de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bea9521bbd7ec914affd61044603a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051231b0dc5e5e8e0af4b6679254527228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009af163523ddafbfaecd35ea80b20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336feadb7dc66b239cfd7759756a6686230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffc98b72edb5a318847b6efa944423231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c746748b5604abe4d9cb4f0e738b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3581b8d244b673a650e60b954162e6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772a3b4f3ae5964938cbdd1537da777234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2ecdcdeaa4e7b929c4fda907197a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bbd0d6bafe3e8dd91b8b632552b0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028f0f6394e6f07bcac6ae87677858237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d653517406f4858539036f5724f86e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d2156db5bb0890290a71026ff393e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d95d70c00fb05678f98572f3213f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb23e15225a4f8ac4e211362d259b9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e83627322232f9402edd43dab2e62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10900dcedb062ff8e8301c50643eedb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a4cfb2876ec67b28af65403d41c0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fe356b0d7e1c03be5efd8f18d8caa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115dcde10ce884b42b463f3deaaa307246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130479e3fbd443d749dce0432da5cae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9096632efc314d71e34b855cfbbc88248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b811534232339800fd416dfffe359249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1e6782a491f9ca47e5cbcdfbc057250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52699503007073bb56031b2d32593f56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5d3ceb9af62f9c21f999b8f320c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58225209fc89645775fdd5678db1db83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea50a50d700a570bc88f0f9c05186b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a5b7f94f5769630b660d663b7f9a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f11ab6f082c31fb90faa7ed9638023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52802d5c61b64014420fc397a8c66c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06a73f2a13f9a96e8b7c9a18a59dd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe96a1588d52628276018e9d3497c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3123fe53c56a1c935dd6bf774b4f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e8608d8aee2198a2cb7a53322bd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9b13a9140dc0ea43946e01088a958262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7094c9f8c5c634172ec57fc9ee445a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cadbc2d6bbb1110bdb14ce33be808264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fc6ae0438563e28195cd2124e4649265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8342a34dc8fe4baf08ebf9fab635c51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5a9d8a9603409d6a5751627cee44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aabef54ba5715299f5ab96e193bbfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d215931197a46dbd829c1de09c34e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19453a50052a07fb4db4a1f120e622270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141eb5cdfabb9e548cf5feb5d5fcbc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c40ae1ab00643036febec2ade7bcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a2e257e3ff731003d39dd4d508a9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453a9929dc7a2a1e0858ff02a73227f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab24a9088326873cb6f8e1e5b02632275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c236e9f5d24a26a98ea0cce3fcecbf8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba36508b22de7fed47e6abe0b88dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470d9b217abfa0b8938e703e2c40a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261864c4bd39e59d302375aac1843b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5922a6b62d1e8a627cf04dd4e8ebce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9979556ecd98c2330f91dceb3d1fd8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d07b5bf4945c3308d6c18c34bab2fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d5b557e96db9c188ce341ea65484c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa98bcff5159e8522c1dccf4290838284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c34dab6600fb3345be0ebcc5c3277a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7aea8d9ce2a031d5a7fcbfd4c7c08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b75403cdffb6928f819d05fd141ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bb279935e1466afd73379183ca1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb00f305b52387638341d7cb8184c69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029854dbdb9917ec52f4da1a1844c824290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48f2ffdc8e8f09b3406468f4325447291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246336879244708989c1d4f6c04b705292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2995342152d11947a0607e2359f20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab8b8beaaf072225137103862fb8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc913c1c28e2112716fbe3ed3b1dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d3b06085e8e7163c72a1d8b53082296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18226d4e9fd2f8199d4ef792c05ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336de8be37298763c10aad5c2d4681a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4672cd46775554ac11b958e02e477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201dac59ee92663c5a7fa5d2aaf6ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0f1b5b7b12814c36b559e3058584e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862eaa81f34443a01f1cb8530f51b0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190aaa8926c1cb57ed04fc9a2e5292f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9e659c0dd7efe8ce9128832c2a9dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ae082ce54caebd0a8d403aaac80a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de101d1ba4c2794b49b926fb5f36e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4397c6e6682d96b6006efcf0d9fee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e366a212c28132166f8e75543099f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db770de1a6e3008e258f80ea5a4c3a07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f61afef3339a64bfe6db9a62e7851310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde447cb7c8f05efb2ebdd443b6c71d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f4acfbd5da5c0a57be9f4d1c73824312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001586120950a8f8a7264a157a7871313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9197e8b6caedf9ce109b14a644247f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0ea0f67aa871692d5866be5ada29a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93697c9cd6e52ae256d96e458f6d623d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f47002203ec857fff1e2e74d90802317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb0fc781644f07e44118f54bb19c85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f1f039462fd8d2bf1c0f908754abf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0f477f8784a543b8c17d98d4a25cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c2a6b8829d0b53e45986fe29997f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a9ce2c68612517696397b809896af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0be833f477cbc3ae7bece9e6a9e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bc146ddf7bc5cc0c0cf74b2800b92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4974a3f382f5ece180d9792222dcc59325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>