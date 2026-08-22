--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1489,51 +1489,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209baa3b98b782cb38d82bf84a4939b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a116d58a91507882f53b773b71f2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaede25b8a41535fec17fac97f686a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226781c3ee22005fe78d43de90f328854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971cec88620ed9adb380d1972aaf9db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dda6adaa11e04e3b4291312f4efc8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435325d783e5f40ce27da3934b2c94b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591240b4f87b9e191b2848ca612e90718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15664eea47066f77f3bb296e14017b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94739e58a9c45464de979f816beda410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3a7b6f97d0dfe22e22326df66214c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f859cef8bafd5a402fafd2565e95e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b02276a48270ae3d87e2727d694613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c24e185c92ca854a6d68ba7a3d13414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77e25feb44491b6f00e625441ba1c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796956cd74e92c87794b31e8dd9b230216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324b383aba8b4e30a1bc9c250e248ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca249e82a724187f2f6db3fbfdb51c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1eb09bfff616917080475cb813c74619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4a4458c4024c7b85f06a85cad24f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f676cf0b6ff639707ef8b7cb05bd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4cbca33b79ece3421731e7b6c8b9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d83f927125f29e69ce9cd170200eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6663bc38ce393182b6ce1c4583180324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ece27bdb592a72ed61697730f8c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04a4cdf2a4d217b7c59705b97793526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b468834cc7ce680a1179c8c3993095627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25a910808a8a0e6d2ef8ae7cc137828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbc57d546b69a54ccff6da94f658e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb90d437c70d28db7c0a6ae74ed1ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48f6af83b9e20975c57bddf9894e5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4717b05570626dd4586b99ab7690f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48c46a7ccc6170f560496d13d388b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe51aafe5238bc5973f58d71a270ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730465fa5c63b75a257154ffc1142f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3780bf96ca30190063c6279b8513b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c60a1d2388a0562fcfd8e3316584c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c217e689434dc1f913c7ff194dea038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4fa24b10996b236b1b291a126e3cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab13cf8e09080e1ad5750b21564fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c2b60570d707f58cced5002595ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125e5c3b3c65c2e091b81a29333b4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7280f0a9a4157aa3f166e6ec724be143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2de44535f95c70e57a2db714eff8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b55ee11e5466945d7c6447445b03245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026300c128af0fefe5420937d642434846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeb046e85f4aab7ba2d5f8d264557047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1e28995776b29b643f59b61747f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f3be5d78f2ec4fa6395513db849049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8bbe86d7930856c44ba6c21f9120950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed482735f74a907387ead844aa5cf90b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187526daafbdd4c07eedf1108fa48452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f847a2898397f27a576f66502b57853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77290a0d07b819647f55b3ccf002044a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a78a5098d9a27756acf420311c9b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213f5c9b3c71ccedbc1caa6d737b50856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da4e98fe6dfc7beeb8265a72e4367957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d7135970448bb173a5a686d725bd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adf9761fd125fb533cfd94224589a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292f1106adbb3b6bce3a5c7a2e25c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e0de2213bcadb81422873da0ec8d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fef4ab4ee265605624db17391376362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4032d35632aabd089fc27ed5f2e81f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4c8fda0b5031a7d0dc2c22eb53fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313df6cbd0cf2b39e6316a05f49fb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898e1fd42d00f1780ca0f3143a5ab2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee4fb21fca66f4f5ddaf5170f29c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b366f002b8b08a3d973015fcdd2d3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2cde76a25fadb28a9cade5287fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8b06768d1c5801421225215adeb8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d78f997f01c9e43b39123a2dfd61ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a0e632c29b2b0d48d53a9abb2a6a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6973608e53c82c53a3abe65c3b4e7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87176a4cea87997624d72c60ce020b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba651f85c7308cf8fdd2abb398afa375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb338a644b15a4f4787feaa690161276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f014889c20038bc6a02d56501118077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63915fd7f32bf95016d60dce4ab78278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb456de7b75a66d238878b1e7beeb6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2079cee40a30281baa70210896bb29880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdad4ed9566ba2a03f83dda7e03e1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e06938b4f6056ea327b20ce66249182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c386f8e04c07fc9838a5e69c1db283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc18befec49b2492067f83ad848774884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0691cd7e30a08f946c87a345ec52ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da22dadbb91167eddcae367d16eb2a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac56faa6d4966f8f0e4e5fb1c1ce6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60159e70a6605c720dda3d857b3706a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb87e7baaf4995ddf76051c45052ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d156a27c11182baabbb56a871256290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3ba2683a6e5cda40a14a34cd883191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2073cc7ab5e1b6e57897f422290ada792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd2bd18e401f89d07f7ca1ebd1a46b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fb75c08422bdc2a70f62aa31dd0cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84889485694882d25fa638838b1ea11f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415686e802fe76ef148a5179bd3c44096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d815bcde5f4abe2690e56d58935dfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4785df125358adebc8d26a338db8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d858fb9903f3915b44b6572ddd7c9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f471b1e758cb4e8e3e142d4bfd9f540100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0e69630f20f7af89c0af18174642101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82e1a0ad512856024f8c7c3af1060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2103f80dbf61723dc099ac6a54f6c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0201256b67ba9fc4f5024ef679d3fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de2e34f83796d0a297ed6557c8a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c648e2f67ec5370f6be9367eb986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830d52ad3157be3259603d84c370b10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff2826416f27315e165c7acf48475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189866a2a8200e64eb5e9a589eef6c7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7593f6cea12e5e6e7dc63fe7f093e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2f11b24f1e06a330167e289d2ef10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ca5c864e7070bf36e2f2a56ff23c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bd72605193330f4ee080f65d2ca0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df5c9bc1f1d9a7b9fbee2ab992252d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6459c4d659c17fb61e4af036c5b42ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bba7a021b83b56c0edbebff0cab42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe99c3d8b95b145b4b0361f13fc337e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b935f7e35416d312cd60ceba0c56730118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273459fa471216dbd6790664a57ad3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7ba6d7aad0431a93bf1fb047946f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02052b99a25041c9d5cac39f7d5486121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1355182b6ab279b9b1bc963d5c6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426e63ff228cdea2897125d3cd2d069123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059f952ebaa6375a54ea70cf4d3c99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375651373fc8fc3c87cb8de7c9ef8c61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155a6aece3d8636f66b731e4112b02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd217fa4e16ef53e4611a3cbc3bb99f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07a972d77f5a80b602470498a0c910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cee390e305b9e52b289850ec667b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac58f842cc0dba678f27c8627365f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1880188b1aeb3a61b1489d76a6faef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14237ad1d27d825a96946ee44690893132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fc664f24e4a59e79cd68d19cca44a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852fe0a2ab8ff92d246feb40699bc1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df725c64e15947ba99cf5408bc9fa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c81637741faf18d9d7153d6499a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9cda97b7840a98bb6d781e34f788f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da904fc7f5c5ea2db6118a16d33f1c6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba391c1542fd386202938b94f75766139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ff86aa3b84e375f4612963b86fc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd35de05332410aeba1d17155f5384141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f310f485c5c77d5dad2064644fec29a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c7fc3d59bf272f7a4ae689745f31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e825dd77dfd15d80013fe04055d34a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84ba8b946bc27ead2925acaf72acc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0aa790bfd48924c0b176bb868b9ea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac5f1ae8a2f538ce5eb4b0404f0cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91c92ad268c1388f468059d8dbce9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3c2e10c59fd2a1bb29323be618599149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49c29e3cdd969f64f48669399d861150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191ab51ad91ef693ddd0d94ac9968d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234db8cb82bc2e8e49ff640fe8f6b1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e3a4c2b6c7f91c5c1e2a8e2a25bea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661a6fb5acf7d2ed512009d3772e1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7f972e0ce69c7a465011d442248d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115b53e9b843cf4d3bcc5a356bf94d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673274bc548653a789adee8a380e74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e29036267d84fa9d47506abc9d07a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02521a277fc39e1bb31e7e4e36f9d07e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1d7758ac6969604c7633cd171fb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d58b39b0214e703b81a06ab65599b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f6114411acbc4ad4707722d9bbf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9dee20c88ac81abc7e244886f52b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c957211ed6f11241e3c5c786c37327164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253399c3c6b853fdf0e46109eec5647c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443058f0797c7782433dafbded95cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e3e3c1ed2c51eac6a29d0de6fd64d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568457a802661d09305fce666403d6ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c313c0058bb764a39d0da502842a94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ab77a695c32493c30daeefc5ce2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1009bc9e11b662d8d8f541d8aa1200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6255a6ddf3054707949d98d40ec3a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f89ad3129999185c93c50f9d7237173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeaf48bb83cbba5a96a565f432fe39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25792b56cd77a24b445a6a6c49308d50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b45ae12d32d94624b3a57ff164351f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5375faec115f7f256943bd422d845b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c752f93d8c11b2eb2a4980756b6b24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b07af9ad1dba42c6946d4bc6a4ba8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b553b14276f8882c0ae81e79f32816e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69987bfdfd8cff76a20ef4f5ebcbe2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076757a55a062e7c14ca07f60ceb89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b4dae58843d84c319215d43baa2d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfa1c263436ea3cc2acd44ea465f43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2f54027318eb701bddd9ae966c82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb618b1ae84e536336606223a4ccfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b922f8a9e4e534f990a3005b0bfd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34994f50633ed0440cbc14517a9220bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb967b782dd9f085f94c580dccef1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68f485b8e1141088e19feabe99dfb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f234563452ea0187f2f0e122b8cba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f041985eb048ddedc68239a4600a29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2dbfc477e7fdd43404c33b6098a8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09b1eac9786093ddcc8f5a8a77f2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da480ac15869055a5fc8fb25279b0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564082dcd3bc751614e44816341f803196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0588dd71778a4dfe746f3917bea251197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40cd2987dffff587d6ac61d3a88f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4be8e876c31b3759294b19fd307619199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087611c262d5234ae16c7f3bd9fe8826200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4aff8a5fb8616a6c319d584fa8ea8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d5297fbe55ac81c4bb2c6cb7620df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce556c5966b209f2de658b52fc8a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75812f7506b36becda4389706203e1b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e909081e3b5e4a3b56168cb31299205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79b595a79c4c58ab157ad0f68e6fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857965b1633eac0f5e6328a23e624d08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f581c14331c145ca648c2ad70354e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f371d8b891b4ecd01cabf5fed428bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c11374aa78a75923e926c5193cb01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415b02be9adb482c7b5831d084c1e9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb7b75e87e8234852428f4295c01dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132a10c9eee9106cfccacba4bfa45a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad673815b5071387e8df606b753ae6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803775b590944a3478944af7870bcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d3eacccb3fd5b8977431c0431ca4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a7237bbfd7f5408a33baf55d11396217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa7852a3657f01174aec19857d9eff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44c87e2b6ddeb19da6d15e963c504219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce02781a2bad9d9321b0a93c0cdcba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2d100e47564673cdcc74f2c3bd18a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde2b28a1e282672d7660a1140c92bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab6da1bb4a585af24d8f7b1b9d296223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cdcf3f70ea3cafafeb358a2252590224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09da28fc2a1b74c45e63ee7738271225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f91496960ddc9e853ffb9eb7fb65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc7a1503531e8eae4ed428d318475227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c48843c0f75c073ea366de157c6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18ab2b251677ad8e6f8a7719356e4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0cb48d38ca4b6c951db39d27af45f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171136c870317856a9ab692e5d898b11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753bf579c8ba611d31e7a28c72cca0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc08ee4e8cba39ef96a5b577cc4ba48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299a6f1ff90ce586a30daa6f5a8396234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a87054068385d0d26b2118495f10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb682057f86ed8f2ea6c87d0107614236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eacea664d0313929a0ff1c8c38d58f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780929af63dc51adcc6dc9b2cbde1a61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271412e95fef1bc881e0a7213562d44d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af132e68a8356c9827016bc37c795240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332d3338b49aea424672b855aeea0b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26878210781c0b1a4d7d7e16eb87163a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce3f114a27648262a4822aa690713243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b7e9b9c82a5e9f43c4042b9e919ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49769fa0e1f6c73f6f03972f3291843a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31715268f87bbf39c1aaf902ba4b7e53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c5e57ee54e45219cf97c75e67d1e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688d14fee6b6a6f6ccb181b25e5d9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a5d7af35094138a2eb9b247c5cb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf353ed18f888e601dd7ffc8a17a0ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877e43563c84cc189a7c3ea36c05d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c63048253893c0eedf2ec3abe6bbff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe9682b49c5e398b56f6d7f1e0b2d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445529bf4c1cbcf8309d948e48d4ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a1f306b462a1b28b16592db0f53e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d045f7d5935cef621e5699793cb98b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc4a789f2144e2a074961e542ccefc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925704b8ad0eee9eabdd90ac1121892258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef0d99d54a522b511c01d52bfccf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a57e1be53b6a9f31c1477fecf4af7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9dd5d08697ad7104af6bab4a7a87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcc0a949434b9ec24d1df1c8a594e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42549026d46fa5057b599ce1ac4702263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a74bb70191747da0ecc4ef0686375264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e899aa67c6af47df538555df0e0c2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402822509e87fd485b1fa977653ac1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508400e29c391cdd7720f8f90f5616267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e22b9481a778be6e623272ca4b69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945301d7a613bb930cd47fc96a6276269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc58ee4baf8b5cb218d85578b6dcbde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6bc3ae5e6db04592866fbbff6c5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcdca218b4e4d46fcfa75ed5ba30c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8e6a7f45cad1d4990e4e46586d727273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20189f41fcef435ff78d5f21dd4345274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0921c7a081355cd3fcf9b68306be74f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa68045f64dfaa8043720eb19b26e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d32d139caa8ab81470a73b6ed00e7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8a3da8f2df2f9e0cfbce5ff233ce5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217ab13a05ee379f2b0b5a08edb69f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9cd9c2702aed9b807c3b5cd79b39f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03975ba1750fb101672a4613910fc5f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40925bcb9b7a16e3bb0eba10ff4acb43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe8547402422fbd44b7d4cdc1ae54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f453f78ea88df07cfde4e9d94c98e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512a2b3a6d01460f77f9c117f5f55e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e0e1526053bbd1c49db164611a82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ba53efa448b1c4a5bce567fefce8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5e85f8b35c9494e81f0b4e26cbfec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a93d4787e491d7d7388e8232e79aed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883c010b4e1908193b17672ef77e99b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd01b0969f07df4c53fc89e8527e4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a30f3ed32bad463c3f6238e65ef1a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43cc2862ed6e431dfd698d23faf89a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e843a3d5c5d92daf4d81f23c8dfa2f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571a7b93c6ac46e188f8c597ce50f3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6920a11cb6bd5d7ff589b4ca60329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da2eb974ebf043f94bfe643380425297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676fb53d0382e3d915e3320d383cb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088880ba4d5b12d327fd0a661c402fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f3dce55e25f7fa6e7a0aaef016e5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3963eb7801b7370f0ba4ee423b2f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ff74eb992ae67d73d6f3287aa75d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6110b8ad1c41fcf327ef391ff2c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7102c0d10e691713a11c626ae62b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7d4b1d0e111fcb8f53559cb2f90e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ef9f0aa8a76e221939620964e964306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c7ff4841ac449a8e36ecd2b0cfc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4292920bf3ef152dbf82ce790a0c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b623a595b273aed099f6db6d8e8c4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820fc41f997c4066ec8f748d68dc2be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d339bb047e10cdf6495330c90b088311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29145896e281ef5b5405a1067976aac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c029089d02effa39fc7ab09088c208c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81a4de41f3175c56790dba2f4776b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6c87395a6554c740f5c4959057214315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3021a870ae0d697dcff4dcd5dcc82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead2a3bc329885cad5f580d6ae85c5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a9b8e694b9babaf39394ec08c05f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb624c600b02fe86ae7f951f9599bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7692c8b8b2604aa8b596a3c63282d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7192a94b00d1921f25f0369bcdb7f0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5b212e7d93e58ceca4bae45190d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d98072724aa5de302626a58331e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa9ac70a75ce48bc39db9586ff7630324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef373d8d7109fde33846110f8964ce3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa07f71b82e99599ea38cb2758db5c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e31c171877f47c2b9f63ac9b99a2d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688261a601f685a302f94d5dfd61e065328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406419d09caa0757126cd6ead6a9501329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27dafa1c3ac1bca077358a3ff14947330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce1b2e8443fba3785927a3bd5cc0fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34b43904e027382e437bf4ff5163c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21004d2f43cfb201d3aa3257c22dd399333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b429b8e927b3f691ed8fa3ca123a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891de41b7cc18a9adde481c10eba88e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a02bb942e3099c3d1c96be587cfaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0484fac4bfc5897e4c746c034f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9697d38b92256634abd785a9570475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0613cfc874af38eeb3d832d01f8fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd49e9264edeb4a366212bdd2bc7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e948b9390a839e78bfe8b728c204518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcaf03a57eb4c2b7bf4dc17eda7aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182668468047e24dce5556c733f23c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c238a4fbb35bb5d7e7cd107981dc55c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253f137eed371a6e98c5e57557f0dde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486457c4388e1d6ee25fb7b3f4a5ac9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ee1e24492f12f297dd605b45dd81914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984c1a55805e22028da45569bd565a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe2260e73340e424c8ec76285cef3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fbf4a915fb5fe0888494d8a42308117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11640d8d04dfd86a5f2e817198b42f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c293ba4ca694c47e76e6f8f99138619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237f9b4b5d1cf7090bec81631aaf5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd64ca40d8cd2efa03cb01d7b520c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce9895c692b229d1e7ffb03015959122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451567062e07029970bd2d568a8ba5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec32990e74744a083c49dbf1032f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff7deb329a7bacd1e4b947739dbf8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c20afee41be93ea57a93cbefbe04226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3269847e04233be28dcb8a624c8bb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304ce28b7cf59d8d5134a2b0bc5c1a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e907d27b872d68df12c96b1787a7e7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3aca62b052853d98cf481bb14c17530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e26d34b1307faec273955e7875bdb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf78d096f026e62cb38df2811218132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f2f77293beff27d30610e0de6ba7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb87f9ab5abd5e48404bdd60e67bdb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ed5f4900250bf50bed0f5ebd7a9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd3b632780ca3f4ac9b9d581ee29036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a65c146ba34c2d216db368fbe8b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f7cc4662b6f83768bd08aa73a6d8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44051ece0746a5a1cf07afd5a91ef37d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff582dc4b2d17f4424ecdea3180685040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c0a02b38c40cddbae49f2995e9ccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8b04d68b15bc84d63be636eaf479e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf5aa238edd3caa9b022947ee194c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc2705fedef284600507a8c47b08fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe08d5adce290aecf1ee2622c05ec945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a13bb496913d659571a13d08e49c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6680c481971e1fc1c911a6a79866a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d78dc68877d1e299e799a8f3cd0d8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a52bc1f4351e76f9be493febe17bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8859909317b46b8e8fe8d93f138c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9567b259669cd33caec6e2ec747f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b139c937770164672739585d28255052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce745f10978bb8878b48e8375878ee3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86d19f48f1c7737226a83fe3bd38b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a3a0bfe7c3bca123706f20a9d4b2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e5bbdb01642b82faca2ea7d2a2eda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56622db47c9a77baf72c869cba0034c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd1f628b614925244c6d684d134b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff828effb054de145e63a660ced3bfa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3753035fb1da704808a98f69401ea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a806e2ba56d8e586296d8a8ffccf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed6838c10663a9e20fcd575dcc1fb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60c3f44a8d58ae7c7927c62b561e7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba62e71b74a2b8fe7ae38553b8219f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf810a5de32788533241d211de3818f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb37dac1447148df2fe3a18873688666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b7659b5feee4dc1c86f26b549a0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3fd1f4ebbe2cabe03361b070f10068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1395afda2a78b7346f43a98b11888769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc65cafa8271356aa76a7e426e69370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584d0c73041df5dd700e586f6b531171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcac31289a9f4a3bebcbc610be07fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957524ce83ed8fbcc1d96888db6f8c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb148b9d9a58de644acacde124bacea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d43aeba71c644e9dc588d5e3b4770b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3164819a28b9ca0f07c3c86599331976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2e896f92a413003ace67ad22460277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8d3cf4f0ef4bcf4cc7768e13cad078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2541e0ff5a3f8bc1d78eafe9e14bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b404d490dc346519f64569562555480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fa7a1c507b12a0389d89a29f8c7fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa552add5c52e502ce66ed67a5eca8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09da8e3e2a87ce2d63d1ca28ce60ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82d426d66104dd6b9c6b638192ca5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1caedd2a04e9a555fa72dea810622c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bf72ab6bb443a200f36a9c20309f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7502823337cc3f3994e2bd3ad64c6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc74ea5c09be096dbded44f0780ba588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c4304cd48e5fed5ac15307bfccaa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad245d6de2a6b4c95e55ef01f908e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d14340a70c89e8e6b876075b19f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d6e10b731790292ba6539438ef6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0bcb1f87758c193154c5490505f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a2415813443e8936d111a03fa41794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05277e6440685ec2837e05473a06f06495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeb4612e9b061b1a619fb85fd3bd7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbef4059b1dff32f2b8c40142a218d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02796b955a8d98ea0f1534774b4e57598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f68d161391a15f9db8be9096999299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440d85f93f1752147e44ec43e31c705100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85947cad471555c3860f1993de95c611101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff240174d94592934fe32ab295746102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70f7a4999d0e691c9e246ded8d6f5e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a155d00c0980d61cecaae469aa4cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b50babcbcec6d5c0a93e5608d1de03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4068f301ad7dd2f76acefd7cf13d880106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093c2a8ca2981d9425ffdf41b357fda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca06a004a6e9532a54a21fb0bf04b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2fa94d83157aa4f4e010fad4d400109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdfbb2ab2807e77e40c79703dfbc70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7da9613c5e717eb758eb4b0ae2a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee0def3a5b9381a6d6911c5112ae2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664808b8d4c98d18d2d5592be2d00a47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7b8dddd57aa60eae6c83e7098b845114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8e6593a03b07c36d240869e4c5e86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cb5ebf6e1606cdaef1d1c8e11bb9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873979d57093c3eaec23305d0c9d0c2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f35c4e16d88cc58abe40540b434d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c8f20231a2444e598a7d852be9f89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49309f637ff8421588781ce189b24ac3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b20d5746017c49d6818d4a97118e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f06305d1e24018d2d91dbe183d27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf6c79a0314488d3d07629ab250d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518304025d865041899df158cd716ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8cf506be38d78c9ac6cf51dca831e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941945fec815a80ed3ea90647e5aef7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfa7fdc773a765db069fc79710b9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84330cb188866b8f6b648665a8b8ae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364d0203747a2da6f944afef90811d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827eb3523f01ad1da62554c246b2c02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4539bcdaf2cdaecea919dd9d137a911131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef073c90657d4febdd9f4b4362267fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9698f418ff1b49bb0e1de75a595caa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bfc757afbed687cd58ee70aed7ecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297998ca425ca671a92c8cf060e5f55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ad0dd9de53725fd49a131a131a85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109a15e866a038d5b8ee94bdcf8fb94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edceee718812e62dd9ae8f2d255272138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c9dbc757f5b0a4870ddc8478faec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d4465246336de1ec7862dd32813a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dae54b0dc9d97da57a289cb61792e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b5049a92a8d146e00a8bfce9fd130142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3f44c26286ca7177e4795b6786a37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18059ce40f5c7e384ef79d81dc2c683b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4705a81d5affead8a8c6c98850f624145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9cffdd1256ef54e8b7e3b22c4a81b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d86cc1b9d4ccd36a54dc45e1e4ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc357d4df9888592c49d748bc8d359148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffee01cd603853bef7577dd5fd79b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058bc36b3f53d1be9eb2f9ba3ee4b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66bdde7f1d5b5ff8557ac4b9ff2b1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f454bcb287c45266fe527ccae54f7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d78519ec63968115d3267257de76b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a640a875f7f869399dc3ba498490f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ad5946ee96530dcf40a29421e80f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aa58c0cda7660241965b739fdd85e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884b001ea8192cb62f8213336e6365d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb84cbd95359c0549f8f9f1432e29f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec11861afdb5d1709ace2d7355bd9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcb1ee59ff22f2a30a68f69d015bd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b6b712f2a1be9816bed8c7e855bf9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb69bcff49afa307f4487971efca8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76588efd2d07b4d77bb82346e0d41cb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e28cd91ffaa274cff8451a1f74c02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679358df52ddd95253e64ac443b304165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88e9561d3a91215fd102a915a2bd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b31b53f67451f968e4650981421d86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4cfb5a7617d5a90da19e2f073c137168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f9e92ef524169d03672ee81fc345169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e0ec8494325934d1c2e2836b6107e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b517d6cf78337082512bd51ce361171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723031aaad65fb9525d5441c893960f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2494f53f05379cd37b9a8f43efd07e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9e4df6d0d2280f1da98dd064b868174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b588f837732798b10463bd7df135175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef61ee96d52cf4cdb3f15c8eba7f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3ebf935648495c6643dcf705005a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2100f44d5ec44551d3bb9c95e196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91082f338f3fb41783f48d6bd8078656179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3856194ccf8b2922ad1c62450182c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931853bcf9d4a47b3e641d6e111e97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cd7eff13530c7e58ba337e0abad8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e58ecd2f1d6e4e725d447a780617d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6355c622a6c4a83eb79d7f80805c3e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d9a5569b521e677004a5bfd9d747185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e976936c9d3306bfe8bdd285b1746b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0619cfe782d0bbf9a4d2a2727422c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd57eae70d323ae867079e87edc03e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54282232ad16a93dfa3423f566f15781189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010a57193eb35d6dbee4c5f13da802190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ff0ac8662efec64f50fa9dd5840f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513004ccbc600e3a99fa788a31099fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f77ca51c7ad45870cef2f0e0816a9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cea7b75429c75c8fedce4e3bdc94d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0db0c3336ff4f790dc769d70dbe51b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57214a51df9e4a5489b235b6c8e04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4dd855f001ffccf2ed31d7057ddba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ebb09a426dc1e6299eaecab0ecb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f9ea70c2a77440ed411be3dc8ecb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd95ad7126238d832a02e8fb57b475200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba58e2856f7f6af42d92d8f7034e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c84f1bdc723623b6d778d2439d8b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c2c5c9996875fc8c631da1312e3a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf5d3687302d32272d05c4c025118b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a109571f4d1baaab70a3940731387d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b62e25b51bf9a68b68f2d675d2dd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af0a14e5bc67de3c40204b68ee316207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d3aaf92da761fb3b0c71d59251c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa37b3f748ee1a136f29979eb28190209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60f897eb8e16bcd922877819f97c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19f413c62dece49b00505b8aacf1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b18000b41ec2c56755dc1d7c6a057212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1febc71c9b57385587e7fbb26b5153213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14b807dd48d5f277a901d798e12f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0211483956a9aff772bc0286886221215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c33e1aefbd34933c2428e6642972c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cd66f5598363a9d9b618de3da5e59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9f58b43b0c579ccbdcae4e8d269a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7a27065a8013d122edab6c269b9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8276c978885e870c042ed3d42e9e08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a1362b2969ae7a7566145c873c772221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa12bb6066fe1006657e6b6040da04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31c37177c05344b405e1baee9487e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302746f9cd732e56ba5fcc8b4c11436d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482b7986c1ff2308c9b671970dc4505225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b915a6eb5c45c18687883ea08af5f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a1e24bc94f0a473fc066862d34f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89615b510b5a1dc4b8d9500a9e4e1189228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c14e48690035578d7990abd97b5e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30df2bbc2fb6682b9d437a4ffb933f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12107e99d8a04a86e8a0746f9278da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f59df61337cffe8f23490d967879e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3016273a06b40b5ad97cf64b93af3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f259b86ec10a55b8f87d6095a53a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc5227fd7f24ef3424319ab4943a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc851c34616e0ffabd3c077498171f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3953cb196cd094ea50b559a8aadf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae8767adbe6be9d82f5358fc7d40c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18f38b4f00caccfe8e878f4e73c701239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb439e82060d0e704ea959c79fbe109f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b1ea39d1a4e36227ca9842b798a80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153adeeceff5346b84dc8612957d1aa7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd837bf7fce7d6416070d9e5b4c5ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4801ebf2c380da01d52e371a7c27fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d28dc4396178451bbd7adcf7fb5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26585e7ceb8fa4a63e50fa8b80bf1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fba81332cb405bfd80ac9bf00c0f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d459583fe750af1fc743ee0aa1e500248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621e3d1f74f433ff3b2038d670378f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4724602fc645f8d3f437c88b42683250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df764ec195a44f30b439969cddb5fad8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcccc68c671a5bd8c5991c638d2a2f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880090871a05fd1669dd7d8d3aa732253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3071140053aaa2fdceb0bd49b0bd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c377ed70a6e85d425c52391b1860f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be040ad8d933b33a4c0aeeb87e17b845256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb4cb01dc02ed0f20217aa61e2e92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9ce64a2db914d68b8804aeab42df2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017fd0825a35d67d62fff2e880fc677259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2ba08dbc88cdda3f4e5a4d8e397d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3603925491f4952083ffe49f2bcfc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ba93fc5f145c55d5306e266a8d9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42ddfef6dd9510a95e3262da0f83e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf656b8f820a9190988004b15d2048d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104964c4de58b5fd976ec4d7467ba4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a9d37ca0cffd3878a93887c8cda39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e3d26b604173180ca1c9e79b16a88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fff5451f56cd0b00de70010c217b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee158e53dd3461b0cda25b7bb0f715269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e815ccc7a4424dc5fdd1d77651161b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c2481c458e6b6c224237619bc3c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24df2cb3ee47d8c9bf57f0fcb3c20e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5052a0d77ffa1c769f4de179a41df86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2142d4764c8eb3473557171ef1995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c5652b1adb544ba1f29a4e504b8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d1b9b667d88c81286addd3ad333d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feb758d83015e2d394eb2f75fc2c18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028b890b23b41a516e97480b20de36c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ee47f246b43327e812054be4944c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff939eac47cb0fbd3d0b9c3b9e816606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207980191428fa96fbe533238662f504281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717243cfcdde6f609f7831315774eb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d5645190b8b81c3be6898cf3812e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195632fb0e5b8fa25653bcff6438a34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf496d8ade01656c95c6214b43c5342285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9810abb91d35f4bb06f7725c89956286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685a3fc2c03f1543d23251e79391c78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7faffc179f50d420d47f560d3388b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75b7bd13bb36ae7693a36465f4cfc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e323e9528c4330d8904cbde3c56ede290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ffd5c8b9c0ace18d8fcaae4f64109291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af725fdd96167cb45ff926f9a79bc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076743949f89adc2b15884035ce9bdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c17b4de8cda3352da8b1009af8a01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435127db962b579fa15a3737ec1b9af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e476f9a3800bca49b7d264a53e2ed2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834ffc3431d3c2db1527df3fc7907b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d408af846a27e8836807e7c433bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9359979dd669574e03e08309ddd6f9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d472b1fed06e9fc85cdcfbd3b2614300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b164a1bd633fb8dd8e59cfa57f37e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088d7289c31cadfceee1a386df3631302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965b468f92d66f87d0f6917c78edee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30babab7e3706d67a5185250fc6a78a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd145c55fe308b45d8c57e6c6c705b25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d3df5fba8de79ebb5440ad2f11d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276a37b4db63869b0d8ce38c6d7fbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650493a996eeb42711998a69cc4dceb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25eb488146ecad84c5e6c2dedd0948309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95301676ebd7dff2ac1d719a4395b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb6c532e0140b6c59f6356155699f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b63733c12c359c979668fb41e96a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4535e23fbdc7331316d69e1497c3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2cf5342d598245ed298d54762522a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3429ee5a77baf5d41a8a4d7f0d2b88b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e2f0df73473bcc09bcb6a5909133316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b38a6a90a0fa0fde1aee6e077374317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb588989a16101281691fc187a6125a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcbaf213390ce83091e9de19d967c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96d3578ca3bbf175958659df1f5456320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c06e7164109564ecf25f11d39338ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f3f495cae3231ba9e783227ea0fe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d128774f747aa59d49319f1e6566396323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b17b5a7008afc6abc5d41116d44e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8978d5e93939bc1bf2a51368518c288325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ed60c27eba1537d2d6c46dcf8bc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2068b8ccf4f879db7a7306e59e08ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717729bcb2e5faad8e925c533b7c2a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a03d1e0c72d765561fd59e638b4c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560cc5e2164fdd12cba2e69c411a220330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5f15f253b2a54afe5b422a8131d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a91dd4e91d1ad367b6c2f5fda5a15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffa88a0a767e9d9c60a9ca25896eb5333.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>