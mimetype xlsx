--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b64227c2bfb5275520f1995fea311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603d0575d3ae8933aef3a6ffb14a212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e879e51f6f18a00a1dcb21438aba07d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b352d531d892a9c77101c1d0022dab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea109c8232764761aa6c8f665559595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7f0935255b60cfe3f61419d57a1de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93708cd736793adfb83d3c42539ecf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69de314e513e68a4ae8f40fec99588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f142a0114a53ad9a6477f327c50789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352440580f65b0378d0c7ef142ea0cea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde229d85e7911a5a106202841142d6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb3aefc1899acdbcee73b1ec2966ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeabfa983867abdd30b9ef8fcd5b0d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc22c688ae54f2fce772c855eb67ad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf1959600655d7b1ffe07aaf9e0a6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed9d6fb7305357a858ef13d7b5e14b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc515806520a6ebb0fbb5e382ddc97b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3580744ba1721cc889ea87932005ad218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e3a9ad68dc9708d6f4da47b38f8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e05f3a936ffc6132d5b65be45ad6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebdcecf89b4a5121ede220c2856b3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938191b100dfa927f51640bf975a0ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357009c54291e6fe1f5f773bc4176e3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aa7a71dde3f63c9fc1a6ac36d6bf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d9850c51a23104c97a710c3fd07e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23255f23ad38074f48a1eeb747881b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a028f8d6d55fe5bbdb2a297c40127427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbca6d469e12833930fcf5dd547651e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bcf3cc3b9627e9d3a8aed751831a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480551869a64c268183b4a63153c6ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026111b5f56a423a1a911d96926f5f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08424bcab423f0b96dc0c704da4b310932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ec5bf120c4f74505d83cee1d173e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b40694b8a3e7dc751655fe2978d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd545c075816d322fd3716c86f0e419e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e3f77ba50096508980ea3216a68036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bf8a86ba9f0ff4996700505e1499e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b8611f009a3d7d6608e6d05a601d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c20b04542b9555069a0d1ba88a8b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472eaadc82a78c07bf72757486e0ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8238b900cd79f08220bb5f0d076a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd8e8f10dff4f06b7563bc99ba70242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984ab124dd68c40bf59dcaebb76deb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2697df494cf8d47dd0b7a48a4f35a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9d27188775fec283190c68b2f7b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bc319e46521f89bc64277ca511c0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6752619ba06295661fe36b85b1a3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd50b14a7c2413051d67bd9386d0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375996de407ce5954d50eacf29bda0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac74d3dc18840f9ee52b0c2a26e0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a799d03447c181f70eb1f375f30d8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbfe3e8dcbca4d963d1280d59959b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a3cb6606d41d238fcf2d3a639af1853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc575d4ef1120e92c51b2559ed5a801c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72086295edd1275a63905524e7a6b54455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb35568b544042725baf8c90f3af0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297456a93268d1c446d9c2776a8202457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208f8ee4802b4fd2f6344fa9b36d3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17e9ca53f9c0ffcf753e28324a969759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908dfc5a662a69410e824f090ad01fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba9f131ec531c57965af75cbeefdae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b6ab0f7e9d3e7a161ee09c2d967e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681feb3e7a7dc92b0cb12f899a1fe70263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd4946611105ba48682130830bd7d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed97733a563fe3a61d4ab45a3d2a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88aa79ef46710f48727b56b8357e4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bfc5637177c96b0cae9954903f8f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c20c703fe83bb22998d15b853b65a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53cd07381a05d5787d944caf5ea68069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e52871067a918b83676dc29a7c694370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899976db378e9e2d63b6e9a34d649d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20667c33e0c29a65e3a7a7f4cbb54f2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c5d0280661ad70955eed2a1799e0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf179636b0355557450ed07cc93cdeb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640e7c8497d9043fae64cf03e2ff53375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028423894a79f644800dd4d8f578da1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410fc5bb2b24d8e53090d383b0fb2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdd55acf76e60f269d728e0b5804ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de542d3872e08c8cfd55a4f12c501c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab503426198e3cc88683fa4a288643b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a11561c1bda8ff068ec899558e937c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584e910e5da1cd76a5b8610707e3a7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b2f2a5a30d55552a475309cdd122883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f6c10c0cf40d016f3e05d7dfb1b1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5536fa3b7ca4475274c61552e74f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b03099068cacf55b431ffe5744a4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384a08ac7de957a3b6f39184874e7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d0832e901725dfa6049a0d68e2be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991863bea0dc0662e2dee8b5034264689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3990d26e72b2765cff604772eacfab090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ffabba204d66bd1ff4e2acea1a54b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f147591fb454f5f6b44f6dadbebd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46893999da0481a5fff947a4aca7636193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae2c12849a5f2354c241d5a6dc5ef094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e201693b57e52b2372284b3cceefdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9a7563b146abf0d3da39e7051a9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddf3cb5063468a5e292ae0fdc8292797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878280c81fe8019be21cd8a6aaff05798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634d4461010e1c59402b359a94a62c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3417f6480d3f3aac9842dab4f755e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4a62f4964aa8b3abd2de6520280da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5178ad9c98038a9581ce86e1a6bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9196fe3e2968ed317134d9795046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874c3c7c5be51d11c995274f99aaa23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4250f4d2312301d0b8b5b6453e49f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd843f9825785f1d7a89edb831032106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde7229be1f507aea3de371f31ba704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae061a363ca60d07d7b139e3cbc00adb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53f963cd7856fd09da6f6ef0a53a96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c19e18aee2e26f35807c7641684fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ad6baa3066aba98557d163090e89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875103681750ca0f95d43fcb7eb6d7c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49219440750efcd95b8c65ea58df8a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dca77a31a5e76c511f8a9576c21ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40579611b25d74d6c4b19f4c3e7eb3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695e87ce83a1c8ac6b47c5c6d7958a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a039904f61ca232d04ff6d03cef41c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451dd3a2528e5ab578d3235fd2b76d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae08105cb9b360aea19faa7d985c08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182376f4d163d7e14ea9c5f93e72a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1688492f16d5cd5a8e5e6c626a8ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880bc9bde5a6e8df1eec1458089480b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd7fb19c1515dd8cc1faae40c610bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd545c48a7f4f05aa18551a118229e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1bd21a13e962e24a4a805630601b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765a6464cbed1684720f1c14bcbc43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd9a8f3d5d12dac10b6ef0d25c17c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838900e6d4777abc5575a28d5a022d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccc6da47178b1a883566dcee80a59f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95f668aaae916c946be11e8660a5e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ddcd237455164eb577bad4534104d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f183bad87c83a20ee0c1acf74e8d80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1054808307b4aa0d0fbc0820e053133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d8ada6de0037997656fa052b2d327134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312972e7790fb30adeac283f15d82c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d914a4becd367d79eac90a34f0a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc66852880f8c031b5ba94ffa870d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bc90d32618521158096797af67216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1db868d3eaf1be71436977100c296139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ad14d33cf3ed5f761a1ec86ce0fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9d87584faacbcd3cba4c0d2c4f311141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e93bfeefd9b2c0fef3671f1da80594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0db3377ae86f42491dddf469f846143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2814f89290dd88c13ba9034f38dc0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8eaac5a5f719b9c906aef9ff5ad48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057da5968dc29b0039b3c50ad8f4c2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed4b4c4359366b5324c28e1a709bd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7457c9aafcb3221b661df154540bb57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663942601377712827a5a7d7be0818b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e0a39ac434906ec030d7e9558026d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b207e828cef801a0a96ba3681ea7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c44c157d73d0ca85742962368943152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e186d133e4c0107d30ca0eac43061a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db61cbf4c39b8444984485388f5f4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab6f7da7b5fc38a319b483ea74238d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181583479f5d996cc212b16a01f3cf14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e402564b411ba4bcd34d2a9a527b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3fc92c09f1487e7409064f798affa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ccf43ec13909426229e6816fb3e8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e58f5e1b0199617c59034f17fcb8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbb297d76113c57c09ace8ededdc36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff53bee74a009914795e23c957c48e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661626bfb387495df8082ddd88a101e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea0f836d58f5a0848f6bd578046af9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83394df8673b3fe44a4d7a1385db0be8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695406e37bf2fe120bd7831384697621166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b8c76c95822f36ed599417d7bf01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7dbadeecc2f218e30373128ba0f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752862cc7270ca1c5a4844fc56f8c0b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203e80244a5660c0aa4cbbe47eff010170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d6af19d162ce076746889223e5a08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2e279ce234b411f5e977f6070efe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01f6883c5fa1eac2d39dddfa38027d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5934454ff9783cbcc037d1a63640174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4966d26219a98ca4003644d0fa64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b0b6120f4b16e55fe01aab25e5656176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100401d0a61eccaa33cae37f6ef2e6da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83869580d34e6a2872243f2dd9d7f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27221ed6dd4c49c197131550fa3ee9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9be2b832920feddf7db2834a0e1f8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f556af3e8306f6a80ca14175b08d997181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695fcf8d7d14dab0de5b668cad2edf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaec447bcdf2ff88a4263d3108d321183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047fa07e76db58e9bb6768e283fec37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183e239394d1b68f76b6eb713dd0f7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dfde0d177426602cc507d6062ad48186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304ff0787c3e5d95b4876ba45d0109187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf19018cef3da64754da8e0925d232188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c413feb45673d818a57ceecdbb74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dd294af309194b40b8b622f104fb8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc8fcc3589df49b8c6f55f1a59acbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dedaaa8a9e9356d3120c083c2713db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c1c12b5558ffffe31b2e8d7e1f07e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b595fa4bd9e62e4e299387809ab73b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac4ca0df08b266ae80e42875e1003195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a365547496634789d7164ee87d5ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140c2b691afc72f8ae405f6e4574a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c59ec490164095139b2244182c336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e8be1f16bbef20b9bac7de37cbf95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03f462e632b79aaad640d7608ac0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343bfae9b9f46d7033c0baf275667ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708a9603d2ed52a255abd20ef0fb9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99944234ad8be71a4f77aa8aee9a8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b35611cd3fe30a90c04bed0e1322d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f13f5c8bac4bd47ac2d26d1219409205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02787712971b7ba0738b6c241ff61d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6d13ee06edca7ea9bfcc794d51d25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7113d5fbc3e292f205a5ff2de2f17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d65f2872c31c8e3dab80ddc2c3bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb269e55cb94343e00c47953807b778b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427f304afffaff0cd4f219f081bb5df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bd7e3b518f180d595525dc9f8c216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47512483bd6d503579657cf51350fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08919d655024c4561c3a655f57b4efe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e5c94b3bd02d0198a6a2c3c55214215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31245f8ce51f232f4e5e288f74347c0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537738e495fb20659085f32e8a0e203d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac6a264fa0cf60682dff777fba36ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c954674aaa38bd616241face1c81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae28a1ca1a0580532826bac6eb9ea4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c72998f3f04bfea1859f40903c0382221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae4b2e754f8881043c1614906fbe2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcbdbf6c5c760a2f307039c5b721c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baf8581b7b95072f7c853985c98d2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16710d835f8886fcb14f8a9fa1394252225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f073cab316a7afea80bfcfc0abca8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea961827431bdf09a52504e18ad99abb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55cbabd8f2085be74d9ad3eb1a4e1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c261ff25acbc1185e41c93e93fbae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ac0a25543f625ed6b1717a4a58d32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01f8ea11ddda74889d6d88df79c318231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b09b1c5b7904fd90dd77530f15e1cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b56fd2a2365764dab82f6dd685934233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb82ed0aaa81c2aaad032d332b8b8e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c53440e0d230cadaf77b09b60553235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c58f09525e15f0331007f5bca2c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece3378a34694d7335f2056fdcf606237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b16d5ec20de8c831e4119f260a628238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e70d899a884ee3a79079695affeaa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3fa13295d1ade84381b769c4fc0c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b8b69d0cbc7ef7b6310b4d5cc86dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1dfabfe2e34e0490a6ebeb146eea9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d061a40af018bc6a536ea65c77848243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced9cd8fda6f600b52bae7549cc473244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd670a6d9b011242cdd52f0e7ab36476245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a6131e406c086bd80f96a1357eeb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472e54409f918b4fe3feadada13be9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec6d18529c0ac391ce5665dc12008248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e67884cd5321d89443079284635cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56724d0e5e1319c9c2c7a5d04a10299250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8dfc11405028b7929a5c184fee743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0401b39d13d519686dc99965d3ce504252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c77f7e4b47faa9600a55f3ffaa9ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9b9faf341974d6ecd038d029cc07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a278304d274e0781c5bcea657ddc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c85b56e93d09fbd8dc5ee6bc4427c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0a05b5aa1989205fd680d7059767e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2bcb3947d4be6c0c5dff89d911eaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab144c7bdada1465fbf7f840aaf251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a15e75cd946b4d90c161de1b5ff2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dfc22cb75431bc1d881f8312d5f7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7338a860f63b0cc5e5e24ed8847340262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374d07581dcbd09f59620fc66087e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d209343b9c30015983f24fda0c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d0ea0372f162ff75b32ca5ef456b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6dd83d76f24aa514c3947d5a421fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e0d902646f3300941939962f5228e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dbce723383efb98c146c8291dc3c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940ded51ca8d19c94f4244f1bcfefa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b490d91fa24152c47bd01fa2f7e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a01729bdbc7cc097442226be11dc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb923188089246bd0f06d20bcdd254d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205e1f5f10e4fc184134650a5e6bad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0946ab131665c18bf17ebe6f7a32b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864aa2dfec47da47b8b55847db0620275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adcfb2a25e2713365d980efeaf3cc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1efc4494776c637b17dc53f66bf5a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1649edf90b84311dd682af6d469d7ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccbada02cb5f2af71577ded8ef1d4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ab6cd1d66136b0922de0585fea89f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6213824fe55e671360e5f61100b2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c912916ea34292102529c1701092282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73f3ba41ba01e978a3e341be427594283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7551bcbcbc2f78074e01c20770c1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6792f15c54abf84acee47503d72f2ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3206b33a34bfa10226c0b36afe381b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e584bd1792f13206d5b9a17acd9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e5b63f35ab3b865bf2df4f9fca095288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f4e49102bab3cfcb6252275398f9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c98646b859068e1d12ab2ab0ddeaf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e6510618cf6162e98fe3729731528291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f4e0dc8c7172b199d4a56b227e09b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a74f901cfc0798f7e912030daa32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d59084a6754ab609568078eafd3813294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46a9120d48f98b94ebd58dda7eaa5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2277e69232dc058269c7f3ca39bc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d2e9a7f5c0ff2b7179dae978a8cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053fd88acdb399aafb4cb6c72918212298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6d9a244f4b2052d4867092abb6f4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0d9bf5d15d43dbbbf6c5659d69f4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b0321f0b90a7e964f4f6aab1f1f19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2706782593aad44a017b913153f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c24136d719747eaf5df7bc55a4d172303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e85916f17e01068220bb54c4ff5920304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450835b6e37e86405f6624d32cd978f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0c422acb630a7ae880f21c77d58e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c43a747eaa4a735a91b5bf34c541d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ea2d190878d65974cb1c47efe769308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9632051e896ed5452b297a8fdd3f19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f1e45b9c004e016379b3a8ff7b52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89428abb3604b02752901ff0ce4fc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462672a6c7989c69d5b7d27aea75ca10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3de171aba9ad583eb33e1ca6ae51f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20a976838d63805d428a1e7c40a74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2528ca18547a169e5c71857bc87a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc700ce86f21f7fe89fa53f0ce29511316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46be473a04e39e91d12e41895afe59f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165684cf3eb0c463bbc62829f6005d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8e09bd17c042fc922b5d8ea057918319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208314dd132762f2149adc2d8ee3aaf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0169cbb9f6db29239d521e54a5de38e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57f8f91000810fb41b4dae80064a13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a9c9d831401d3a8c1d34b1a868491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09d1df0cec9dc3ce51a473591c2dfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959835ac9836e4d5b2d56ab9751dc0d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba8d1689e2f8869cc2242afbf52cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34df576685b1f57353aff5f9c3ebd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c16a9f04b11c846d1f79a18ac3caeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb7dd19ce12301209154083bf4280a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2bf965ac19397f5667b4317a6c5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151fda7a68238ad5ff3a16fe03b015331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703cceb5a0d267f6146361946621e65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8621265bbfa95513fa279c0c1701afa333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d0ba719c1064762e1587fed349271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da21bcaf27351ab4de6b8b8ae6aa5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba0971bff0e99c488cee11c3c1289d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60eeef67ca434cd662ffd9aca3c6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636ab6f0ba269d07bc99ec5f2faabf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc83e5e8e010336bd131e481f7d0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a9d4c5dd958fc90dd245cb4d2935b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d03b2563bc97db8e605d61696ec3518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69a2858e2ea633ee551f8c28aeafc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868992d6e24704956a1c908f5202a4fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383fd9e0e7dbd6cd0be64a55576e33d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeebbb37645f8e81d1b69fc4d0e3c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0b315b183cb2065ddf51dc3a0564f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9a4f04aedc242b69d1120b3280e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ab6ee95ce40dd9ae558e902042a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d5c0113c930f83edcc730ec857a0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993306e7ee9cda23d343f745452670fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340a7fd2cc4c8ceb564ddaf09b2b5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a2ceba0366a80e390e056c263b5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c416b60e878baa588170ae3bc84e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a1ce9527c922b2b9f343fa1c34fa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54afe6d12b68c51233bef2a4873dfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a273247df70b02fa6a6581450f54b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a37b3a05ac1ab2501580bdffcf7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ee997ea9f945efdbb3a99012190925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93038e2028ab1810a1568d53189ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029efe7bc52ab4d063597d75305f8f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9bf0a443506bc90320904137862e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2229ee85353561301136faf0aca35e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841fec9ba9adc047c72b4792545b9cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe879cb6f21d508b06bce2d301525031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8157a5d583d254ad0961fd28abd16a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a529d4fc459e09e20ae67b45b69368233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd96418cc75a78bd0f8c299c89a2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf709bd3b4b78b28a746722b78ea6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad920e61929263fdd3b3f7dc85f58cfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b110238c5461b9f39f1cec399b48e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d9e4f7f544c64a258af95af3b40a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46e6a712b41fd0fd39449a22df63139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9f5c6a0ded87e81c82c3bd122ba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e530b2c48930ec3894890fa037a3cb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072caef518258c7ef8ba15ae8a12ab7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c818d68a76aa8c6a625777950bfc7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a162add46e58254e07e309628dd5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54544e31829673995edfd0b169252ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d901a30f82ad0d9f844a9c99d68e7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee3984fe519e56eb52615205725f8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdc1b75db030adc81c868e20e6da548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3b3b45cdabebea6f9a0899b97917e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b314db498559342f0bc4dadcc60850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710261311d2673e4bcdc802c7930c39e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f9a1c582f2ca560395750b881eb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3e68cc15e578cfa4e36f1fd68bf3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bf642c8c0c7ff2d8be081d47269cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e33cc9da8aa123f130e686a826ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767611d54ff818bfefb651b4c5cd352456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a320206785107670add8b5829afb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e49393ae172e0fba965ff2d04269a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421833e603c59610ecaee4d6934ce40c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07e1328b420c6e213e7bc01554d3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026f42eefebeb2a3aec21a314d4f4e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ac0a67bcaa0bb13b0694720665aeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e22b633ff5ada864ccef7704335b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e26d3aef01a95581e7fb9f956984c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b57730700802c974db3fd5b16805465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d96b35addf7e360b7ba9d2ce93746f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b6e20e65661668257fcc9c4482edf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f116a0d1a5de10398defa048aa4ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02663177e3f67a62b1366e783b53c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db7116dc4145cdc0017ef33f8cbac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5b0b120765b9aea5118171626533e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e5a2dabb81f54fb8e93c6959d2f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b90cbaf9bf4748e151d7085f85d1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b5bb52171e0f3ffe82739762162e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda203b72f04d9a1040cf1c770ae9f8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e90248b0e60f094712af3a0a2d2b2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ef7b7be33de4c6d93a11104505b6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920617ec8ca9d080feedeb77e20ee0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f24521d9271d38eec8d11e4c670a4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4187ee4df160f6e4842e6b25d5d2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbbb3f3a4ea421d372774fa3a8ee081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d856fea97e2e0c0e6658a8a13666fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5ba590ac92b92d28cdc6e2da1ce7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25274e0bd625a98fb50bb7bb04d5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6281ca286f9610efb5fb2c35d84aaf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48cf298c09cf7a6d242603feefc7bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a78c2ba2093f09a116da11163a7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80309c49b4770a0b1f597058a01459388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9def6e3ab7e4d975c17aae7d038850b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d14e8fd91b8c375992b41996d64190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccad9fa867b6b4ecaf32cff742b69c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58765386c3fc06d2e9dc16516c7c7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5fee5823481a1a250190b5473dc1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dfb5be50baaef406ba91c057f178f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a45204db12866d372b5bb4ce45c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3bbb699a0841fac56eb2460a3a8d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e62dae32f9a8ca130c3c62b3767d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc05b45ddc2b77a91040c50e20e44d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b97c9fa9bc1846b7e38ccea1686f6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35f36c92c607d84ed4accf75db8b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12881b0dacdd36520536a0fad119c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee36d27af62dfa92ecc853a8bc2edac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed01dbe3109095553b3c97023abbe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a8005f60e0e816988f7ae92cb8e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5af8e0a56e4d35eefac0872498345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12e4c91354c7e2767f09da42e482ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae315c8f1b017ca302eb754bd85dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d3860ebcc5bf5039863531aaf716108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df21880b2e636e582c7cb7252092f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc9f0597bbbe1881f769479b36617110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58998d826d2480b54bf4092aa3015237111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375130dfceade4bd5c598d9dbc3abde5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821db81dfedd6e21b5835820b7547de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dde32647e636146ef0c4f50a77dc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9ebc3467f9dfa5bbc1c5384aafe33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446caf8f358552bd76664069c152218b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b669c3ff650b2d2bf03adfbd4fe84d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59f1811ace01c3af3df26519171109118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f62176dd38a4c4c1bb50f2e9b77dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baaae63d6fecb699009fb84b80db93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba213ced331bc75180a9d8dc18eb436f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01f8145427083ccf8782a985316650122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb5c67c03760af76a54ad3ab073d4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71175147e0bc46ae5e1bda054a457eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314e1c934d4d929645e37764b777772125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdb22f9640ab0ce951b7f0634069db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b38b43cc52e679a53282cb8bf25ea5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862193e359bd60a9fcece99a98572ba7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fbddb3549c9ae66174c1362ab4a54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08cdabdd642bca76d5c284daffe1c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8ac5574e14cfbeb5ab39145c6eb3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fba81cf1cd6f97c00d558b046efee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093fe7c7e6acdcaab13e99d79bb693c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d51293342d7fbacdf844101e94f249134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31fedbdc11843323757e2820a7ed21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b236c64847fcdf511e393b843e2646136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214571b4e185a2cd46a2a61608b0e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd41a65b22edd2abaeb13874fb3a62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ba9eb9902af76cab3d8e47c1acb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6fce57a762df3bc99412320cf0dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6c8c39638c07067f1fab1a8ca9990141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f60c9d3759a63b8e2dde1589aaa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccfc860c87e38e87a5a888f8671882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a3962abac767dcc4e2f486753675144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65fe194940e422db53d10d0277af29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca32448c6a9352c83ffef92b15d755146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c888a1a04714199701b11e2af2fbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041ee4f3c479d6a264cc917922b2bbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e0bd154f5f814a3cb0d2b81b1140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f203b589d494a42f009b2b58e5b153150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae859458c50fc62805652fdd13e443d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd76bc771bcd68ebd1e1b14b4d38fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbc202cc76243624ea841acc00fb8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14bb2044cda9a4d1f62b0104bec8a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6c4912cb004a94b0fac118d9cfef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2002f0ebd8e13a8b162abeb5c6b14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e2dea55c59ec037f83e0301c77e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023480d6a2d0c5ef97615c20307ea6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583950016e18005265a7d8ab6c87b333159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30390cf37fe5e19b72b0c94aead1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738ae57f81fdb68748374ad3ad09953161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ab607958036c602f11618ba39480162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd79877e7dd32b0becba219f8a92e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67cb4f6b8b2b908be4f19cd12addfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253459360dacf41e1acde70c1c82c8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0143fee12551da05c4c6b12b34fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc383582fb0ccdad56c45d3a2c80b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41e3441260ed0e698fef22f39f39aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b2e91d4acb26139cf36435ad68f1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75178688bf9a2edaf71ffa6b50b7635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7448a0cf83b49326c42d26587c04b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12497e3267c179382982f20736d8ec04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b2ce3b2b72a8b167dde4a15733dfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f087ff7dc63326c3bccce703fe6bc18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7eecfdf02fdf134ace65a711be387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749de5a9d67bd53ba066e880e9fae119176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b41822ff07a5dbc86e59ce65fa88e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240314a15f66f53ba3b885d0448ec73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a5f7dcf3da92c01e3f83864904f4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e104f7b122be7911679b5a3b4c1e63c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c92f0e9b933d3e20449f577d1637181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b607acb71b32bc8d56852566cf0440182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e24990610315b2ff533fcd5c9987fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94792008e7977ace7111ad1f13fff3fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c4fa53808331432f22a06c539be2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483fd7da2ae0058ea02ecfd6e98b29c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751ed0fa18f6edf8e3f82147095f56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b39bf367ca2496ac4fc89d3edf4dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea081d543d28b80f03be06fa3077e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325be3fcb28c6e345da1df3a7ef757f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024649a05856427045afe077193b20bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c587363313b9815eb150cedb5017d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e648c8ce2f9ee8e3b88d5d6347277193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d7a03650d3b6ffda6adf5c6113b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3647a21b153010a2ef7337534349fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793614c0436d4a29a77804295dd3c70b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f2c0d323bd77f4f3ccb53449bda3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c7fc001bbf9748a7b835071ef2d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102feba19e9d3a4f547bc5948875d370199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02ca5882d77485aa018127bed53055200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0b652d253549194b0295db29aedde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048286056e7a49703ac32bc94fb1dee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947718c3aa4b11b12cf21126f23d49a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b811aad77622754d344afb5db50205e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac511d22319b431f66b6ea9e06bc18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5718692087caf5efed9b542fcaadb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c04512710d7d3a381427c8a111ed6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc2d6547e61cb96f6f520b493bd65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed61bcca625558b477625615957db6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb5b06e1dd9031a9ffed1a21c5299210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e95f15a22b9478520eb99f34b962211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f71e78f2cd1415d233d1eaec7b2fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1871057eb76b690a4f16c6b83723ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa516831b3f7abc76939e0d5884883214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3216d3b3748e16f70ed0129fd776e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a95b0481024d4f8dfa97ee661b3f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca3f0659d568c8a2efccfb8ba33231217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808307060fc4e050a05b9491ad48f32f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999a5cc00c4eaecbcae6b17e615de8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a735931654d33555ab5f8d4dad4314c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f989d61d20f9126e54ed8222a71f3f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41cfd6e3fba80f76f7146ef38902e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d49fa5c5aadad4938f912d0ddd60b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ad8fd919170409a3eb2231dd17a8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e1e67bd8f26f4e7cc6864bf6d0d63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7479329ed1ae1375896386744c4f8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b2084f9cf43428507735b7608584227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b488da5a7b8dc12c3aa3feed1aa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d5ed1cf077d2169f2cb7f1a2ec68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720d54c628e74ab9d220b8ebfa8b150230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1180e667f9e03c2e6691e2812f3e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491422bdb5ea3464d6a560f3d60cde6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec5402ca6fe39c36eda7f3dd39915233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca9741884e06d1047a630f83fe61ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb9d183bc5ab2f25e5e9315e96670235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c28b08f7118e420e9a8ea99fcf048236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0efb20a7a3773419f67fa986737cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e206132d0703f261b2757a5ad22b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d815f14da22e07822a6872336c9b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b56b042336b10ac8729fda4a4e7c7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf09fd8cd8ee8a00c6c08fd08ecef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805e1c827b5e9451329e8da0ab6a9a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f9127cdc58c6e56dd59170c1321d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae56bdd65ecdf932fdfaa28a6888b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131831811f5cc814230b61c9b77fc5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0662597afbc96c53899bcf40c53c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c6fa0f1e6b434e66e0c7837d985bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e57ce593bf034b72fbf92fa718fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f5e53a9d99ee1f4e6383dafcf474249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32986a1e3f141f7ff7fb1faaab0de9b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c3e97e60209bf4466e3b0c6622ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a0029eaaed0a67a78e20c314ababa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4bb98702cc8eb297bef274c58b5f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce779f747bb792772cb5450c61114254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e11ecac55a0969465ab5257465143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6214a490923b7112a63f5a0a2f218256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaee5c19c4b4b680d4f8984f8e6f9e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895cbf551f7ecc9e3f77545d957c28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabd760bfaaa2afd056b05373f1c91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650895a4343f3038496ffa8d196772b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe777473d877dd51ad95dde5ccf579261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa46bcfa09626d3237f2a2cecf449c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8604caeb978c08cf1713ab903c5305263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ed0dde3b7060d670d02826b1d5cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc650d5dcfffffffce56971a673ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68667204e8320e77e34f218aebe4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d906d4a8f310dc7fc3c1c8690685f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b1aecbb3d44c55fa0971e3119942268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad5444bb4773b72cfdcc6207ec17d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b71c538a6b727334eb5eb3458a19f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d1af10d2a45c19ad003f0a16c125b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05e93caa265d4a9a3568f97e5c6d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d30b2b74ea8ba3ba3175a9011b40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e639ed9fe80f56149335ef9cdb437b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82361d0ade2c7639fdf8619f2aad89a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a3b27e1998b18e38688abfe06e61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da504429cbb71ad1292a0fbd9ba33428277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9db3aa38bf4f8f49213298deb8c2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb43c8fa540a43c98cce32d31db27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc5e0d6ce77ad20ae889a1f6f3c277280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f317cfa8e86272d7623aa53042da64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262751c3bd59c688f93041d9c0d8bf91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811d333f8c133d00a56c5c8365bbed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8a06278e3d9fb145f1674cc85b0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d4de353391624d9ca49253bb1d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d020485619f113d424e1ec55bd64d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92367103ba3cdcfa4b46170511944f20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3f5856d22a671d2f6ce371d77592288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28050ceb1fc93c4e79a7f246bf85a3b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808223587bdba2b3a41cf5d44d7fe2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e17301058d7fd07b52c326d3cada8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9403cc1710dc37df55ae5c0855920292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cda69f456d3dd9533cc22f201fe624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a97c54663b3fc7d5f011b75dc331f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f75cd295b3183d8e05907a8c2a6fb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a1aee4a3e823a90361c01749059fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f051d77f29bdc296cb4624ffdd4f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d691722121a55bbae66e8e44900f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d88146018ef4f30b091a28d735cd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa30968b9f005f13463a144ca2b14ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9d886dff5ea66c231d8812041c8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105e845e0e7775ccba69e987ae25a8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcb1dca5c92dcc3a8ad35f96d80725303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3f0ef57b95c7ae8020e6dce5611fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef024b38cc7eaa896ffc5968bb7c8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b5213b2c99a6a8659c5943678828c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d22a4c1f19cba00ec0751c565fcb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aee8b0625672bda387d777ae644de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd928e46260b2f6fef13e9eb8c353c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d4a3f8db73616f0cb4204e6bc4e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033010886380e2cc3659df39e3b3384f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d6cdac8370f87af84f2a7da0a8df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f6979f431bc832b1f1227cb09ace313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162481e3e19daa1666e18f565b89e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dafcb0d2465361d5f7434b6b8404f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae48666f9a77afacf843562810dfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b867c7a0c4d4d119187d1184a6f3e1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41887a6f052c176ee7e66fe6863525318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b50fa06a0210be931ed7e6a02e2f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df4663bbf527878c4ea64c6e0afdcb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c827bd70a52245fa9002e620d5dca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50cedd0283b599c61f4cd96a5810d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c925a6ae950815a5583a074a9645559323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b43d171d66a64b03830f56a4afb4ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02b21be45f0cb23cf6691c322749d325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>