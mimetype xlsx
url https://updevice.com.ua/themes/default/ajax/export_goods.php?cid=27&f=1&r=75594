--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abf1189deab399c4c0e18da35d72a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869931dbb358f0e818b717ba2085054e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83504b3433ea7ed258ad6b534df7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a239207ca727b9d831937fe38e3b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819dd2e3a1588995e5e51ee28374b605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498ad2f06c4f2a9a7c43e839357b8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df11111e0a54fb3d41ae9af241e63a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae15104311900f2ffeec05acf8d6b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2129c921d98ed6be85261916e538a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177430ee35c447dcea52a687156154b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438b81dcdaebea6a8f9e5cb49bb34111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369837886da18932d2c1ce674a81acfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301906b41ce600cdee151bee257a61613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9abdc3610d27c1b46d302b088c9d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391590e0e91b70f58fa0414c7efe9a7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d0369a3c81091fe9ae624bcf2ebd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5356659c08dfcfbb2c3fe3c1218417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae806782d0bedad223ea875107f0c6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75fdc54a1451ac9ec42ec7e09f69cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377aebe452cd8935a70125137e79e5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b397c957777c8992ae63abae3da9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a940bb64a9063b3a4062132ae367122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d9f3a6e22554d97e91504d442315423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791aa279695a7f33e0eacbde3cf68ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b27143b4d46bc9d23f512670383e3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada3d18036f060d9d579551da04ed5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee143fd0906e74284d5ac4ec97cad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a6f88da18bea9f74c714ce36324db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a6eec2fcc37db089853ee8784854829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a377b3d6ef47891d19baef2db89a3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818201b4866c6c381a1a16910f495fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9c9230f09b0fbc952c7438c5dd8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594ef1de84d70b61b11853c79b951533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe75237b88dc55b01d6994f2f534d1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107cb93433293b13eb7fa67d32e05035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da80b4c41e8f5032917cda872ef7bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94abd428e196f3a527a55f09837bf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688bce6e90d834d6782ebbd853caf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c60dcafcbf5df1af7b31f484c389d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4217ff7c679b49eb7c4538043811a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a32b99872aafb4d9c25f32612ca1a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449fa1f185b2e2f13a1f08c0b1cff9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447148ebb4553c0edb472b5601864d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd109b587c84c3620b98afd96cec03044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f8ab4aa3f6b048ac15c8978d8d2b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa2d3c92be0e2c2c2b45268e18916046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9522d97b9c7cffbbd782428e7a2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e8d4b96fb4f7f0a1ceafdc0bc89148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1c26b8518ad6e5c801adeb71b304e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e87b25a018164a67e17dbf83c932b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334818e2806a33dc9ad5fc633bb012b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceccb0837a71945f4a9b074f069bfdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b160a10fbf264304287f1532f65afeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ceb72aa520d12725368413f61b761254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f531ae4e6009be899b1a8a7ab6f3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314696a1aa95a9e72ada7496b6be29356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd960db6949f97e5709cea8b1cc677057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92771924adcdd7d7aa3bf405ec97958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290a4f51ee9845bb5d4c8a4fe390f5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e57a59727acb3fdba3bfe274ccc1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e14454b595b27c09180eeddbdd4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdc8d8b2ceb17d05f4f8df0365f0ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e5d3b0665586d1608302d5315cbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932ac519b89e087c539cc0b3415a2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3f6d41cfc6ed74a43c5022c02e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de399f6cd774a1ebe32767d79da7292f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935ca55dfcc6e69cc1c933e7cd8fe067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae6140ee1584870844e04dd26548bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d97990b3b87d42508ea2f347f63d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdf72b06ae3da9e74734d3b56604ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa317cb64bb5ac75f8f95bc80a5e73171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338fb16477c125cfb4fd256dc4d143d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4bed74ed5998184631b5c51b584b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afb3124cd76107fec42edbcca2b62e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b262588e04bc4b1a85e447d12e0e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a6a4cf39044ebef7078be05be4f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936ea9cd7587453acbf1af3a452f72e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5146d21c3e92d2246bdfb6509d9478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55f4cdf14e366b540689030117cf5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18fc6f96b20ed2f40c7645549320f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd0e1c6d11ec99df11390b1f84f7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541749ea4b384929d9cf0c73fe078aed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e603a1b3a769c960c1bf61f7206b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e91641b146ac9ac32b8de6da63b2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae760b5f3bdf4dba5dafea55d2cf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dd112dd4393042cf6e2d03339650786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d484533d69e722a571c87245dc80cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c913e4c7388fd999b10b0a3c48e64088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf13c968654f091334e6578cf050f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439c3364bd73f1a641e196d6d3b67290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b09f4b7252d6194539cf0e18bf3cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8ee027e0eac5968d0d3986043d4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb28cf4ab1d043e04c52ef76f6c8c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7cac2f95c2da3094f59982be51f8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec627d854505f9c76d1b28427a6263b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c652520c29a5f0633384c66b7bc2ba196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74828b9fe996a006efc5d2d6d595f6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a44cd22cffba05e184e96e04f06598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a701820742a1a18934611c97f806e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ef7a9ef9b5d3290311dda306fd24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be3325adb4d777ef213c409907275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8c102466e5624ed316c053c408b6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb48878a5b958d0caf8c5f6dba07a36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a9fee745e4c0e5cdf9e0de850f93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61350efa0e2abb6f5544d661e7b2ec3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5131e9f57465c13e9ee567bc5becf6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffeaef003b4499032f7f9c3eb03790107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc203edbf878c25d09072f67e47c575d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16205c2acb1e73c42d524478e8e1344f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734a7f684e1a2ef8fec48ca7d1e99d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e657ee3f1396fa31bde54578d8160c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae803a885ae56816b070a20ddce48b6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c74129fc2a8797cae67a7e1bcfb52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8987d11bcb8ab5f6e49ac0ee0d735114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d77fc986e2101c8d7574a7a4b78b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e246f3241ded5986cd43528e01fe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b9598abd124cdbd7e0297b534784e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c77ff82fa8c1b376f11a5fcac115ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22584fc89531fabb51d79f9d9b466c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5478834669b249f170503926a889120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140c3e6c4f7b8dd3163c38aeb634357121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd78b5de3fbd63064e1b071d855920122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151bce41faea682a3ead6b83aa028a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccc4f9e9f01803023543faee6efa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3380394a49101b0503d1cb6dee77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80bfc63a9c1372c26c98161cba96dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67506ad730512b8ae4cce0a835b07f68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631b8814fb925fde11bcbd2e5c656a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eeb60314164a970ab65fd8ee12816129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e22b4cf18a1183983e5222baa1b86d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683860764ca121e0835950fe8f237fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4a77e14b4d81399b6a7da69f7432132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc97817486b29fd0f287f74381d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b80cb622be15754d99f845373f103134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf8d0b5f661ee75f995b9f09e7942135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff46b5c30b8317a898e5681cf2a162136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6e583c3ebbebb12b82cd5c7972be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8441cb6cd3f6b9d3041de4465753177138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32509fa36263bec947d943322a168f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928979400b0ed8e21a3e4e7bcd29b2fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eb0adbeb2ff88cf02c5725c7fbcca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9ee049a01d127cacc2847d7dde03f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef676e10b918c256d7d9bb154d705d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1148949e653f74e7402a6eb4b4bff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db86a0b0e5c03d1daf19bfff7949a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc141cb2b87c6cdb7695e60721f2c1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ad23c17ad0fdc281ee8f6df8a6c90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f32591205c98c217cea9221ccc7ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc9f3be14e697cedc8950811353305149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bd3ea1388e5b6211e0bcab6eddbaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288555ba82874f28206366df653b8de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f7237dd9fe968c6f0bcf63ec3cdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf50913b5ef6168d0f672694d81bd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b66a5aa1b20fc6309289b248df53c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9fb13959ff61a3417e56086a5c3ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6771338645ba279b58ff5f17dad300156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2157fe3da245073c6d2f06211d9d625157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a18b8faeb629777f5b4aaa6beda9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2288271a4005d3b9cd77d7f96c2f266159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363dfabb25513a244ebdabefb7054c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd22ab6db5da39a9f80dfb18022b01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33a91e5368360b5020309d2f9aa2c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e5bfd6178d0dc13d56580f721a89d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915d9431d9faa223ce864d90faeed1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f6a68780dd774cd9f3d31f0d0a9d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7e7f420f81d4b312ddac9c197e964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385de5204ffaf2007f1cf8d0baac739167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32268a8e38537ea29816db440f1246168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4243105c7ef3e375f7a76402724a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe410c90aed8e9d34c87b0b87127149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6143637933569098dc01f060e4d399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35da068ec0aa560ad3bb815fefe497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ae1d39f075fb699c831278d822fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479b5975dc75561799741944be3fcca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e99b5336755213d63b47b114fa8f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20caad46f73364b0e46227209e1ad0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50345d7e09de1d8311e57b817ebed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a836339e1957b4be106e6766736619178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc594bcb6ebcac8b1d6145c5785fb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683d9ff263e9125944ac92c1768bba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc279cca0b03abe543c4f58d0251cf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b10732e4f9c9342eb70a76c48414182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c8da36e8026885ee68365403b9974183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770435d8382d8396fa0c1064158e8caa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09b1375a714029905ef614abeeee2c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1107695f8eb38673946e0aa9b0766de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbf611d254d60a66949f213cd74955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4cd4dcd6cf541be3985b05e1cbed1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2ec230126fd914277ee26bcdf35e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b38c6d67d8ce0cb87b1b8ecd797d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93c43373f4199938ee6065edd981dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1bc8e7fd02c0d7cff9982b56ceab5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb964f30757ee606e948a0326e1c061193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c363b21019a5e7f833f89a09e115194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217bdf4f7bb4e8e1716be702ebb9790195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141f0d92165adc4cf6c36f68b2d4089196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b9a1e4ba0a72871ea8c5028612d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ba5cd7ec124f2e29c92bdb8a631d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b6477dfc13aa8376fba904ba6bd26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c3f975254987738aac86c15e6d00e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23335f7cad3b1f3e32dfb0b3f13ff2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d09cbae7440ccd50a2de7deb6574a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eb2110b54bdc3c4a33c96cf968736203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da14e20b71d0a8a62295d9c42ca7ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299a6a90f793d1b2876f21ed04eb091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f76ab813b3a10ab77308382ebb3a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60ca38c4265ba595fd857c9f840b26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03200af0352a9d0d2ce481b706b4e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede68bfa695eefa8fe2de2bf9322617209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0952562400f7f35387c9bc56fa1f93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088be72dd07277c72633d1c344f9106a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844649320b9391265f1074c72de848d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb6b3a704bfc064f6fd2555f01c9a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf7d2546d338673151522d9ecb99bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453579198d5fe2ac7d09907d6e33d621215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffd7b8408d7b2233796b475b7e8fc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e08486da3e46b2455ef6e67813797217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a0b2842468ba3e43557b20e5b8f35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9205bccb69824d9c689b57a6857ffb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57672f603916daaef70e40e0248dafdb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60357e24a598621873ea357aeb0a8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6491fffc4031d205010c16a34041c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a15aad47ea3ba8322c396a586dde9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a82a3fb3150dfabafcddf878f18a01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818688333bf3dea785977015977890225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411f9b1d353a7d81ed51a88fdc52de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474e204d41414d9ac37994e2f816ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265be478f5e903519ebaa87e9db21e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0c19eef7e24837106a26952916ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fda44972f88ce2515de98f701d9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f959f18a824c16fb03fd0c07d3c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed363891a9a2e0a57fbfc40990fe78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecfd115ff719c54ec889f3bbb2604a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b42d1ea16e9a22ee933ac58253575a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a0e173940d7437f9a2bc421e2e738235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea188ce29f180fe3bfd0ed7eee7ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6ba762ef4d146739db6522c180dde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea9281ab23007b0f380efb91689fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60a837fb7f1fddd74b09d1836dd7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae41792ea26349c5c4ad6e0f62b35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5a7ee6b0e8410dc0cd32082b1745f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a690714e0e4f0e42ed8d68945c3a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099650878f002e10db1796a189ed8c1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b07f07b857a30c63be9a1bdfacb4fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162adf6bdcec34cd78aa166d2442acf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51134b3fde912a7b2e0f9aab99725b20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca43aed5ef26f17493eae2f87cc922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8e52168d518208524d8cfd0f6e6d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5df2cd64f8857d920a52f3d00a5bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9412c9469a39a78e94a7f296955872250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bfb571b4f1308ef71b3b4dc86dff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb358d75e760bcb60bde51877721d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e0b5e326fdbd088a0e94e8bf8140253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db97515596049efc59ac4c6d8d6e387254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2286fed15c3bfcd02c9ee45aadba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89043aa7c04b389fac7de2aad1ce48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87d134c49c1606cd7307672a2eadd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c24280d14b6f43533db3536d4bfc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2547f4bf37dbbdff72eef692dfb652259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6bdc875fd5a362f3e3b70f8fc0c96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979faff82c3da86515065be1aeb2a1fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439cb71c1274a20373a58874f7d9876262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1609503297d8193a09f98e5b1f471f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398323b05f365ea072b7a06cc780ec97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358afc73190d3dff4be3939afa4f32f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceb16bd0ad985144449453810a0c88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68886e85368a9ed526edb0f6cd3350e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca17da60406acb6a7b7c9d47b59507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0d5d6e06ac09b695eaf060c8e0e4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5edc343132393513b382fc4015e6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b39d77a52a236e18fb57c2d806061e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde855b7572087aa356f2d42d4102a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4821657c5d27dd91dfbd4db9da72d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213fe813fb03a792602d10c3329cd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8c9da7e2c64e3d03d9464e9cd39b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd454790d7375778f01505556b7976276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64450d49354d9858a32805e1105e3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725bdf3befa2422ce93a26a9d8e5aec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf9649035cbbc91c58120cd21be181279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc6c6b1357755a5047f4f71d769aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5f71f7140b0687e27520beb5e964f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4abb3a7ce0d319e10273ee2dd47d08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498dfdf52fed7e17660f7c0844327d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e88067cd1ba0d7bd2bbb3c746b3f54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02c2d0d4e4c2805a38871594b5fd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20f645cb81f738f55de3e7ef663a8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d61d77e722c11710c12cddde197e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3030d83b366e9a832f57ac77d97117288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96ea4a444ce3a82d7e1c87b4cfe45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455fddacd93187ce5507d849f2874f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d6fc61a15d8101dcea71eefcde9d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a06ed5988ba2f8b9f4cbac889e86c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b05d51318616ea91fd2503d0cda90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951da9b7bc634b1049ef1b22229e41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf6813dc2b54afb989487e5ee4c83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dea09185fa58cb104c6a9d51d580c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9d729062d1f8b028779ac9e24579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be748fb9688cc471c04fb502cd2027298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa3b7a3b868448bf44ebefc0dcf5e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c56a5a9861b9e75efec970352cbd1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfbe1bae7fa62a731a0ef285033e35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031cfb63f18dc10ed9afc6921a36dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2b7a5bb554b931c4b803d1366e895303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405327bae0fee9b90afbdfb9869c86b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678eb4faf1c7b25fc82ca57cbe016db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaa7b4c740b8135ef9c182cfdc9078306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b387668300da242a08f83a52d75f1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd08a368c36269a4f5dd38606704eec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adab1dabcd836cc7fec41b256bbaf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfae98a1e6d11c492784038aaa3065310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ce893d9484342a11c572df9d4f22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6de769bcddff5cdd93d31ebeefe0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c934e3cdb3b5dc8a1b8c32a43dd7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e28172094768c6920aae43e55e70a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa88bb0d8c7fa0b32f06d200091ba9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3221be3e9142f2057b27cf58ff5d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c9cfc62b670acddf44aa351f5dc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e20daf19da1eb057378ee2379e195318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea52f0503e3774a7bfc01ebbe8cd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c3c1059b98f4f55fb9a3825347191320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8136de5254fbf0fc83df7adb5798d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6012e73f52bac09070fb33cb6024b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e4dcaf16a9a2c034cb15e21fb247323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3cea4e86ade397ab08b9a7e2e5ccd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ba466830c501033d203f4f1e42d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec68c9998a3b1821f0e57cf6c60c7bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b54b9a2d08038574813cdb3e60be2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0a16222b056731042b7bb1145a810328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a12f2e8a69abe7b5b18b4060d0b47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13fdc29cd8dad8b13adb469ad2a67f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb06e4eb74799e63743b635dbfb345e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150cc5a0545a8abc11d2533045411c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d1a87e2c28bee9bc6ef72cb2a55c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c46616ac3e587cfde4c650677578ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e094436bf9fcaa1e54bef20ddefe82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ecf0f7435cce07d9e88dc9604fbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46198a89f55fe27602c18602b54cdcd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07e6b9121801c30f0e7528eb4f11935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260f02576e1bb31734dcd4fba8cc376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c5f1cf43ed15274745b519585fc1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243cf138d2e37df9bd0b7aacda7e4d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706734a4d33a09027084987893df68ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e57d4573fab6f38d706392ba480810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec401a23331f85baa59cadd34cf4b2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3931b49bd2869a2bafb4f48514553f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf88155e4945ca436efd6f9e53dd7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720e117dc0574c6fb22e552827171314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc865f07b0b78af91d7ddc52776572c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84088d5319de2aca8768d809ae9c128e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce100f8bb936daf5db4f47c1d2bd12417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91426772b4068c7ad78659ea2e44ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eefd247a9b3b380d9626c4d9b285019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7606ffe040ea33db0998e7e3e527cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca9e222d7311a5a84c1b29525e9a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3a192228181243bb5f54453e546722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca18b504a0a89dbb40d89f0ab2f6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701b5f6320d8f608a968a077db4a26124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791024e58acb9e7e65d69f3c8f3355825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6cc4d3bd3c3cd9d722703fe12655826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea78584529e80c8818fa72683f0f7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4caebe5027790356c8ed9ba8acde128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8eefd3562c612461df947f451c59429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc756e77cfd8eaf514ec2f9e6ae0d57f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550a1e6261cc0a23904000fbd13cf931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e478ecdaf552bb990561b682355132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5cfa9a4a319eebde95eb6c2f63cb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dbc7e988b4de4f88d91113f2ca75a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f1df19626d2562827539a332738235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad8f991b1678dcfcbc2946f055a1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f10212d0a0ba1aec429bdf737d322b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e24f328f773c8e37645969646e01a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b53c47ffaf11f0e804d6412a4d0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4230817f0c3cb236300012118ea21540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db204c859c1a8bad1ab9064e76e3e30e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d312513eef1890ac64afb3ad00dfa342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea90f0301b8bf0a0769a4f7d17a546543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36264361f605119dc0b8f8edf9907144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd72151531eddebbb5d13fc805aee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce836f2d89f63339af1e24b6e16273a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfd91b571919dad6ea189142e5920347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9fc5530f23a1b48cfaec6e95b9cce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c6404f59696094668d52a174177b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08336b2279ae2a36ae1551a760de5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0077d61dbc48aeba4973a7c4222e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90f759fc543147a10f60a9cad7403a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5550c192235283fd7eab903385a90b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b957c01297a9aac7aad48aa5796d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bfca1eefa64af6bbad03cb25e2f3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d629da5f1f87d9f196672fd7de4dc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e210a3cd1341365ee6000fe2c50857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80fce3a3972da7f2888b822fa567be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e09e52fb4d1fd910a4bbd4496d72e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9011982a317a1c88d777b2510913e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922505150010f464a719c3099d4c88361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02378ce56e2c6858281e9bf1f7cea84d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4afdd3e280d3d4fa013c7ef04508763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a82975d7bb50e98bb3ecbbf0c71a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab7d243b24f4b0e327478936300a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe010da72efcdd3779bb3fac8c996fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d023ec8332eef422c1db48e5e6b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2659431fc59711d518712ad7b7b7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8f8342ed85707c2c493386ce2faa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b9c921354ba63305013d951e38fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647defe46b095a5200e72deec051217f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f81ca7d25f6277a9ecba05b2b1b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2eb0cf94287c63209f6904fcd69473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef77fa75602edda4142b47729a37de274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11927a1a04955aa683acca387dc2447f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de878b937e570b81dbed108a23c637f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710deb4a42d0be8de6c6d6b8ede5d9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d13c3d8ce5a1aa3224714ecbe40c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358ddb935b06fdbafbf08986991d91679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b5355c8b627979ee65c027e7922df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371983fab3dcc6bcd27d5ebdcaf4e5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fafab591baec8cc85b5c7cd04ac15f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b273a109726f342c67c8555df3e7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd8809dea95382a041ac0485ffce8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b86bfa06fd791958cc77c8276e71e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92552925939fa5f40cfd2b5fee3e971c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c8cc26a6c95136a7948547e65d7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7093c6d4818ec2dada60aff60e0ea088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832b0f44e6797ecc83f27f60e52943d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58df31a5e96b25f4a23149efac67990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e0ccf09ffe979f7304e720fc072ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85e0028c3f4a6184567148d90ce8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9afac30483f4611835eab9699a3d3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39562f74d4f8afb0178ec8d88af0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2be0a6a2ce96a3d11b49526ddcf5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f708a8a21ed315f531cc70528865d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f553d9896b23f095fea304cd218897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fa83a189f25c385a890f4fe5045fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46301fa22e93d2b91bde8987643b25e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a127694717d148fbc57de047a8cb3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d67d2c8c52ad76265a92ace0de734101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1eb6057a82c458215005276198149102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3dad0dc119d8ed38639ec80f3cc2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d02e82abe97138a3be0a4e15092b15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431520d0f0f01f0dce26aab6bdd0ac03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d61697021ee40bb1a7221e0635b03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c53a00bb5173fa0ede9302faa735a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb4bf3d6f501a69c837bcedd4fca4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738537334567ef9a18045456a26664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dc5a58a08f9db90ca80e39c759866110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63174c3e32a5201205dd7409e8f1462111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fde8417754e48a7a792155df56d3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a5a290e1341f1341ca253fdbe415113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c27eb54985f12f6e054ea5f2437b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dcf8fceafc0f0708826eefba82375115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a4775832055f9e2bc13055e8dbc6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8dd0e52d95d91d2eb609007d29497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9024c03b37212936f132c31dabc439118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd4dfde20c1d0a31ec6fcdc06856cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1431e6600b7d6fef94cac8c688e144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f89cb39c4508e81caa99092b5492a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44912d9b8e56e12c619abeb0d191aa3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6749597f28a01faf96eb5165791b9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c2f9fe96081140d4f86e9c0fb6a3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785cc6b7814142464171ad0bb0547fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d9342788dd84eb42ec3e35cf1ea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b54e838f2844c7c5345faa1d9437a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19d921f541c1a407b820f7305d1e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c24080820125e1a60f8a095ada8589129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ff7fac52d508f8d81a8028939a86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671546691eb8d46f5166585a2fbdeea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737e49a9243f3d9a380939a0144b62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425e485075dbb756ebd9b4650d4d9c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c410e4180b25ba7c8e717b1950e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b224a0ce5c0fb6808f70ea8d28f37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cae63e3d212b8dc69ff4200cae0c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733be5164a1f7e88da4f3c70af0d46e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc1f7292b4a046615079e6a36b4044138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5cfb66ca3248e9a123ceaad37852c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d5b9c1e9251a2ef614914b2e4f1f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f71943cbed9447637916abdfaf5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe540b3539b4fc9e0db6c731dcdf4e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe8d274da5a60fcec4bd9fdd336dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0e13e3092c7a61563d59c84ebdab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad1dff723b34afb95c3362885a1a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefa82751a6f2a1875c918ac9d7b97c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b9af9586ca1ebef83be142cbdd7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0975bbaf75fd0a1529b0b331b14c11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf314ddfc34f1b2ede4d8a79a7ca67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6552b3aaa471824091ed25cbbb562d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee57c5708d746e9ed3afec947184afa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425ba39786de37360e5aa98f7c6a5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbf633c68fb7823c951e8e17f66244153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262b905134257334a18d7dba3c9eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01199e74f8c3119b54b1fd86a8a93d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191c1affc851177c18162c6f87a371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d151d6bb9f962dbd71332921636c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ad19610ff165d5203cb9de315cda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec6db9c6d70c1e714ce81ee1a194a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a37871f7bad2b585d5a856b371247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9dfd8d2d062f22ba5f389332cbc16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f6d74d25d13bea8879e163da085d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c926b55bfe90e4b9ea90c0b7b25537163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85546154ad98bdca60e5d3aaa83860164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc5b5bb258d025ca0576d8218eadd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3be67c475cc110fd0d8718445d92e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc4c150d551b6486605a95295e796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae75d31a72029bf244100ec7a88fd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c760403bd72b68059460b4530e0495169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45185d630a799b748090ee9ee598f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95530cef39fc5b326e36ba9b24427da9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3850f76509f0ff76a5acf5ef52c06ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b590480172493c650dcd02395a0f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1087a1c29b75ed569cd813930be99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e85f444837f0ddc8fe52da2e2bb408175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f91be3d43d19ab68bd69838cd54a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139b198022a88f32579c5e0b56e038d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc4ad652dd7df789e1b5be5ebf92c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853839b958dca2463a11535219d2e479179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08517c7137402249449f49bcfcf559e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8030783c2776fba8c26edcebb187dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059798ef236921b9b05164b5dcae57d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a6f65c6056bc50fdc8dd759575ab0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b576bbd104cf3684ad5378c6af8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73196f0e7db5ae2e0fa09a2b8f5a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b797b6624b14759919501699c8c0dd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a143579fcdef8d0e7e799655b1f756187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4c63323d13c0a959fdc501b1b9f58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915731d7937c458c979fc839aca8d04a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca51b1b11d9b5c7fe9fa0c6533b84a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2508d64d854b3dce5d439e701185d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0117e0201224de87c8e398cc3ed39c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d86b86c44d8e73e2ca40d40790c1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29557adb73e7b48e8caf4d63f072a5ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a59a8c18249fac46f269ec2442fddf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fb272e07b8e4cf7dda914891c519196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9169934710a2809152cd690a9546b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00913897fff571beed094e08e700de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5feb1c64eb3c385094d28c17ba25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491920d5cb4ff2103c4457ee490fef3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4aa75877105d1d3b882f840eb4bfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5239a34c09d09029d92d241f3bb84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc949f160c7593a962a5e5f9215f83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9117a172754c6830ada784145bf37b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d7326684ab8b9046fc38bfd5bfb08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe5f8b78279a0e0a170daafc87df4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed83ef8058df409a3c457c75ac77d7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c5f2b4789642d49331f08de885f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5842444a82447850242c667f1932b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dff9aea5be946802d2887fa1f7e89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec1c4e1623d32a6160664f7903899e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d0faee3bd13188141bc6cb3b808d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a891b0103a94aa4fa11ef33fe225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e8b126497b39175ad07a47c27d2e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86293b9bbd79b2684c48e55699de4eb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee70205fcfb9aebcb5d72e06bda454216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bed6a913d3307700ad6c9e992a68d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f3da225b8681e584efcc1e6067af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb09bc2c334b4aea0f64ab86760f7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244509006e481f651bb6cb82776d978220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daab5096610255df6884837d58f5e88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ac3ab6e621d2e708b5be9a45cb92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cff14410f250037f6e4087beb135cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866e912e618779f248bf12eb53de49f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204e856723c7a41c7080581aeb3f0b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1540604916d24af6fb14089b1b13f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c12359db4965e5a822af79656d96b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842bb2f0390d68d73ea6b30c014e5eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b392757fffcf600680db7bcac4a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53a3d44348dd19f9b13d68c8038e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305098811c66f979f13ee5206886d05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302207e1ced469bc9dc488ef8c3f246232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068cfc9eb10481aab7595f1d6e9daa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78db40b2494aef1807ddf25030f803234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24526065ecf903001a495bd2a8e85fd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceb326cb7a5f84acf38436f6f65611236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5392363da18d858c3a2aad9eeb045f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536e149647af681f29dd60d1ef2c5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8b6cbbca10aaa66629ea91d05d95e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c9627a90267ae9960ed77230ea781240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63007e4ff83fc150170a1cd8d6b34a9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92682bfad40029732d4088eaf5b764ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41444fb4016c023b23a4c9300fc06f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64daa86c6dcae799f7aa7c0a70e3d61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab726238b8abd06da5d762877959c91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331388a69e5d4964a0685d4ba6e8ef8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a70a9eece590f20f44e9a963128204247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a40f62b7f18f9bfb19e82ea7b0464248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d690dbb6cc73f3effe577848e4d3b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc38cff3f056808e9f1227a94aaa96d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521c437f6d3966689755fb0897a29f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f35433c16379b827b546af48c535f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f945e81c1509f2d54601cee34f546e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2315239efc26c050064d6f4a9ddc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c9eab41512468a9f13938a9f4dcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ed582f7ba7f01e707b750155c45a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9157b0b163df8e8cb7d1cbc4d0c25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5e806bb8298fa93e983ec7959d2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989830f545aec2b8ad2538705416c2ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3c343ad867912833c768ace89eab7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048240cb16496a813fe419cdf49628fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf721aede02c9931c13b43f8c218b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d757fd1ced88586db6e0db9488c2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cfb94bc2570099cb15a941bd7023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4b0af4a7aaa7345827ba4f4ab107f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5086b6f21fb3356938e272cd0b4282266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a193e2abc55a6ec0a1766f94807a2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe3abc9f660f940415b39e773755e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ceb5dd30263b6286690bb266c3b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf5ec9f24c91af0dc240fe5c4d41a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbbd594fb6d36c8f5bf8ecc3ca96ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7a467e994e63de42db9372ea99ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b676c404ed547729c54ae01ee6536273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6681c300b39238578c2e0420dd5eec9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e22bc5fc98380b1cda2ac28d90740275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d4d3e9ce371bb323daf99339a596276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af4b0f6f0527854282c719c43ed0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a4477c1b692bce039783843917e76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961984849e6e9619c7f9fb42efdeeb27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203c54cff17be150c98a964ca91a1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb74d4e5802dba7dd3a7aa74cec53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42719ff3220ab69b850e2add50181fe3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95a752ea941f20ab0b9d6e90ff3304283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9d42244c376ce702fa9eae772b92d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1f81964c8dcd8dab192fdc084bbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4185505432f3609149859c0fac91f9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60053cbf9337267170d510117a1c7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91d30d153cdd37043b21a5a2ea787c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c903cc1e6adfda24d865a2fe16a98e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb44d39ae8389463d1d7dacb78981e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388ba497a84aa23c2b9f05f2174fdeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc66e0215598da7e363d9ef1c83ed54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2174d7f1e598956c9d0a151d21c4767293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ead8f2ecb7597107248ca817b64483294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7e344527f4f53b69a29a309eac194295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab847d9d7df01ad635c3d7e0dd88fed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333336dd0a05c2bef5d1687ed9fc24c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc788533914272b8f21ab75bc4ad8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa892a8ce345bb298a92ae9e968cf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b24913652336208ebecbbcf875bcc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65bc3d08a241474b83233e440eb75d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf5464152c37192ff2c326a4c79bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f743b3a2ef85c48460217c9fabb786303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e333b21e46923c30f65bd19637a94d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164ddf7e9bc3ffc868272b984cc8316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe43fe01e00ea4515dcb41692eb4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89f974a901e38298f8d78ec2fee4cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449a2b61b761c6dc48dd1d073235f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c435b66b66822efdeb06cfd2c047309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e44264cff3c482c15ba74ca9b4cc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15139d9d5a112caa7ad78617ef921124311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890fc66839cd9c75ea91f4d06d0f383312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaaefb014678c888d736f60ed27e53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1b78f03591423ee6e2ffdbeecf62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874fa46d878f125a78a857db69d75b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29428a481d5c9db217028df16ef9ef7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894a6426747125cc8cf8ef24252ff34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518fe482ce8a1d7e6be3206111f56d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3bc2e0a716805feae19ef9c06b464319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf380cc0290e5662b1b98e3de1641134320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ca3a59e9893cf39c65648a1b81282321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958223aa63f0ddb155419b53607c6dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42304cb5f83558cfd8edf3e6c03b555323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c14dfaea7566765e45ec2ae5f809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b8ea3b56b220c1adcb1b2c82ea7be325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>