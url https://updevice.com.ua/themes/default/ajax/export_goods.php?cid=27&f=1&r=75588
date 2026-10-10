--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fac1908a6bf916eb6884f17ac8f9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15d782f23706e214af428487348132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ecc5b577ba2ac7fc9ae82275272f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9560a9e92a04ccfd432add23ff23e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5bdd64b767f76862aef18282b6dcb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac962bcf5b73f78b02b1210ec6b37b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051ae14bafa22589bce0821c88f8fc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8f81d87cb89cabf56c5162051d2c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ed1e7dc71e16d31e4d915b94f62749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2ed728c6bab92adb89f52a57e31210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed010140ad13f57797e13de8166b0d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef5d5f3b25fefff7331213c52a83312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d47754ccc050f7d5e6c6bc3fecc4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a73e314af6a132fb423a9f69c51c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855986e01902f60cdf3ab0fe8e2cea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ca37fa8f1339cca71327051a185416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b23e78d563ec2c64942e34118f10c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b44df691dd4704e010e2f698e55d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f341d4d4b7ff7545e0a47ad5587d33919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574222173adc636d567c6b8ae240b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd7b769218558a4cf1b54eb050bea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde8bc674c90c37213805f6381a8f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c3cd2225f0e31c830bf5b36f3ceea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52edf8708f460b63d5978f30a0dc88024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaeca37e6381be3c6dd8ac28bedfee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f42ac02004f3a112d3357fcdbc70926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b735c678eb7e8e39c86d8041a9ef227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc229636c5864c1a4ca116437ed5b9c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec577f519a6357d58034cdd2011fd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d01d0b16d83ba427483f9eb453c11d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee94707b66c2b91d5dace7c4834ab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95670e10f107e8e97f3105d92460ec8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306926ed1d4f3a728f582323e68a9e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b761a2f3b20e71772f58178d52c5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa59cbec16b2d3443a269d9241680235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3a13b58efb5f8721d80c0a3b771136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db23434acb39de8ee8d379246f3be737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5fc166bece7d267fed20b7287fd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70928f915869b625702269f9b36d6e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56843d609d87b4f81aa2a221e296e8d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2ac0086b83976c858d111ddd7753c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69c635834db7148dd265c83429d3e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067021a41091c30b47b9d378ff004df943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25263ccf246ffbfc42f8a33ba4687a7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ef21542560a4833422247c4348b5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340afb86a105841a5bba2b1b4380212846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a7a3bce8713b1c35760cd6e703dda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a741df5de1c0bee209eb7566ded148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0883c0222fd641b97b2448f17a7cbe249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab1fc0ebd813cc0e540b623492241b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f84d2433450cf44969b3f7ab21701551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc3726848c291bf7421a96b360dd3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc685e419147a7b2d74c1d096b38253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd9761c7f3223489083d2f64ea723554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608fa7cb75d2b0fb6bf97467e0e7abb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea68ca65e3b9ceb6b9825afe358ab2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d16d1c384d3eecc3ac0de08952ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de459847e5847e19541f8130991a4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450b35edecba57b44e4b69b61f17e4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc66aaabeaa6bf5d03a3c1a94f0d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563655621390e71a499247323e975db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39a29c039357024151f809536ea72462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b25e5de4b24cf7671d3d9074b4e4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e164a03a5152f757e12b3ea71724c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc469bcfa8b84f625193fcd0d8f3d2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e01dbab5a68ec58892a2ee8c67b5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94b0f0ca0fb272bf75e181385230267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bc4f57cd38e09518afb569bc1e3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b6c3b24327e4ce15d1ae2b9880fc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d5abf2e62086eac3c854f43d8bdee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0744c851be073a374f964045d2fd97971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830eb754e613d01a33e5b214a00ce0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ab65b6d5d6a17f200fc2cdce92c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa536a6f266a99cef656b374a5ec6cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08c14bc0d6487275c17aab30ff05a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72d811346fa1128ca0a2430916a3f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee0b6fd002ab0abe9150ecfaf786ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cb19be08fe9918a1ffb384532f42378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d752b361745e7c170e41db92902e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a143711228cd4f4d0e7b94f76ee7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180827536e59f689664b2ca14975ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c036f0c8af01361b5583f4cf7754182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5de29c075ba435108bc6fdfb900b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed117e59b5075ca017f59ae5a768484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0fe2d456f3ba89d208e7838a2607185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00532e5b7a8873483b6c6ffb5cbae3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a272eade3f214326ebf3ca81266fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e36f76af37ac92e2177b1ddcd3a7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712769097eb6d40f1f4a850c0d0cc58e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837af3fe948b2941829153fd654dcfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1538b474794cdf0acadc24e65c32991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5708647b7b923c5c417cfede7f3c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108f041f02cee0f92e1447595429ed693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338987f916043802b563912a878747f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db276b4503895e0d81086b6d96da8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc4399d89339f78b0806674d48e44c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba097d451c05eb6dc63b74e4794f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430932ea957f0299b916bdb6227777b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d1e7186e321ee4c03bf63199ad7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d022dd88239a296deeac63759772995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09182a289521f42b3ebccc9bd9ab3eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63ad325eff4db2450991f6927526a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd8964952111e2f7bf316cb2bb1122103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afe6970b7bfcba5820627daf2352ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d774f12fa1a42c6fd9bb88b0ee659ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b200517fb2953d786bf6ce4962c5fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a035bbb69b093bd1e1185257c182b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a1a64d5b81a2d78278adb9030d90c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2c83fc12a7f1e3bed94aa353ca1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a56a3d0f3af04c27f76c7d9b0f36b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23397948a2f0a70c0e366a8655dbb00d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db934df6a6a9968ccaee742b31a409db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138db05609a3ba79424875f3430cb03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cf4eb0e763f9ea32c2fe2f3023a8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ce1dcff99c49e384126c66462f894115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377dd135afad95bac826b4fd7abe98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56436e660777a47d2687af47ac14bef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba83c4f80172b43f5e6f261947f91f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d9d9367115e067ff8d456012d8f79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac3fac2e0cda338f51c79ab8adb70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0ffff26864ab43b2d0c6d18188da4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0eea1480b9366a14c39596b5c0de1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58347821129764c2e3bb2f9ecfd1d90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bac7fc165e657af4322ff14ac90bbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23d9af490acdaed991a66f7044631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ebf4341e9da76999e338b99a053ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb1b101b1586345b2f77db2792a484127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60815b29d996c942dd9b74abd6662c81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01bd127e7c7f857061560aac40d2e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051a0ee29f27fa66f29c63da3cedb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a53bcf8700d37da3a6853f81701e36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676c7a197dd4d1b675211f5a9a68706132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7807eb718ab265990de02f7a8e736133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00dca14f8d9ed865a40b46e4d77a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f75ac5ce064ec16399656bb3bbad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219da3810ec29557672a0959511593136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd616a6005bf7b64cc20c36f068878137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248f3e5748ec8be24ffbf7439ef669b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e310bb00511bae902e94b0c78c4f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159d929ebfb6514ebfd8be64b4819a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b68a33f0fc1bb3f6cb62e05829a75c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8da71dbf170c512986eea587cba4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063bbb2434a4f359ce4e7e0b3eba143143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a159c5dc725561bb82a272c13de6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20a749d8ed30ed8d8df9dc6bbed4a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7f3e6a669629d8c065eae65b2e543146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739b65e0df8d269b1e493698d1cd17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456bad2720d6d4c0d98e0afd82c9fa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62559cd346695a6139980891f2fb210149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405683c2b7b60e8a59fa47c7b82103bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3732b47662cd4d8ffcbe027019377e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e9147fc338c57f6b69a4bcd9447d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4288d538a7f91551ba4b0ed0cedf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279c1e87c74d8af03db5ede22c4b848154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5940601871c608097885aadc31be5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d5aedf08c52140281e6959bd3c08f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f44efd0007f8689c3004904ad4deca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42df8da8fbc398b5d55e459e89d73f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41bad38d1e83a725ad2b9784108781159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dd7f125e5e505d83361ed1f40af0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733e8c1ed6c6cd2fdbc5f394b90a62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb35eee97986521555c75fa9d774c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19d260fa1b926520c1384ef454646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e086d51b6db0c8608cead26ecf5126164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8905a0d9a738262e30151e995e355165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355089112c3360adf02d8a273c5c669166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd1b0edf4863d743eecbe09c23251167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abf050d95a70356c52974c0501796168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d0a592843145b5939ee02f899d74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69491501d3f18415ba9a953a81d50ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4989f39a04be75a46403511d162892171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a760e739dd99ca53b7e21250c9bd6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75a11500720dab96fd5cd794303a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfbf4ff0b38b0c71e1623cdc98ca1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ac46ab7e97f624da789c3f906fdc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8b1484e7eecf534f8f8a79d1c86b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cab7843a66d782cd8a7e19ad22abd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54d41aff1ef483691cf2ab5878ba8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa04397796362d713857eb7a2292b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6611d53c822749393df33df0b9a98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fba0db1e45faca3684a2e1784064181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffbc0f4946b9811989d3b3bc288e14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75e95dbf0db913372bc4e083cbff5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc19a06cd4fc1cef6de2734e9a4748184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d5e17003a946868c596f0e9ad046a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7329724321303bcf081f174006b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bcfd72438083f3aa86061bd72b4c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fe986d471fceb645a514473e61305188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b42612789484c9ded6b78a8dec86d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9c60d796968b39eff3dfd8bfbd75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86f86c4ff70b43aaeec2bfdd291b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873dab5aa40f66df8789bd929980a9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc0cdf0a9875be78dd464f13f68359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483a30b3eac80f9b45c1c6cd47179f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657a6ab6b9a64b11cc28ec47053bf82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cac7f99efd57bbed62aff9216c963196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fa5df5768a9c11490c2720bdb69dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd0d431adda0b0544515fc43cf4db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eb45457668a462b6f22286cdf8da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454b3ede00decad34e6856a40d5daf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d3ff02a80b76aaeefba76ca8320a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1d73332c1164988087a1ee16b5257202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90514e0ddfdb500f1184920aac71e5ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640f8988106e6010c0c41b84a7f678204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a805133eb52ec98a35622bd070c41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91875b7e71b80a5a7bfaa1fdd26a2bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20991678815f6e00365d752bbd81006d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a0709505cc3a90b12df5c96b09f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b6dffaae0e16377ae099651c4fae2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4071ccfdac33166a21f1272d6c19d1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289212cf1b8efd6c73912926a6bdf773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c369e450cf038050c3ca3a1e549f87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84c521fe4c003a1b9b69bad4f01cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec4e847f099a1b3fb985cf43641a6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878de1aef7fb06c9b18515cab9b38cf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96ee5fe20b112c6de219a54f45ff92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e735a7fca9d1fa22c0e7f724c14a0ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdfa3867ff1903980df8ecc9ab6f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3031b1bd3954c4ca52489239ca16f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca344c2464d2162e5cb14eecafa63dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08657a345eefefc02bd4d4215aea1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2369720ceb3eac7bb47dc33e30cacfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b1b41b139f15ad009014a1215c71b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b3c318c9e1dcbc55c24d4cc166805224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bff16df9ca74bc4fd9ef2e48a2d2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb55d59eec166660fb4c77294ebf21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b448cab350e667ca48b87b57b68c6ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d9f18164aa214934b914cec5a1af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4675664174f0030dcda3e8a5a863af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7616c5e973190735b7d5c31cd7ec3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888f3cca2cb8b09c9dda90b3f7c4c5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aa506169845c39892be0e658c2549232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d04702cd655e86562bea3f32e13e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3887459be19295dced0641f8c744e6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761144a9c097bc7c9d400103afc84a5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362b6b2d912bc64a90c5c0193ec192236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e8cfd7b450f7742590f973c357d6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67f62b9f5201cb23ba326c4028d777238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b4a34c4cfa8476d3d20dadbd37ab7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c85f33a731ee6c88acb1cc69bdf34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078e020ce823e6bd44604fc2978f5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79314d732d4c7cb49c73fc82f9df1ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944098daaf9e2a7a004a5f39d2fd2666243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2210d150e7198195fbb24de80f27a82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9868b1f6cea1aa87fb8a78a0e75ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336e1875f12b41b9a19c98c42aeabb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812acc2b53d5c72ec7f5fed4654f2e4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3024ed4fb613317a66a50a4fa5d98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6f9a070a3e818171a4dceb90e2fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf2a39fbdfac97d533a156d85aa2e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234ebc1440ecde1ad49ef228c98578251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2968b12fbd39e89d45928d81f2a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c332c1eaeeed7dabd464c0e233ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c67fffe0051089234ebb68409bb569254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c4d25c629f7b55374e00f927f41b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996516b0a4ae8e9cae7d90a82c2d923e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364dd780ed3fe5077c0cf90ff236beb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee332a6d15680ca1fab212bcea7d52c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67394f15a9a61dc4232175de62769641259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69cd1f10f00c97d4d5d81556707eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f54f2a12fc1e0d2ea231515d7d4d44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e561fa31aac40cbc09d227a0e221e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660352dd4fda2c8cd28cbb0d6ab23054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321587c89cff4e07acb6095aa0e54ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324a0087e5b8dbcf85a244d810b665265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4131b980ba86a36235812cbdcd677266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ea34aea68c9ae367cfdc05cad2fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5b3d2394666315ef524ee2b167745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492a5659fadf0cbe2402e186a57973c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540ea30bf60c3cad0d3eb3ea90baf7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d96d5b3a0ba536a68f22819aa57edf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b490301f7322cc2728480f30c48c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f852e4cd50feebf91b70c2046c5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a39f1942df13dc5640d405d55bace9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320882ac30fa285c5cb2723a396b6bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c89630da2ba40d0a9b490a17a768b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0210cdef8b42b3e068f71d3343607fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768223afcc2414fb6d37dcec54b2ed0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81de4d55476dd998c6065474dc1d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e72dbbb0d9df0c571f8084a776fd0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d73386528493a5702c8781ad12fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573731205fcf501dce4a2077e4cae5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823477ef9610accde8480ee593ac3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60bf7d04ae4d95c3e1ed65b667091a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20fdc6b8e302072cb5029d1c8220f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7744a30af0bcfa87d6947cbc1b6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c9db66b3d1f144918df6792556a3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152d8dc60a03e15d2ae0ff43f40ffdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917ba7f525e0f3b81c84df55344b6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027767743d6521bfdd6973184952ca39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8e4c6150ff5fa7b7d171c4b545f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8ddf2e2e82b6e5a16687a205fcb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0fc5184a3231349d7dd45acbf4e73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06833e9b3dc614caf9023cbd1ddd7dd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880a72e8a199604f7237141fed01f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a176eb47efa03c909197b7982c6d68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e24e440b0d72ff7dc2f13571e4c83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bcb6482aa427eea426cbb78636da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39304c65c64a7f77634d16cf5c623b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6f536830149f275fc3ad1db497840300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5ec466efc6afe5d2a78df3d9f618301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72f4308a77bae5a84d955c4316b7f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6e06af795240b436e1fea5f56b578303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95405a7766fa3d2938dce1aae7ffefb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03807c4405f9a91892def4cbe39299305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b265f7d0db9a5b2e19ba60744ff2e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064308419c59cbfc624e5c6ea58c473307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3aacc955723adef4043809d341e75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6c79504b984a2005605f2af07e681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf272146726fc2ca858128e57df741310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d919d7ba3b8ff91ff33180dfd5f46a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd184e109e1b27dc72550c3c4c4c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5890bbf9b2e396378dfda7fb6b2ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366e957e9febfcbe20398cf7fc9766a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261643ae282f34599fb19c4817e85d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb468fc9af3dc44bde9ae537c987e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b752cc1501a81a34117060438f790317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c582603b58f1ad54800d8d939ac69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb961b246c9f8fe37f4db1a772256d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603a9ec1938724c0c47827bac6fa373320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9175821c5cc287f7b706e55ca41b3fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb4be37acb7c3c329612e65842b211322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987acf53e15142612396681ea819df3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8c04b066475a53104fd54392f944b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2777e351d0506c62728050bbdd266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b4bb559ed7b0b0cb289944657fe83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9307884fac4fc33e66f00bc1d2a63c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2ec8a91705b35d0c74fc866a31224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ececd1d16a7a7fe076f8a762336c2e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a599e81ef6831a600aa20c9230348330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8944e3cb9f8ada41005b0efb5da41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e845a2550964869f43f7c619d22bce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc0cd8a81acad0616cf3ee2e2c2d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5487d6785a53503ad1361d199375334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669109950f36190e58d87b1d600229c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b6830b0429afbc743b940f3c0fb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db10ddaa5f489d25df29ac411794d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf440d4f8d09c52685ff16b30eccf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb094628c022d21e88fa57bc33eccc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d70b19baa45c9167621e6ca1e1a00a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af45d1e672af7d07e1e3ce3cce0809341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d31692fe29c49168c9da08c0583798342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ebe8dbabec6f8e2a31e8599c28fb4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e299436e2988cb98cd3a48ff6b7def344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bce9724e2dfdeed09cd06925edc11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac23518702d093af821058e8b3699346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ecd0b59271b50c79444232e6f520347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e064275e3ef51e4032bc399e1b4581a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270bc472ff41da81c155979036f43b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13df18ccaf5d91b3f9a336b3948d413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568a53a549cccca8525e565681bb324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fab5487dee158ac9a8e64170c51dd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121b67aef89ab281490bd793b75d066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df06119815c549ddeda8e5322ef927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d2ddf339a164df0b8b50bd42e07338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3468d60eca964dbe1887b9c8f483479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c5b224e0947ca4bdc91a36edd616810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b541d327e0e8a001f6cece03fed406411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e105c04cd8b0eceb346ce15bb441612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19c6431b3c657e3b54eca2ef272cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17383258ca22eee8ecd8b6bcc8b6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf1789e4c1671c6640beff4498ed8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ff4fbdb2fc30621098e3a8156da3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a489db93aa2f1889b59f084971d8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342c5b070e877014808dc7e600adc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ec7f5678a0c6a8ff121ab8affcf3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6a4bf481b89383f0ccf9e0baa7cf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402cdbb082531a180eeaab94635dba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b289ba58e8af4c7ad043c86204e906022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34398df1d85bcd7690125a7ef48580e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ea284e62ddaa9683cb8e3f1a843724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54bdafae692ad15cc27070cfe900625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c04e2d9dfae9365fb20bdbbdd0d2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a9b777a7d0b14564fde4e1ea3afb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a018b891e4edc56cd1e747a19136928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731396f2431ff7c7a26f6997829a7db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e60faa7bbe789ff667345fd529d51130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d1a899cc4ea2abab383196ca2b3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febab450de8162297d1c3e0a30130ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71bb29159759df158f4d872a3d46033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6730106b15d44773e12f31334c90e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bde519ecfe0cb0b2fb0df476ce3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c5780d8077c2c0befff92ce7c66836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2cd26838949e0284af7588aeb4eb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73e815b644da3f5b7e4f5d67ae1d7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fabead180b39ec1c3b25aa601a85639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea39fc214e0adbe861dab42ecff36340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc03b085c81a6ff788b1b29d9c4ab741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a06544d2b01f9b180040fdcb2b3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ff2b9600f01a56cf636dd6fd4539b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87233d6ba3ca6afb5b5566608db0e0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257532db24d567690a221a15e914b57a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64759085491ec8aeecd572aebaafc6ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf0a10ec7b7e7796ab72dbd896f93747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c2f827945f37a2ec0469c076902548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71680ab9ea5890c4c011077c3e402449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1fb4cf8b81efa238d8cbf24b2462c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3534ca62d04e3d318d30feaf39688751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20651f8ddbe78484cbbfb56c871312ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1fb239ab1482383011059091c79e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f3b80c2e05ab156e6a50f0060253e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67848517b71c841dc454c2f548d6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9d6c7e958b7c2fdaf8f6de10d829d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4697c6d343ff8c777da750f0dc26f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb392fe8629e47c746b583e7a388db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f277923706f8ffdd73af805dd1ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0874f0c7cea5bb0064b8f04c92dcc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2f360928bdbfc37c2d99a2f4b50d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8db093bdd9a9894d77a8bac8a69c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aa383f075e888d3e07db489a76fae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9285d182cacc8899197801dd7cfb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959a91ffd015f632ee19697b890b68c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c802d9552e282bab2e1b92231c668e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4214df52b3efd864baffb1a5a734c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c319c0deedc9ccd15b7c797833ac368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154fb31cac91ffcb67e22cfdb3e5c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf5b2b84b43487fd47202c80ffa8af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a092134fd34af60aea5ede15ce883e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645f90ddc5f2fdebeba17b53e275dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ddd1654dcdb7424b718861c6e45b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48df3627c58f15df3eb3fc3fc8635474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680aa671d163f6b49d6d07695d6cccb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13d93b42c0a7243a474f5f396801076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607b150e97709e0549081ec035583277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d867354724240e62f96cd83a42ab6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da0cc0ad8b5ec2bcac6544a5a8c5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0d4ff5d6facf20976fde71bbd294080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d74247d5e56e3b76dfcca689cb8bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7966cd1f5bc1fa07ab8099fd9ca67382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e182bbd7391836379adab7622ce900f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02e76c2a957ca98b4f6c55461470d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a5fa39d86d63dba1e18f5357449585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42557c57ccf9b236635e07b610af84f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112901ea2ed9ba6961cbdc6ed4e3b6bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318ea00b26fe8911e9271968a657fc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca8f7fe6a28bfa428d82cab309615889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1592a8daa7c7d2c623c4fef4ef5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24320c158dacfc691f5e474775b1c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb09243e888b43ae16d5cdcf3ecd0e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebaf3cc27c4519481bc3b1cc9f050993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3559a3ab05351f20077dbd48b86494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63d20829471fff504b1078063e779f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c6f30c6e32b30899f2527083c4ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36d3aecdd3a7538a2184bbd7d988c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8c8160bfe0f77c9cac73281ac6e1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674b18cfbec4fe76049cee808aa67d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4962819160cfea2a9190cfd313c83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a68eb3213664dfa4d464dd2f4bc2df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c1288e1d05f69f04e02919aaac3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5702760b9b3efc16901cdcc1741d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72061b0f986228f912e702ce2b706f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f223796a126e66bddb4554e60f8dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2906afadad9f699f9dea5a282ad7f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03614500810bd050c456e0253660ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf178f176817a0f623790fea82b3de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6e485ecae66a7bd9888e3d6042117109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf036481e4672767c8fb28c77b43e6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e563f3602c3f1787a38c1009f62575111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f89402daf36c5937f78b1b06dc6792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae48b675c5dfbf89fdbcdc712ad89fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e1eadc80bdad3cf286a8cf84a598114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9cf1ce88e0d468eb00a4b83d8546115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ca85356b5b8fa9bcbf79038533b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f341df534f2c41f3b1bfc629b177117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a345005949d1b66963f456010af7c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f4432e348c1259fce52f56db4eb92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057edf7bfc420fa76323855ff8c3fd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951391fbedbb2c01bfc9a6b79f09105a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498aeda7929643d69ae329bb3b0f53b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f467918051947ebaee19edfe50a97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90963a64f2a3a0dc11a1990d8849cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a469f20e2beb458b3b1067e6b6981d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d28667492b16834d0d7d3356c7c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2980e517544fdb535014d091074f95a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8da7820e29cdcd723488f8ebed03a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cfa3b7c85591c24c07f2647086769129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746b2d68fe6b68bb7639b9ce9f8df65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9baf90927959cec83b41af27fd5fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde770159ef985c00f863a5c67cf3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da6635d2632faad4c4856750a21dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca7f2b6af83cc47495d1d6f6fd8ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc986209e66d4ec87027e40f6e6d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139fa8e2fe2bb4f3013a8044ad5e7a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d1c2c7853c6bae59f3de841f6ab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d4a6ca715fae0d61956596760520138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35592fa0cf71c57c14bfb5fcbf1c736e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2f2f061fe48a012b456d053b5f77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e477fae239e4f64dc2ee8596ed0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347426a32ed9b84c3ffb7c9ca1c83fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da6c8f6f7d8950a19ca88a4e674046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb14491429a5780263aad87d9c26762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7682042b0476c45d45230192dbaf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eeb68504a72850e40c516ce3628a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056645acaa8ca328e1d39a543ba7e64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c2ecc45626e83ba9822cd350528c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44d6e654380d11c06c17cebbcbcdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c77863f2ad2d2a58209d725190f75b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349cf76b5b486c105ed9b26e849c21a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002ac248c25fcf9f8873b6552f4fb69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd174da369610374bf9a267fd22dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecbf921802e9980f65ad82c16cfa3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f0dea8fddc14ecece8fde7ddc1b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2ad5dbcc4e1150e00855bc9b5bceb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad60999ff3174ffb2b30f7e082ab088157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cadd534ff1ae59d3fe5f66128c92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1774b3d6d1688083d412272914167d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2348b21fe7afdffd53e668502e4821160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f4d0fc528ba220d418d3e7053bfe4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde94b3ff96b2b943a38c57aef35a62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab842bd483dc7185065ef45e60ae152a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c81608cfb93c7ea1c3f72394b8687d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c728f86bc7fdc19de401b0ef1f1b86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1ec0e7cf5aba869449c6c95a52e98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c557de2e1337c6af0b0f4df3c1e746167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49247ea462a758a9554d0fec82fc74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcd0d4490489b5fd687acefe78d2b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb542189bd0164b959e50a11c52ef4d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b702018c16765c76708ff89305500171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041f27ec0bc3b89684c8a5061e4046172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67e7617ae5444fecb4a1a01871eb7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ea0e36333cd3d47e648883ed1223174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701ec0b526a13e04bf1b7651f06b2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb6a903106321093b78379a2c34b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f59329316fe998040dc57bfcc0bd71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2add4ee1078b04353a08ea64ff0e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d209295020966b057a898b1c215826179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34122197763ec874a06ffb739ba8087c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801489125003693e1306766366d711d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f8f57f593022240fd807173adba37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e6a9ed8bb1b06588f1ae8e32a046183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4ae82917f29b3d1b589fdc5b97eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ab14efc4ba311c2dc4346a6a0bffd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728333b3730d4f4ea66caeec2e6e84e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7bf5048b3a7bcabb636f4fc2e316187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46861d7fbf96a2f3df28b3d19e723633188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06874db41893ddbd88bd5ced742524d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f2887b481492ea297b4d5933cb15d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d234a6833fe55eb76f3f2a04b9ec4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100abab31441dfb36e5811e0447b3fc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bba4c9657520ecb0890267aa17a87e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd0ce6e84f2e9bb7e3acfe5f8d0169194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923ff075e97990feb6318bc27bfbd58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422357cffc2c6505a649ed20320dd47e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46227b6be799ab71ce70105650d616197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dfacec72ef76c572e4cba789b7a83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6eefc8d4f0de3b8756c7bb2ac27cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77820ad14a0525e68dd2034ad9d504f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5771d74e09cd132dcc12f4df1200201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa4b4397a5561d638673da3e8c8bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823f6bbffbb94da02e22e5601d76090203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd97b87f83b83726ee639b45a7050a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd5796f5157952983e3a822f6ce08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f4d2f5bbc757f7b775b1de1757910206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4fa0c95cc30c2149e578eb94e8328207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643e05935c192e7b349567e072d4281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ad3e04fbee236c326f12e16f6fa0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e76db3d722a02fb5abae9fad7226210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a8d043bc07dac8f293f3ddb6cce9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af4ac361c0c709ebbe9e1662656329212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cb061580943f337877514931ed569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8d227e60f8cc663c1391a7a62ea17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8592d5298d71c1c1bd17eec760ca94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d02bcc2e6bc7c11180f3a70a6f2141216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97c9a5cfcffd23dc151189ef057e81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa94f8a33e083cb907b9d63731d6c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f070ae644c9b4c511fe9f8c54baa91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0af9569d44e6cf9d686ba67d7446220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3233efaabcbd9389f0b5e70b950892c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc478441ddffaedcfe617c0d6c2c4d7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf696c335e941448d636ba81fe327f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d504bf85256395462d26aedc6cb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b439a0582fbd996234c8519d8bbd84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d89b99e528c239f68a78b717b1cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a0825d1e3b9dcfc527c376f138a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07d69f8934928a2a65a2bc4403a08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796008d2b411c3478ecf126290948f78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475888dae598843fc3994fbbda8f2f1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84443f63fcc85bb06e832dae90ae5f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845766f83b53ac5e5e240b38f418c4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd85459033009f6a22552c0a59c8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654d665628a24b16af22ac554154a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a18f532dd3a43eb0e12db0bf8b7121235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528bd83ca60ebcd422bfad3a1e639b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9af4d9523f6b3091d262ac7f75631237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60f58eae6c7a4b864d8568a37fbc4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540873039a62ad903a2df8d57b7063239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb392181973d1967838caf09ae0bd0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb52de1966046b979e0e6f9667184241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3b95987240a3691ed0ef9ca785ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eea8be6d5039dbe6fcaec68978bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858484ff332851b4a26bae2958dce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38430a93db19f8cb4f3487d39f326f9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb27f998654d216b16d3ff7a249e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b78aa53aa6b8adba1fcf3afef4f798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b44c02a0e5dedefed0f1a2049ca3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a08932de5794dd46a76215380601b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392eeb05073d90915cde6d0cce64481250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175db9e275325ce30377fccf9dfa2ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479b7a26af9c9a404c1594b050c2f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84691d6373521fe61c3ad45ba36a10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc9af03b494e9638b6b008118d507254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9dfcc2813411ea18fdc05a28d9b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793ac116406c9b4c2314979d2134a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ec1fc244046ff35cd8619c0f030c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1019edc4e0d48b5c4c6a73665459f90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e3532a8aeda13978a06f1a1b2e2ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735220f0a68d9d5af72bf2973a8137c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934ecfa9caf1f1e395988f77e48cd52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ca118976c0047e95a67693f049577262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef14f8b06d2c7c6469b76935870d425263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d441a6ed725e6aaae769ab2a84467264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3caf7a19f23addd456473cebd68c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62baa36f1ca912940a52b36438b2d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a794092fb91d5b11590139ee8a0567267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5672666a694d9663e5de3a59a9ff6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb91bf15b4b18b20550e1c1723cc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11a80d0dca907ccadf3aabfc01969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af416fa5cc0fe0bc6da22a70db71e47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e317d57029aefb4d3b3af8ec8d68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538934085262acfdf0f4494683db17c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2c750216c07f47da5d096b37687ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc370f588ad82c7e82b7a2188df81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1d1b019fc1527eee4fb7e1ea2c8d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988b8cd2566ac90f662e26e3827cb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12630f82d4f51443fbecb39d0255aa59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d62c01bcda27cb7f25b556cc2ab359279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dea61749494d5052fa05681744e07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa75807549be0a5c3723e50d3b327c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28982d14f99747fb1cad8ed1ed4ab37a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7237e561c6c0e7df5f366f6ebc6342283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f21a0a21f8bd2e9db6bb771d583fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34de5fa7a608cf9b3419701992278f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d5f387ecd02992a6d7134d8276a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d5eb8f7f78f57f1cfa01031dfbd81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9685b7ef8e26a90fa3a6c4e4bad78f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77bfa92bb224dbd36fb5201fdf435b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037b9a98ce0156a31747bea5de53122290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d79c19e79ca82d389acd6a5b0d43f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b54011be838c6594f4d77c65f4aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1897eac97402d509d301bbbe8a6402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269927fe76e5759a39167c7c3dd6ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848bdc3cd147f6e20075d609f845fe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe508079caf08f454f9dcf2b769bd2cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1d89973529a77f5949b9a039f7fed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74822a316135a69404a8cae560c2fefb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a903db0ee0b4db9ace12749f89f602299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c41255b68b9c9613f59485730afa21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d18762ad2d067275783df63d6d989301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fcfd45dc677512dc0156407ff53c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769de4952e32e9ed34e2d35536320c17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe734d971d0e12365011459082254b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064017b4e9eaf76e11928be88a564aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc3410aefe7cffc3f25fff7538287c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f735d70b2ff5f20254905da9f1ce2d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b6cbcba265f57b73568588f6718c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2da35ec3ee8f728b0f06fe701a4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae53f0086925f52e88ab036be782f9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2763ff83565bfc198967383fd2921311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2921ec1ea3543a4b161b735e7db2fe8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5d813e29b5eab90c7f6a6afc87ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58a30bc4539f0e381ce6ae9425f087314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694f72a13dbaec907d433e122d1466315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910e74f85d19ce3c4f6e3fd8a8a96d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841b38f9e0ed014cf87550d31a91a15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f10b600a6b45d647990185bf6e9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb933e7ab31afcfb97bd8d1901406319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2a6ffca2bfd40fc32eaaef607be44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9a8839edfd576149cafc96cb39ffb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c784d48932707cf6c5d8813b019c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d07705588ac352b491c78ed5e8eade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75235e8bd4c38a3089b8af5272bc04e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deaf7c254259d898d64ea0835e6d03325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>