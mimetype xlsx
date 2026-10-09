--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a5edd5c18f5a7f627dd5f0d6d514a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9b0ddd0848ac30b6f36b47d25b2f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f1effcf0e2b107249baa8a3ecec163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21babd3af93273a2c8fbcea94cbad55e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dcf56987133d808fc4a97cfdd74a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d86626c38a1c0f946891276d76df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3dfa94cc1db0b442ed7e0a07fe4f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29064f84f0a3005f18a95f55929b018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182fc3353258d2a59b0ab8d92f61db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9a8c8148ac6de1f35d526329297210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eda6bb836e28010d5b623d695876a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb2c475461793cfa29bb37f1d9f53512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19277c769105bfdf56dcde559d6e84b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50b2c4910325a471032eff63de5b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795561342ace536c12f1a83fab6a3e3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec953245618341825a93fa6ab21a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317832e8903e33b5bb8d018cb6b066817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cb0b4b5176dd987c69520c7f0741218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa583abd444e78d25e4a74737e12cfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece25b3159927830ee3c69f0a01307120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297fa15e726215ef5e02f483db9bf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed75adb8c07b6ea3b1c598b82cd3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8d13b223b7dfec2f18178bc0a16923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b8b4c3f066f820febae74f6281ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ceb054e1751739b67caeb4173dcfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c2f62e67beb2609ca41461e92653426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d173c56d0540f2bd3440dcdfb0a6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf812f7106933854f3b6779137a90b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc773a9da6c9f4a2afbb90f841dadb0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237e0a64a92685a42c22fb7040fa3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181551c8786ac4bcda54a704b796fef031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba855e186d659a809b35c5028422dfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17122b3913bad5cb86b9a3797c527d4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f31dfe0512368141474c856d6dc5f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283815053dee601e4f7df5ff43a5f2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759931b7a1cd5039767a87bea9ae63936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249a69ab6677e3d66092fae24e36aa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e255bee18bf9bd0e91b2afd7f030938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7d2c3fba494451bd2bac944ae7a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2184fb7d1f23c2de5a6ed1164eec540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d63a72edaf6a507a1f7cb56e5a76241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe8def9e2cf2282874a31a187d165142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee5f80c7a134f09a2c708d5aa00e5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77250c95781126ba530ac39843b57f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0214b72f6dcf89da84893cea3a25f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752c336896d149ce627b2d7ced494246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de907b5e54ad5a41bea4be044b9e43547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95801c478237a93b31817cf57da48c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159664fe5dd069fc78994638d1e96849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e530fc1a49c430c603329e6c659950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa046080e180156dc65d68867599aee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770ced2d8b1ce3683ba7a80c227105252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0433f29ad7b2f3505e72594bb60d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592254f240ee0b60b536a22c9c9bab9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0e5e28c2b7c63fa947f587121b81655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c2b49074c6592c1edfd1eec133ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc69692b9eebc6147e59cb411ec4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904b9446bbad633dce05a27e2c5e9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe7a06e9ff30ead0f28393fd7c1a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba21dc05b8071d38bdda7da94b4f11a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e942681e06f52c87ba78737bb953c8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a8bcf35afe02ec3e20a33815c414c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80d2e462a82544399699058e3722c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020d42f15026939efa58a7ca611bd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163674e697ea52eb85469b6ce162009065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deb91545416a24e5d84655f6595a0966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff5b717f0714343950b67dd7fd27d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1995819bf069701f33c76b685c09068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1fae6066752c5654e2d5e7885e8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498783b5eec29dd17df194cb8232ed4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892bd10db73e21e07d57b4f6e4fcc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef9dbea4d5e95affc3b82760227b1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ef996d9bf9f5397c27e6dd4a31c9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152818e45f01e8ddf5354da394729cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade18722ebc1e50837758fb07e7e1c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760856118eb08b4c178d94bdf6f1eb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95111f4803aa80d30122e2a5dd83177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568a8cb505bfc4083432892fd5aaef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075025d36a3cecac629b89540f982f6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b137c2bdfbc7e3695a5afde24a2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc25c9a7a1d2b1dd6753e4218ff1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a77ce20bfd0cd431277194b7f3b2de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bc785d36098a3c59bca6480ceaed483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bd4574068a6da470d50d5d32b1a1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8578f63d4d659153c45f1a7048997e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a0b8c44cdaa2349b8e9bb4040590e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c849317ce7a33695d1f55f481d8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67408be14bd094da6273f73b04cdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab0c67672ed82214ed5ea432e286989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddbbb66ce29a7300a15b2cb768558b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29193d9fe5b0aff6a638c5b4ca57659b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebdc092f943e96da394c82e0f243ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927059d9bbfff2ee8c0afa5c3b22fbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7a9f31ba33015103cae096bc843594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636acb95e3c25979bea4e7fcf1b7f9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd1a640705c321d2358cb058b295f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db0c5a39fa4c04e22f6f3a6231a0d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0138a88b1d79a88825ed42331d505598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fed37b02e96a9a0032d39ce856e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1578b2df6f84c277d225e219611d66f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090214d39aee592442a9c845505196101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7541c56f9c299af81480cbdfd8ac19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70daccb7c420a32f792fe82723625e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c13edf0be13362bc8e28132d4d11f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fdaaf98250339c6688cc58c70cedc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9f97b8be5f0b979cb01339f37dd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c06d1d70306da435646eed08ddde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d14a00a7ef44d3b2808aac990a1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f71aecf8373e0bc62869487b3e2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50da172f975cdf343ef12a72188680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b0b86881815f3172e931b5a018355111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4ebb3ccfda38a4808ce0588c255eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c442d1b906d089363d6aa66d8b68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce0730905fd9382876cec41f52fd96114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba47d8d02c3cf8c32a523eee4a4d603115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f2ac753727cd7409c46bc036b5c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53860f82a199a42d6d49ac27b4e3dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb016bc3dba78aabf960c3779d9a50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f57f262cea470ad2cf93f5b78d159119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f7fffb2d356e5031d46490a45f9a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6933661ea3846bbe56c0ef7bc68fe59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bc3a6757d75bf9e0dd173a83ae67c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef16e7d89896d56c9c96d8e549f97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca21a7b076287cbacb27aab6d5f6cc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09d33fcb3aa71ce3f6c33f1fbfca94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59339a9e218c63061d8df290951cc7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0044dc1b37d4adb107f76c680a7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81303778d0c86fcad345b0788d93b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbc257ca28984193a3274afbe5013e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dae25217e8cf6f09d0a514472d0f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c20b4ccdb567459ab83327b738e23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eb114415414bb4b1d4566c5b398af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f696ddf0c6956a49138c8b6772999133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc97157640c8260ff658da002ace16e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b073a08a87fc32cdd7702a595b22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5efd86709439485ec79b2b1e0a2fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0b3f410ef0799d6a3d6dfbd6f8d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981144c000bfcabf9fb54dabdda588b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff074d353f6a9fb22ae8a51727215139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c34e668dddb7b804da0def85814367140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c8ee3808d7f6e937a061ab8d16f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d4b4a1550e119555340c2dfdf8a3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428ea11abcb44843bd234ccca60ba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d4a51ecca880f18bc86e717286b32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d846c91e8f790fe6e95418b85444dcb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233f889ed8386de006bbe537050c0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e906f7fd088a956f0e51eb3adb66c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ca5e78d9f15847a65a853d3ef6ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876b57b51e30053617ff71f15c9a260149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfddb567ceace2f7c90374d2ac1d7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598938c82ef33adf7eec13db625893b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeeadd9802394977efe24dacbc0640152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a05c984f19d6f3d6fccb7f0d1d2fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d18e5b5ef0cfeefe8bbbb419b38669154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9847751ad8d3ca405a9c75ccc08035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f3b7f76775335291765b1e6ede7e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b80ded2cdacfc238483188497e28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fd074076f8ccad3d0e34f74ea5184158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e84388903a80f04f25cd18681eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffa7b6afb488bcd330856645447c03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25ef3ad74ce6319748f5a30a6e38a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd85e4637f8f40f708abacf97c212fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94e38d8869b06b2b9d3c0a11897c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e451759f7f3d540b1942c2dcda88028164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94470ad66591ce80de6ed5933442f608165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce7682d231e84a6f151cdf6a08e751166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc6578aa9e0af6fbd1e197fac6eeec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ea3d6651e0d4f6b3b102e8cad600168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789765689cafc8ebe4c663891676f0c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8fc9224f9d3508c8d13f639578823170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee204348e9bcf43f76f2ebe22e56f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ea834650a984bb187d58d653ad6d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d34d336fed0b637f66f4ea0a18352b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db95a1194e4ac0f463e64be28bc50d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e9a3fa3618e4151fa1fdc6b082ad7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e018f2f4ba8a7aec28bfd806a6cb7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41ba260f5af578530e9a4dfb17abc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72d31bb3bb1321db307416935578cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2aa1baf955c37ece3fa361548c9e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a0956794a1849ef6c75ebbb9e78e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685458cc1c1d6d29397789f4775e3e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871cb03eabd9c8e67d197588ac74e0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ba9b4f934e9a0648afb815831acc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b007ffbe16c4086ae9bb07805bee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2bc15c057931f74779688fcade0e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee574153cabf7594bae21502044c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c05acbaf9bc0e36e44685721ea12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ccd4c4e37a030dd18099e4d6fdd45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeee613cbfd67fb99621a77b2841da2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4106870ed897cae7c9a48f13e7c3f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b3900310353cf7fa3a2908f7d6d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15725bb523aa44fe90b8979fa8fb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85345944c9fbf94677760ed3a3224e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64a1de85e1904a7374756980aeddf6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d374e8f98bcd611375e7f4a33f27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c306aacd924de6a73ee074fc5a10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ea0d5dbfc1e0bfbe687c68153f23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e27af0b6325eaaca3c4d96a071658198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe045238cf54287e81f5d08ca25eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405214dce53a87b1fef31a74e707574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b4e006e637c1ddbc86feb093f6e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8c91e9016e72946f44c65b0725056202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04531adb904ccff043544409be8ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4487b18e5ce9b888b9130e6a8dd7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d94b9e56e65d7a682a376bca5c6c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035cffe6653a1a22a1f1a78e3e89e57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3f82fd801042043f432ce41aa6839207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb69de67ad2954be7673b18beb5fe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d586ea0bb3a13fcce0a3a00627dff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4e34d5e6fb053b41a032054e128a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b12ef40ef944a2d1e3bd3f8c0409fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e1ab51cef69433360115ae476276f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289987f23628d4b216f68a60ad94427213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97453c7f5ffaf1d3d452e7b12f775646214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343f9a84ca57a3da1c6a5c88ac99af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f1bf4f6ebd3917c1fe5038970ceb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374ce2900ee460480265e74d8949e39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24476d967696e1348525a7536faf27f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39ef89db3ccf60b1255226e7c5eaf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081e4cc6ce06b1f293a3d942b82fcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a98a426bb7dfebd7f89ec53a25d88f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e85f59f98e5cc1c7a05f1030631d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb75f616a22c3189fa38fd97ae6ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772ed405cea0dd2f18b064e97e3c19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80918a26f08d0b0c05b92da001966225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4154a21dde37991fbe58e4aa1ad086e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0142d3ba003420a9d9b9411119e162c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d040ae9c0da4eb86f0186c98a019b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d9af7fa29c9a9ec8a7f5b61175ee3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2411a5df9a26e3195dcef58440e7886230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55272c23e008a6a8c0ae0cec82292ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299e3945dedad91d4424e36bf4289c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d84c281aa41196e4fb6a696491c03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c2e4e5aae66adc72b8c9c66cae2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf8568cc43a0f23d285d846d34bf31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e622de2f9d6d74322471980acbf89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab1d8625cd8fe70d0320e768597b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee713afac2d75847d6a39bff053f801238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acc5b51fe6f03d868ac9e5b489b912239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956155c313d07a996cacacb00427b126240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c41e8e47b7591bd49d57cbdd40cde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3397685d5a31955ee9fbc6b15993242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11283e6bbf08d64b6646a07da8542630243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd50c3580afde074ee8e6a15ddbcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71968d8cc6908c08cc6b20498f5d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813ff91318abbb579ad73b070c2dc92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49896f6a7daf528825530ec9d6f3d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b728d1b7b6f8f07696077b87d8f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18fee5699da50b249ff7452636844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd168f03ca75b1447d6d1bf69ef78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8b6b6b09d8fe8f98fd4a7bb236a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15741c3a91441c164ad663891b12c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2e02836532ab292663c33b4ae66d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452873b98bd9ec5db0ed38cde19da4dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444792d18bb9ddf329e3b3d3caa0569255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aaeb59fedebd3017273464cc77a88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19525733e0d52aaabd6e6c9caef46bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8eb5365762e3d3c051b882d736c18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea297a4fbb500c49183416ebccf3b9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2500474e650dcf88b81867a00746260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e729710b2ba2cca8775dbf443d91c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae971b3d7f05f8f4cc16abc8eb61b8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580ac3c2eed3fcdef338fedf49f64e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db46978d129c8464e0422af31d4bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724003b11365aba063561421f864dcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7229936bef60fdf21173d493ba12f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2383e145d540f9293db8319996e1f55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532665da116131625e1b0b387f4e9f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66e6e0c41e942e34497d1b7ec52503269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbef4e25b555c4089140f4287841c2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c34819b9cae2733cf239b867fbb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891878efcbaba39c5cca85a212525c61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c2a7b209a154ceb7857006cecd7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc124ed96de59ec3746c7d2b20a19a84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d78adb4cf0df27863ab27fe134985275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd0d96d86a6462cefdc154a11456c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8cef7321e402a751e5d609c4ebff0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46007f0c4856ab2efffdcc9c98fd4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b6d71ce7215f7b660d5656c51b0a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaf68e2400ddbebf0ab9d68fa6cf8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586666a3273a5dc46f26776fa8d9879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c032ca55f38adb05d7ee85eeede59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751311a3646af25519e72e0ce94316283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97855b8fc6c79950b4c6a5fdac490c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884169ded45426f645c80a251d3e90f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d050e5dc24d99ff0624b64b3659fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a74d8876c417def0cc6d4a1129bbae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f76fa93c8ab8707cc9ffaf0d77281c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81689e8ed064be70b7fef9893d8995fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761cd37953bf5120e186c092789d26a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c6c66de10d5283e51a410513c1fb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565284b48e64e887be08732626c084f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa692c6e610b836059ac8c62f06eca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189f1d777215b34d1532d36ad4fbfa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4e558f22481eaa7052f04c06f9ea1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430638aacc4b0d738a2fbff017e169f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0548669beccf5ba2dc6a46ebb6ab3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493164c25cde530a298307580456ab7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54236cbddc7a0d083cb4b5daf4df9d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b45b203cd99a4e59bea6c98b50b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5388efd47913b6903fb15e95162a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a3c9f75f9c8cf8634c71097335399302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d608dfdfac2a5f545151bedd5fe556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbfdc34ac5b2ee91ad0bd6c79b03c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b29cfb011cce3136d920353520d849305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b7ce31d8ad767340469de6344b9f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c42bcd1a3b9ea39a1f7f0d5a7ec59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583d7a62ebd49e97c70c2cb44be6d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a3d96fc1c0f2e90140841bf04a4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dcc7eb53c491209572113e162e4ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa409055a8fec28b0180fbc17d0ec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0431df78192d274e6ede368c55e8ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798eaacd9dcf469951d612bfc8af05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7f02800a3430e91bd6a18a8b8be2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534d1ed4009b127991eb5612d67d26b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2918b324eaa6203c80b4bc91eebc9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0a801eaf30b75c8745ae0aa42302a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16798683ba34a072db6fe31b62407af5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965058457bb9b5a4ff29ea0186ace0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0ceaebfa666dbb08133a91ba7893320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e4ec5f8398ccf54a201697841ff0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be606d5107fc7e5ad6d64cbe3555e34a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81af29baaadd0bc31f02b8f9f5188b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa26c1b66d7e7ab6ca0fa9a137495ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe216f6753b42a8fb4c0373a7fd6689325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f39a87c81c49cf75a83907d7a934326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32119c3606a2ba727616bc17c86336b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235176bbe37c549ba2eca6ae08cf6bd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09733e2bc01ea67f05c725ec3fec84e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc23c4b9857b1a9686d3a115e55cbbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356bdb9ec9b77914595186361914675331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1358c7946447bc1eb6d979871b86d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10152f62c958081431d13c8bbbef8333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf0a2b22b0182705d95b3c36ffaeb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8cee809e1bd2e25fcc7a32e89498c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650b952297fece87997669f47832e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cced676eb36d4ab24bed4057d244cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3391a107864fd95075bd45e95123705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebcc68b4c183c91c84b538037bce2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e914a11bedbff4c604735fdf04b377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752e1503dabecff4e0a83684a6a1e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a49d9b7d3752dd173a1f83dad0f319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b986c70f145b2547cf4686d8e4bd1b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8bec511cc883b9cad9217d83c2fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423bd72cc24bedecf9522d9020447112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd85eb58f162fea1597311663e940613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b894b22978ed1934b0b076f538373f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de732a391630f07678c9085a361a0f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a9431ab7baeb73973d0f5bfde26916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d151aee1f194394e60d8931ea8f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bae7b26878d5411d427732aa618a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f061260ffb8424664089cede15cb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9829802ca907f4028e1ad6e52a4fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129895cc9731095ab4b7e6f740e64af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a8b47d721d5e57c39634b7f2ef91f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5ccd99ae48cc566e19aebd44a5ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08714c64fd232e116f596ce0e8ca3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafe0a1ede8f61f616e11675dc6617d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045d4820e26193194791ee98404709d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d68fe2ed4e5698dad4686da9a14d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f4396b4bfc1e7f406a485c3eea2a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e4a94d455f6a1a1a9796bae69f3a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876c471c84b84c4d9f88df24aa5a6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872769221bbb514aa508be8a273d714131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8529ae022cadb86d502ea6aa96f7eea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09f257479e14a8ec070d56a1ea6dca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2440e7c927ffc64836e8818552d581f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f45c325c832b9b3d7e8fa1a04e9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f95b5788f03973e1afa2381b8973336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426ddfb63d107d55c45cecfda5b06237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a557473c3046144b9d3ed228f3de5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e261b43a56794353d674e67201dccb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e425a6bf28d550e6ac328751f2b06ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a0a29d9420b1cf69d4f9e3b5b36041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710702ecce3b5ebad6ab58bf65b092ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51df10fd749adc3295caa3e8ca3d19743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716d1cf52d3c1f5a319abbb43d7b15f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d5ab1e96ed45898197b5c55411b6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c023f0c267881ad372ab22d7f5bad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e3445f0d6b3fa5573ad5d46b9848047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450beff486f0675a3b4fe9156e07ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d15c40deb404cc97f459b521a85a7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5db9dd37003b13d0017c4cc42a4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0ebb76b101cc4e79f77c2b827ab5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4a1e0e4d7bc1b8ed7abc4ebf3f3ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487ee1101545c31f69e8da88884438653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17112308dfadd071d09b88234eed0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96b387bd5d206800354a3d16f267055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c3eb04b38f0906e7f6918743801b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d535cf46cc5cf9858c326d96bb9159157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6468b5098d0b2b75f9048dba6cb5fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeea2a41f505b31af24dc7c2936bd9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe230e11ccf6dc4835f67151d42cfe760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70cec4c93d5ebeb5f80f2d7e7fc71d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122b61d21fc42094a406153324bd26262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fb4a078f16940e545c9848608761363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b568474d53f0d5c0720ed311e26c14c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322edec7306f01dc665ce6666c1053d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61c8c1e994568fb909b1d3692667f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1a10e8dbbe975efdc299815266cfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ae3c2afe9fe6c75681963b06dc6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c981bc12abbfa014e4e57c46f81b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1c3ef42846c9ea82b1513c1515f0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268b1d9ce5f1faa07d76df69370884e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8f526cb55a8e3e0abd94b692e6ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e697451b4d2f52b742d61037744b8a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b15c0b7c69f14ec0749301efd78374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509a1f01765da69df71a3711ac690575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd662269252c171935a1110173d9a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1691417042979c3e61f4821d39098f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf82e988033f42abd883ddcfaec8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504235348b5b2b97b3238dfc5b31e7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec781479f85b66b2e601bb52acc0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b8a4b662854a26051a22134d9c1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55dec4ba6e0e5f573076eeaf2b5e8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e883454786e47306898071aa4a467e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769668fa00362652bce6b71d802ff6f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc255673140f8acdf3df3b2d15caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b6e178a21e1675e0ba87305314d9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160a9e67862b2024569e8925210f83b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f77f9f8f8108b56ed5d5ce5c5641388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b12f226dd4a925e2785026bc3df8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d129a7adb8a0c5c5f63cd4640ad3d8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d0142bf410d9df6ad8217311d91191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188156ae0d8d44ed1cbe77470cf3a43092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8432520aa428f593ee82ba5b07c1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067e0b980320cf676d744e73f2f72af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc636993e9d796dbdfecf168d01982995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c8b4a3a0e17cf3187fbf9396cd4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5be5f98de396fa27ed7dac23fbfbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b50fedb790b6d6b79329ecdd0075ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e410ee8a15d523af3e9d2229e3781399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02421f3d3cf956f4250ce2f3443e20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b11ab1f1b6095ba947bb17b4587b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7669709731d6e4ea2f465d472d37cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f41677f19ff90e60beff302c51fd3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9fcb3ebb9dd907abd1a6e676e675104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f0e985dd70ba24b2a0f42d9b660f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346aeb56130329f640ddfb207bb912e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b26974b414ebaa4c3e43a85570f288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d50e3ad9c6a375e7a7579e7016f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa83981a0495ea7c0c8015f1b10b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dc3c6ac61a73bced43068d2d792a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba810cee22b0ef43ed406b8281e7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc979bb3a5bbd94ae8bb83902d4ba4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae330fe119cf9ac72d47607faf363113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abdf5017676c5ff3c3148380945a3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd34bda88d35c9e4f0ce23c8d589b9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7c4bf0209dd3619ce299addd9264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7ef99e8834da509398aaa92396306117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b515c0c5552dcf0bc4893d659354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9ac0a4b87b60ac582eed92972d56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6424c804d8388d2c5c3746734d3d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a816286eb4e127d1db77c17299654121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59fd5144c458dd715da85fc010fd6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ae834f4a3d8417478f785cb850575123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f592efc303b9fb083e93d45f3049f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc9261227e628eee590b903807509125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776b0525752af8143374e2bacacc17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d6df24113f9db9afa07bcbfdf9f6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f8382b49984431f6429943fff7c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322829680f36d86a0b93d0d59a549b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403dbfe5bbafe0c5f99c157d13c1df1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62ac481632cf1712d1f3558cbd465131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786fb54a581e46edda52c2f646a89b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc63eb893cf693859e4e675e057d356133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe11d307d3ba908937df3e5c409c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a02175def56132cb8480c9440fc96c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf442f8fc2b65adbfbe785b23727df3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e85448cd1eb5323a661aeefff56d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a73f263c134a2fd1138ae701340f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adee14ae9448f17f95f0ee076019718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e7c3e35b99e27779eebdc06734444140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e4061da50f9f259c177c3359928ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04680ec94ddf15b7e2856d06cecd8d59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e94a89ac9dcca4d4a0e4ee1cc765143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6d2ddf1d23ac1cfe7ea1278bb6d77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15773ee17e361894f055cbe59624cf37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc0d5e21303b2227e3366ee801f8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349abd770239ca945643040837928734147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f268765b7142f7ccbcbc80d57556148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded101302526f35db571addaa08e2cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd914e08c4cfa1eebd27ca3be17c318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf569160f6f51eb573825dfea3bfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc82988c93a0afc23294140a7364c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053009740030604a9158a5380a347b8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7291c6bc39d3aef347e929f7c7d126154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab2c5c229d0b78ef9452623ed57cc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8450024bd013145c9313dc5c91dc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420aa21595f28736ea308a4b2bebf92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf01dbd77feadf0412d029da754848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a124e9415c8ea5f739674967b2984f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1bb418d4414b3d7deeb0b1f3b4568160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c4e6595ac0846c1465724b6cbc38f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2e49930f6c36b156b48cc58795c92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e6f3f7da5d0c5d55bc30ef7e7d9ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf56956ce70be0d501e4d926a6b23b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5643eaead2b18207bd808cb022bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad67f7c507d75c2916cdfb7b2032a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a7019f854cd1a3120fdca4f773314167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81c4da205f8d103bf2b225dadea9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d967d37c8b6072ad8203292354b56fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176328ffecf7b30b7c25e2d50e55d1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73bcf608ae18ec66a03e1ecee68e90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25914dc8678733853bbf52648bff1eea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbc7044c6381ea84c5016bb98ac887173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487bfb31d7979f8706c516458aec282174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346e34dbfc15541e9f0626c1d9c3bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6b0ebb6f3e8bc7a20e2f15cd9f9ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c867260879bb747f08aa6863d2e14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979238eb368244fc340e017a57b430c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fdc28ef98600876490b6b531572d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919cb2947b033db84ed4740801a8de4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793ef9506b34e7f9159a2fa1661796a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89cc1ae9d233cc4aec33bbf9d4203a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32608bb95df114e7b5450abc8621d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec88015548b40fbe05d5a0ed681e83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3f3c8284166bb43bc8e4bfa841476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710ffb0aefcf43172ccaa01bb740ff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262cbd68b9716de4210636e65bb9b90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f2a99b4688309467b51f8f313f06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10c2ff4bb848285cd60580a33877d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253477125511c85e9b9e2f5d935d111c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5b5de3480637f991c1c8ea5dfce46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98300295d455adbb1ae77322d62b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad5b0451e1eaf2031e761b8a5dcd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cdaf40616debe3ab78b049603bd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b756e491c165d0da502f8220f9ee308195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3a18cb8f48f2fc590544fae81d3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953d65d4e2b1f977adc6b7e4c3b27d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a36bdd83b359eae9d2918b5b59381198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e424814d59e669968211c2184ffd88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed4b46f096cba5ea9dc097155f5c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dff266ff774bd0287f208d7c98782201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc464b54a0bf09eae4cb3970ee35ee9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd603c4c092045726605b3ed95f5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a76deb193180e160799209bb496fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e40c36e267ea5481c812b2492157205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a19baa0e2fa9665374494daa44dbb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6afce28f45d9ddcad44644aeb82050207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78611cd7945e23380c7e4237d61124f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9fee3f0efe7ab76dbb4ca56cfc87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b9bfa42ec643eb33ee062b48a798210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84969c1a7d90afcec388a5c20ad05dd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de57075ad097f22bd692b7c27b75e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05115187b4a62a72702a4e2f1764e7be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920713bb7f56e362f1ab22edee7b5e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c7fd90cb14bb7313ff5653e50f009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e665777948b9248bd2a13064189d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483536c81745bada9a084809b09c3e3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f4f5902b8b18158455066724785bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068b4f23ad5000235f6319a02975fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19c8d0e2844d4d6a70de7e705a43aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb205968cfa234710276b7a5259428f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb60333b267fb6b004884df652573a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853cc92570fe1e5df5de14d6cc45460223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b593decf563d8c6badf56a0f7d2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b165fd133fafa510ed1b84333630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c80551b64ec35ddae18595f32406f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fbe75ceca6717c8eec6b5c278c214227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35f0bcd2a5ca15bcb30c53bb858b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b270edaf1f9bc9d1c301a290aaf90c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dddcf35771944334240c5a4020e3e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41066ac5955ccc2b8699c36f40247f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6250ac63235903060ef4df2129877232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d715f33bfba1c8387bd9d1712b27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39dee66559b717c938d03f178af01d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af560b1d085e40c75f79ba1104d1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2985428d6b65f7929d3f751f7d0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57dce4772b05dd81019ea99687cfbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3114bd925fee1ba5143c1f60663720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf3aec9a12a27ad0cf3817bac47e46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b098ae541e927bb363d73358bd4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df2358335daefb53709ddecb22eb4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91620b0673d2283bd3df71efff660a38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fef71dbf294c489fbcd3c11dda345243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64335bd16a2108ce67c7ca10b80f63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09eb05f458873f9035a1df4a50e842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a8bb560bc0e737248c8b39c0195f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a8db1f45dab8261a25a550c93c9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feceed591b18b32517d23f0e4c19625248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dee3c0ab6fcf9c218376a9d2f01e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e8161d8309ef1dcdbdc0979f1ab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e7a84365da4a4b076e341ce50686d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8810bdef3136550afabe390e2f08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52c44bed9d671a2ad8c5b767891738253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad9070a058855808978cc131ec231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32878d56e1eabcd0399005717d674830255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d485ae5be0cb3cd058b13364122579256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf626754ba428f74957b5bc45f7ea1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427c7325c990efb06470089904aeb8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc5faa09d0606756f7a36b9a7721b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a7b7773d7ffe4649720b207627506260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba9b04164aaf918c58dc2f5f466ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad28ca6a51af2576fe153bd13dcb93d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7fd48d104c467c449aafb9ef31554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95ccc0a39e8b27303d40b0dc1362d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f01bc0db9d684a26e74c52f891b0af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544076544af95a40392d4a61f7e51c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a181f6f41f2f488f0bee55108aa7e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb73d647a872a91b8e36dc3a9a548268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0cd8b1aec34d114a676c2cf114190269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17bbde18dc47307df70fb0a3a3b5f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec103fe90f1f9d09f13d008a53efa3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d25bfa08886e446f8464afb0a7b74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b263986d33fae04b69a5941f6f257273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2205cc4c875336decf6811ea02f14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff009bfd318f1e3834435f7256f472275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb2a904bfdae6f01f18a4cc5a24f99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b551de6a0c49f1ad9e71baf0bfea3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe9e531d1818549a20b782c0ecaa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89136bacc42deb02d984d2dbb39a20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f41ce7d0297c8bc4024b5c1337ac56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c2131a7558cd5dcdb15dc99d82b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e412b7abf8b2b00269880f78f047e3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec657ac0a004f1a887337fd4453ac184283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4737c576e9048af97136e6751c0b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a43e66ddbe2466c0a6493a037097d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e026fd91b12dfebe7bf7b5332d1931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4deb510ab931fe1697cc9af77d3385287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf94eb00999a16c89923c00e9eabf21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d6bc53a5e8c139a6f45d2a9dcf1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437759e8babbb836bff487f4cf72881290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e2f360f6c0ec20ccce85b632e9e75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cba03bc8e1a47d364187ecf9d55dc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e75b5bff433e871b5221bfce5e282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b601b05a0902c0af8858ff12548b41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab78c83693fad4995ee96c1608508295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d50b15e59df2885ac6bc861323fa6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1721488968186fef75ad9d213cba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d40a954c51ed764cc72c5fa9f88f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952cd5c556c9c6da3bb6d4f3c1d3d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561b7d5af604c32079f7255f22df0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee02c1783ab348d9e47c6fa6dd03939301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd3d8b6fc82c2bb051a968b38f32a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b0801c7d4de8ac8948d2e5b03dda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b284b559b3c4901e9d6c6c83e849e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f0378aea26eb0c736fa9fa8645bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0188873cdb17ee48701646575bfeeae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b60977e65f769733239122212c5b63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681506f01f2455b78dd915143d555cf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943b0244a6c4c90a2f772432fada28b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008488ba3b3318a124274c1e6891734310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4430ecb5b4d0cfa3c4d9839a03fcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc09bb25c774f75a4067cd591373d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d87fccea9ba8b7e628c71d9ce544e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507c0bed3e7ccc43df40fea40cfc44a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f998ed5d66aefcd7531f83745fa4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33abbbcab5714bdec531a6aa575fef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a98d194fa39b65dbb602ec6e3c5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c6ae8fa59dbef2baccccb1ab614ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3c777fbd6ba9ded488354180f599319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec06ecea6668bb2f554df50ec3ac0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4cf8cbb2f702972873bfae556641321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584dc6d44c7b5b9fd08deac08a88f8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5117e8392fdb6f571ec1062bd00c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b0e2c40d5e791abd37fecbc70eed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d971a72e93d4dedfca2de5c548b468325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>