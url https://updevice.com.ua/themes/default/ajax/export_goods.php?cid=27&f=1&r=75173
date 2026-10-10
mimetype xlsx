--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6781349c9d6893a9d96d175041b40131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f446d65f9aeecb15bc958a1b1e63012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d11a2388bd3125f4e7f5d73f060aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840187b412508e31e322758392d7b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a61d6450262b449a6239ac95612c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805886a696d2039d4869a8b03f55e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f8f8d3cfcd9b2633ae3182a60b417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b758356f2a6cb794326dce8ba9a8dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b5cb27d5e027923b044aa66c76f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2b76eda9e7d34b8f17e818eb1ece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb8cfc648058f47dba0c3404a712bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baa6fe4bf0776a1183c4da7979ce1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76642c5b11445b93f28e2e146199b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4d0e4474329691236809274a6e1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f648d958a49173be2e1b9d7290b6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238171d9fe004eb2180af0f852743e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a361bd5b09253034b7757455c3c8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb14d1e4f970404514327f03955dade18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436285e2b33b6ab1f6e8b03084bf54ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4dd9d8c1f81d979f395e5b722f77f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6c59a5370d37295a16116c10f10b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b22a70e011b650ac13ce071f34342822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee2075219b56dab0bcfe8c78fd4b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e47c9af58b6fb7c1484f80a8577dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a82bf0a2517c9107c3e6e5942e30225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7fd871be7844f8d9c8c020e94486f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe201a72f6bc5affe518bb3d96a93a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eddcf71ac04ec97ee8824db29e275128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b5fce09a9350102fcf60730857f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff67da0aacca022152fcde02fcd3f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c43e11ddb180fa907b0ec7b90b3ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a173e98f9708f707e49b798eab77d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372bf4db51757dbbb92d4ef64d19e6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fac3f7aa1fefc3fc18f66a2d9fec8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee4047a76f1ae0f36fc879b2dd3a4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f31b4417982e967e7c5500def6dc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977a0a6db2fb7386efb61e11ec9270b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a39a8c46a23f016db95cd1b6f98f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e00769f2e5d7ec362b206a806043939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f465801921bd652ef103b2a590aab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47113d3831da3fc2da257ed6a4aa3fac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98458596367ef064cba870095d331d8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24543e9d13936604c98d186d0924ca3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84150451fa2214b2b7713c0d854173044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994354caf7dfb3efb2aec004c4e7fb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024b8ece9a8da01075576d6f83e57eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71a8808d3acd283845ad184e27ccb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a087d13291c417d67daa19aaf26548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741392006f1c2591f2ab8d9afa5d5e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb52e41cfe471c6eb6c01af7c3406cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c234b42cffb8af63f807e59a9c4fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6b55d09b910c6725492385b77e9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b836b13c2f1651b0a9bca0e9d88f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99bc6833dc0caa89e22741e7a4281a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedc86762069e8013b32c85d46c6e6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cb16cef9e6814169235865c30b98c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46e45f8c481fdc8c395ae7c779f4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64891d9d04f02c9c54872e4c903a9da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1290bcc5fa77804c351d2095ce9c2f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65852c75fadafb9e6e46570f317adee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4a5830423cb3b798cac865912849861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ff2218492cdf083fe89093285290262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07938c4730d9b58d597e51187408fae463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178801ae820dc83f1c517b4c17d17e5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc85894afecf9a575a262e19d544ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404dfe80edbdd61c05f10e3d56f84e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec5ae18b66500fade598ce5325b7be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d795137c5d1746d242d50769541acf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82990b275b60212d03c55438227da9aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be6c0b7ba31546d499f573bb8465d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7150c806de9d6a5ae5353e538f2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea54339468821c58dc30f66fa036972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f879e72401aa66cf648c98391c6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e96a52f77bf32b405b5dd3412059374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad965a92ec53c3b7b17940d56dc2d9fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0ec13366bb3335a1d8d4d882927976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f466b74e632acef41f590bd8b642a2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98de0a38e2c1ebe83892217e1b9a55278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489107e9422ae7f8b1817181367b68a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807d4206841056f2528cea7fed5844f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb0f3d9f9426e2641ff79724bc645c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328b937e6ba88966b1f488ed32ba5c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd1f4141df5787414efd549fd07b1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb21bf0f11b3966d287ce0d334fb5b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55df7d2f188eaf9f992f447531be4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222ba1fbcf9578d14d03a579b0863e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9345d4c7d5c4c0f37b2ad65ef4b8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10947b9acf8f119d1ed683296b7953f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7cb7c88d26106321b7f81de79f32689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0621281a86a7c2160c5ddc4bf1d525190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00e5cc8c679080df7a6bd8feed8a6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89865292bbebac5de63fbafa3f39aea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97625f095d54c9df38779d6ee1b037d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15022eddd574f1741a5cc54b46cc58794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbbd32545a9e5ff2bfa0d7240b4a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfead64f84c15b610750b581aaf8b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ccf52404616237612c38e2fe2d6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf598bda67c8b3016ad775c4bc5efeaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e6c083816b243c170df336211268199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3554b8d13d73e388737c0eee0db34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903852caf678d8a24a3f1df00300ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c203ff33c68d9858757adef4256c5f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef962b94acf6880ba04570a3c033fcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c1aaa960e842d257d7a5ad602aaeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff95039c2d16e3fcb6084c25cf19e43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f441cfe39035649313d5b007880d4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ae65ef3952996dcae4d6d47038dc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357624f41527590c92973b9916dd44d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e8fe2a1ca16d9761c83903be49f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a9d5500e7f32f3025f94145f16892110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b740f4dd717743c076d27086b1f48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1f8e280237c52e65df5c829a98de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6ccd4f83a2b280d233ec50d7413ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999af3ad348c375d30204254fd1360b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa4e69e51bfa840c75447d3a559281115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26547292fdefc45968b74d3176efebd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4147da6f0c06909793be9bb7da17a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696cd722f20de2bf65fb25d82d1b2e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ffb8f3522d09a83e87dda0c98dfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862b1ad6271ba4879dcf4ec2584d94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade5e6b672328c055a8ce7da8d11c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b750b83b2819339c52b28f8820d47a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab1ec28959e967e4514439c4a3f3af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba0b29544d6b33d2455847b561c74b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3531919331540944d7c07ca12262c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3dbd1c1f7a196194e2b8de2c5b32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8f7e5e0637bfec89addc71f5c80a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be22653eb51840fce5cb49466da6cc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985febbfc03a71c7815adb9532da59d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b194f53c871bea579b75078daf040a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca420deeddfcd4670f86a891857583131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51919eb1d6517ccda22abd77cf50d13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933084d9239ff402749954784f5c57b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa4b9b1d96001f37a0c0a424ca088134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413149495699c0f83572bef23e1ce12a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1892732c22099200f6d2d69b54246f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd7f6bb32541eb7b86b40274a08e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba01e9f58fa7dee19311fed4624f07a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd428c01b1197fc83039284b5e22667139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b048d8b5534be8beaa3c04029b2657140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d346274c74e3539200e33eaafdba25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06e6ba7bc178a21c8218a1bfd0101142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9905d18bfd39f05305d08c578ede6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d4284c9988b3df5f85efacf043e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae9ad5b704551289629301c828eeb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abaa774d13aba2ffdf11e78b209b48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8d77d279a6b3a346e95d99c18b290147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a92e816ce8b68283e9b1a40b637be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f8db2177b720439ee7dd8bc93b7dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e604ebc8b436de052ceee186dcd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8349047ca02fbb9c0da8067db927dc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3124acb6cf52b673ff4ececa0428f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e633a79a4c34ec7e64d15fd8ca93f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce273d524194ce4502a63c45c33a055154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e68c95f5d49ff2fca702eeab336947155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9b0f671829b8ad534f1d30fb424c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fc5341d34a0c90ec5f2733929830e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16709fa245814769055692cbe73a61d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f1d9102a7d140b87a3cf76f1f8e6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4298b85e450621019ac62360be07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad0df2d0de8e8ef51b7bdf5a6f302b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a0777cf508f38095cc25307146085162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f669cdd9289eb9402fae25fbd997163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628c87dd6cfbf4fe06e301b1e2a702e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad05ef140909235e88142b6c435daa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654ecd842fab1e3f68a88a00fa4c0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3438e0504286ada07033378311b48e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce8ed5e7abf939bb852e225f7ed03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f74541bcdd3e8259ea842e5956e7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0c29011f85bda410ca4b137fe2aba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634862f8dcc56fbda91844ae2c168d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0604aa49ce23967aeae5792e70ac2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab9724603bfc2d03639735cdeeab1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd6258544791792d6f2a34ea83b80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a307575a63bd216eeeadfd57363d3de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb492b587b508bb2514641bf51fe8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af839dc9d87d983404d351b3bb182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f2334729305ab23d1b51d21ed537178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369061714379560e7155eb23d5471a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfdff2d0caa04fa757b460ab8c9c32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85941ab85b7d6f6f08328e0df8c99b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841b596c06f7fae2b0eb74c7153734182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3073c1c5b723dff7212a79f8782fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa922d88d83c78ac8965f441d056605184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498eb2046fdf1a7721d19cd6ecc38c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb9e52f2b91a313b6781d60990702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de010005a5b69cb80a0fa47ae9f5604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d5c516adf2433fcada35962947642188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9421f1cab0de689033cd218f15357d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ce47fe5ddacb69efdacdfd98e2c61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5df97a342b16b3b448cb0f525fd0de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6379b892d332b46d1523885056f71d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f830f176b2b4367785421d665682ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f841b74fe64c758a657e5ad416a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43657274b2390d1a5ff8bdcdcc5fb693195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aed1f21dc5b059137dc542c851abf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67b4d1e9eed8031d84cf2b20bcb28d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331f19025559691469fc05072f52450198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bab787de5beea209d985e47e35393199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff942e998375f6347f50d1fc2249a822200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b814b057019fa47022bc6e2944239201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7847d326dc67496727d54e18638890202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdc4070e65e639733a99c767e772e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf28a2e50729833b895847e8817d740204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b34cc2ef35d6e6b9a8a512d694888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a9f8a560a7d5bc6a7b7c7a3c64177206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59866d5e7653a95e597f29cbff321abc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d4e8fcb16af6f75048b7e5962cae7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cb7a0796584004645ed5354194d47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9072686cc7f60e51b62c13ba453bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a009bcf9c6ad999816cc3e5ccd5954211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91eea5ee4878d7da406efdeb001c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a22ece171fe820e4c6c18b87f71a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfddfe0e06e7a06ef33b42487837b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e0e27cd4b4fb8a494d7485cbb6a3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0951b3f6210dbe0a9a63341bb3a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de787cc19bea0df4cf52e09368345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810c1bafe691db4e827f42e54f6743e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54f58443166a89c9dfa11f49040a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817254a648f861fddb4966cdcb735bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed5c779daa2d324bd6ff29ac7699f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32db072013ffb96f19622c1a03fba7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195013d3264549cb8c009c4a73ec399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7ae0ab2a21233a7fb273eead8e3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f062b3b49abe0ea0c731eb994a190225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34453d7e94d157a0993e3542d0b9764226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44c078ab8645260a6ec7a71fac73c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08706550f2f5fbaf34fd72d5c3627a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e56aa6d16182651fb2c0931bd7a8be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4871c48acd714c8ed3a67811abbabb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58259cba91fa658f0831be7de171268231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3580f9e69c2ac3ad4ed141f5e60215a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c656c7fa6cf416ac72caae7cfe68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2dbd1e57d8e8c66bd9dab99c834cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cee47714f9c8cbf1bf731629ba6149235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1073f72ae9f0114e8fa8f5e2df47e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278c8986c1c09dc8f7653c34f2e99f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f174dd6f8c071259f436b7d0e8b5a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f005b2c47918d367471af344a3e160b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9a6d08672956a7fef1d648388bb4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034300773d18af34a23da56218eb12e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8655e6338e2a3fd96fb2a5ae607d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e4bdbdde165a16c27fe8f1bdc797243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a04dfa4d3e7458a667faf164821c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c89cdfe11cc5c6a9939cfb2190225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea6e50a8439fe351fbae903a55492246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e619f1b2693993c9e423b8a88068c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021795024a847f994ca7cd296ad03e2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3128988bbb5e54d1491f291accb10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a9088e107fbb2459d53c4c38e345250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05216d238a30e9702d4f483d288bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a4a66d106aef69cd2257bf0dea42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd9b96006bcd1fefb617de6e7e9b15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c08f2e6b6950248b44060d268ff802254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247d162d3afb3df078c70119a62713255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc2515a6f78a024f57871d4df44679256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbfcd8678ff80ed4743261eacca8c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca5aec95b8c7d159c1e67a7e7c9cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18007a705f5769dfcc6f93439303651a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cffb468fa860f7a22a695cd62f6a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eca6d377ad88fac675991400482ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a343fdc0ec0280721d9d15f90a152262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d9dde96e35632cfd1adedde87967263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce367ffb9c010e463cc0eb6750db7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003193a1054db6093289622d8d0c4235265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c79e77fbb634eb9219ea91ec29227266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7937a099dea523c06d117bd985bb26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc57d7b3b8dbc638c9d0f0d875c3054268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62194f733b533e46f9d2fd6fa75f5e18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed213161dd2eb0777f51754a8541ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77737bc72d859929544732cb3610c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84d4d3be490639efd195636fb5c2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f3d5583126cc572e857b1ad97401273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdae837425ceb3a8b504362d611738274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df87cd44eb9637746397e9cb8a224275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb22bf052de67c17e9f8713902cd323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5974b329b9490ac29b1c54aa4f901277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fc084ea91b069d422446a96dfe7af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8b3a253793497c61a2b885b859d08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a48c5fc2f3edbb581c3cf3a4908f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c903fd9a897d2281b4b6950b30b555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06818ff800731e917e4f19afdc94be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767d57e210200534f53eaac636dad6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f74696aef03aca1c00a0ee93a904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d50f1e81d5767ed50b1cafc29b522285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae78b170871b13ecbb14a8d6d61e2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b491661de3918ec5887fefaf0eaf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96284038411639f722e2652d1a1f29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b5c59278b39fc4b956f291a7254a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c40aed2e8a94825aaefb51def3cfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3122a68b68d4d9c8a4d25653978074291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4507f2df72ab425177e71f611f8645292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b5bbd569aa5b6266084495eca45de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606ba1d4e3b3cf4faaa6457560207cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3209de408cb1c5582028e03780eb84a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f867f99531697bce23a09ef79ab66d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2ec93f55dbc7d638c97d57408877297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5c788b1ef8ed9851ff7ab24f7ac93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccf997fba5673f7323ea021c3e9d27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5301252a81207b7b2beb389cbfd0e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30edfaeb9a0799658e127057c15ab7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602365b0be79a886d072e18381896a60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1195e883c3917fc454702866918fe4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b351847ba2a8f5fe258b0a23225c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9379e527af5d9e8bff5d9d8c7829278305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4985bbf890c295bb868c95e23455c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e2b1b09805ed65317af85872b218a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6856679853e50e17b4807ac8dc30c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc619e75ab5ff3c36ef04ea7bf5d212309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07375c2829fd1fbd66436817f62d28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e98d812a087d98d8e44b762fe5dea2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d89ae0f89c8472672eef483be8b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f3b29181762ff14737a3ac85d9c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe7316ebd1b91dbf3e55e5d4396370314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611bd391a1781cd413a5ce4582e8f6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf59a7a5c6ecca9642143b22aa2389316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40db6912df1a5cfffc69c30411579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde94729a87f9fc5ee4f85e98a91128318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793cf8980bce032f04e6ff9f197d8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c26c7ded1524f0ee113aa91100cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf797e983cf79af47e56dd45c75eae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83702a624051951a57eb7992070ac1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1c51b41226041fa822fd4740a175323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb2a76f13a84ec3c4c21e58db33c8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb2d440590bcbf551336f3b3b41e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fffe71da3777d3521b8aec64ea915326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5acb94f08d1220f20b119658f7ed5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcefff2de8ee1eb19ee76db2b92774328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e115526598541f8db13c66175dcb0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166832402ceae74c45c9fa172ab9d4a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955bae012d285b19a0de76039b5b2d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af221749837aadf0de3dead21a7c5ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615ef8290e32d4bd339ece3bf190eb333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff60e5be4bc1f1668e16d4ec0035b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d49dff7835e8c7acc2d62e7fa22652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a77e95d898ecd109d0311028887683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0365e70769d29e546fe806af13cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae05ca6c79eae06b7cc817f13b087d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d870ee4ea477dcc1b318cde73ad886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf771ba73b79daa2ab0f9fb4942247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c906198d85fe28472df15461752f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfad9eb9786598c04983cb0e8ee40d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda71eab9b4a22bf61ecf16217986e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c816950d088cda156280d41436e40e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f8dc31f580ff80a365e7eb4c23d9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d223406b6fc597ee59a5add8d35513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bae156af7aefbabf769757a703b4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46186a9f702b5c7c8d4a00de3ad094515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f442ea81735464ff363596448c5ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1bb4c0dec4f2fc30a54d5fae6dfcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f77fe4bd3ab54570158d2e24a0478118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d98db171a9592f073861556389997b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c1b771546c4132874a1bac0a397d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b461fcc07106928066f5ba0594db3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f0598a52bcdf2c8a8c5eac90875922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe2d2636fa878bf4497c26ba3ebdb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ee434734df96d69712fd148ec24524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7fceacb6aabaacdeb3102bcd19d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4d2916c5c387ed09b6c4ab956cf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af545d393510adaf5ee53e5a8a757d5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fc644dca1f7f322791a7e01a3fef028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d2f96e8dfba27f9f5e071732ad0429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503f1fba5af82ce1293162dc48d6d6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae17708eb9dc0a3dab01ab0928e0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce6421511bf6295d265a5e3c44ea8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2199a47d0d12a448cc64bedb47cf933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6a9bd5bf3f1509f611545254011534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f573cbe30a6606a7b6bd3cd4ddfb2dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d498111f46e95797b549e196661271236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d700d1bcc27c578c6ccbfa26e09837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5aa631c3883accc82586a204b2ca638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5fdb2677c97c173c2ae26461d98de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b421dc92327b2f0e3932678229aa240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d872b4af5f6a11cbb912ad85f8f6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368963075acc4dc44618c0b83b82ba1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e685158ae8e5756d9ffab68e6d5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a9c87ead62eb0d5514ba61d5df2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abcb84965ccca8c124636270b9008545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674524cfc7faeafd2de986a875b3d5d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc826d8e723e3f2f89ff92b0a80fe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22beabf366be4a1a12dd34b5565d4ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47764dea1bac6776a5ac94b76f840f8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc95846525ce61189f12aaccf94fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401303b1d04f8cbfc0e1c16ca05ac0ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df344dc3398df4992b849a623cd0d84252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea911476ed890914609ec7d864d5453553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f1ab40844106ecd2ff4f676fe96d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934f9e8bd221231cf31c232967ea48f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effc09799b4b83440ddc92e2b1fe55a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a865aaeb218e65926323246e171ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d92a6f7cee7d6c8023eeacb61999c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999785388f0ce1513d6b17d6bd1a2c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc416c97fb3d7d12b8d56adbe3c9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1e62b8b8e439c7df145011dbf81c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf80c496dc404081bb6c74ffa72f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25a0e23125b32406033ef2aa57088d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf609d8f22ce11d051bb28aa13768864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48b7173d2337d9809b1396d82c41065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5523b0b9d9d1bfd7bf5808d565bd35166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5244f1e324676c6fa40d1d1e6a28267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0cc0f709d8d629dbd15a789b6465c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9716b9a415418404b6166c47df9876769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04968f1d92386a181dcaf9f880371a3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834c5d85ddd637b305aa60b966f15971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd3ee12d76285d2794ec96e70149472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756920ceeff2c44a1b766330c48ff0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b809be22bbcb049bd3755cf64d639f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2608d153ae7797cd69f13e27cdd63d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d4688d6136edbdd2ed7a7de93501676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365159e1ac8ee87c65e55b797b8d055177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b619e91da953c85499d75c4c1fcfa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359c715ee1decf88a8d1f9cbeaa4a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565213a1e5c50decc1547c5fc0455f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55c5c110ec1b319894353ef3d148381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3bda8453524b0291c565dd53c609782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf4e72a944f888b81db556e8afc0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a3b887ee742fcf21255dd5494995f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61108f85af181c76105e0f7bddb107985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097ff78087588e2f17bd0830da7afe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4114df19480628bcb7fcc166869487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c83ba68e1d9c469fedb2ca502e9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e56f49cf67be8efa18d653b732dd8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a217aa94459f48d2b62fab25f83bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e2a6f0d15d11a2e6b92ad2c27da091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e59811b0f77b7d51e7632ee125fbf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caea1bd14b8b40073874d66750641293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a268effd23dbccb7aa7af610d6f2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164519597a9fe6c3fc0020a23032b4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c653bbc36920df0ea0aae85452f549296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962fb439b4005edcd8177d19f6d14d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bb12b04063c4c18d25e4b0db759be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e54550c6547df1d25ccc40dd59a1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe72fa95f1f0a61f76d58efc52265c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a068ee31adab49ecc80ffe40f16206d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0e5b6652bf752d4bcfdc4829f95a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f67bbef31b8c63ba37b5e8c0e8ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80baf441bd6d47425c36991eaf0577104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2890d5b0e1f72038f16e6564f19d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50df36ddf11b168d4d817d317e39f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9713a1b38a7c89550849335cd09b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d1b0f58ff00d69b1dd246db14221c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696ee69f3a7d6ec48d3a88fd3e77adc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c9a4ced99bc7a69397fa8698bf9e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf288aed92727aa0614984da81cec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63180169b4f56c8e3d685cdc93d3e2ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34581306caf788bffe05b5416d6f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89000886394ab640fd6b727c0be0ef44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef91fbaaf3109e1e3f5a9cdd586b8f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802dd664d06b0d16a08b1e16fc8be3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e93464b6d22315a34c957cfe85e83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627b431aea9dff784a7883e598ec6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d21bdcc4f5a72347ff2f02e11f3be4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c66e1c2ae6ce1373951859be132fab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a474b4ab1254bec4939e1093854e9d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd59c3d0e1933fa6cf386503fb182122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e099842e596216df10dc5312fe88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f638ef67b3729fc068048d08879f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771ef649217201b1ab0c2effc0fe3b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca1e65862ee9df1e179b386da930fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372dce74c7e1dc694f19f15bcb0f3aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62917ee2f1857cd3ad5b2f887c702781128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68061dcee7ebfb68b78aeeab3eb9dbab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24aea7012405c39ac37d1c40e8c68e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0d74ee1632c0b50a1b120c35d33c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e6014d995bf37c8e25cbe10398c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4090cd8fda043d39e7c4fe63aeba7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d023f66b55296a176faeee79ed87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a35882d8caffcb8f72d4a5949ff86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbdba1d5080419d5d45666d2447d32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4f94baf574e4fdb79f7df93510dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f1636b8857b08d774ac8f52db078138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a71b207ee1aa1a2b115d0292eadd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7930b7fd192ff8bfbc0632f564b8c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773ee832eec0ff0483ccef0f75be5a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942723f729da430a2bebaf9aef26ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2fb3db8fd66485f6721642d2e71ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186febe8cba4b6af6aba67be4afbd240144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110bf7a38d0b673d622c49fc59e49e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2604393477b69b90d58362852e80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfc545f650df722b7896b030086b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e527516603ca54bca4c3b71e905913148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518b2377f15518a85dc7842eb5d888e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e5e33ed0e63baa17af2c33084b87e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492260e9ba18ac5029a202b21ee0580151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597923e201ae021c2d94941e9317043b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a774745580340ac8d4710120f82a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff5de14bb7c3314ab9f51a404dce6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953bf7b89ec3ecc62b03dba4996246155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443e4dcc12ecfdd9cee2c522336192156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973fb8059f50089a2d7987c05c144f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0779f9f50e83f9c7a5346632016f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b1c28bb18dc246d9fab3c293b7b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7db0295e125fed3489bcb18fe239160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4a8423ec0b753d6fa5b124cfdeea7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91accf6484f3ec906a0d77ce0baa28db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7317dbcb5ecaa4f49a4be90869e09a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf7ac3ccb9c148f92e656236e6fa0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17908ca7237bf81b5736e35895d318c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251a350081ae5305b7812a57c62b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8f452462d4d1440753a0c16810872167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee622c97dc072932bb23550d48d106d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002616f6ee888a78f0a5eefd8462fb22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c085acd924b082f02f7e72e9cdfeb00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd97bf3dbc3627ef114368d8d1d8df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5e21e506b4418c30c2011c1ee9b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26955899dd18fc5890f7e47f6228dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54ebfa0d1788d64b764d54f8d5005e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce943fb400d98e19b113256e7c5af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45dd762a392636cf1ff45dc4386811176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671190b32e66f329b07aa168f6e3137a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b754d3ba8dfd0d81c702d03ae95d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdfa005603fd6591dceb397184fbbc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2668eaee54ca02e8836b3c9604c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d73653c83f34bef2a97e788fc0268181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef790208242dce03f626033893eaaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000b5ca4139004340e6d6b0c70f3d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ca9d9680a6ebdfd2c8dcf9184bf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9495a86f856cc5e37c219bbd7f969185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3f6066dcb434b94f438b663c5dcd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ac1a0c3bd5a0b1ab74d84b4eee62187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ce62e98c13f1a720155ff3895403188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5068e0315a213c81d3a23cb55bbff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b4f0cd6cc41f1d1e5f8a9f1eb1b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bac432435e1be7877d0835f336cc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da2544bba0e8f252fead7e987b7c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f74a0cd1e4951c781cee17c2e2fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4bab0001d95425392eaa783be2000194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd235435807f49b10965f6e920944c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985c3c72da504fcea0669bb3113990e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b129f6b2e8a732c4ee29158e8ac7e89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e462cf32b7c578f6ec6213a482686a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a82000ce2fea44c099d251f2d5d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8139304eabc1c87b2b21531f90fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532eea8e6182fda73d8528f532d6f8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e93f9d5580180d735fa67bf709eed2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b2a7069d80fd2b770f29c412e558f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d9f5459645f012db8057e373bb66d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78329f6b11c60a6424b0ec494d8de790205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2259fe1fdd44d1cfcab1264d036164e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4573dac5770c85f1bb2009de77c239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e2bb1f86752e368c0f1f8b485155208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c9ab7b1fe14a17f7cd8a476d14512209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c646ec05e71a77764494a05737226d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266d509e69f7efd03e7d534fd89ce9d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894e98fd761cdf06032344a604a2f22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ee187efe44dd48ee01d0aca15588213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe1bff0febc9f5ea97d5d2b2d83d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078f16db3b266987a57bcfe0a3fd045215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde636e309a301e01ee521462bd9beb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d21d4d5cb4c18114488e1a4c8f3ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd35ba7bc8fc664a10b1e76541f27d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a4bdaf632eae38960048f4b102997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e110b1b949af4b137a75a2f507a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf598d5e2e55c6d28c89c366761c2ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc41598bdd78e258f504e11d569b84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2aae12f46eab0b7a0f7536b21c6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee3288ea884b9c22341774889f828224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec224bf1c612b90a3200e81191c372cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda52dbea43749f4c47a8e6a5930684d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e175f071df64a7217f0e7dd8e3ce6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d352c666f34622d0fa57fc2fdde031228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c068d643ff9f5cb862bbfba4f738f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c12926d3d899cd84236fe4f20be868230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab15079ee1e0980468fad847653cd24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf47250c78bdfa64b0303e38442b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10699a6e06e8e3c99ebb1fff5be7f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b941f10978988e471a0c3764a24458234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b54db298c15320db54c454c865b2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aab18cfd0a57e0be2638941aacc0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761284bb9a73d9c8016dd37e5eb093237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b1e20609be33ff8019c696ad2d29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ef779d155083715e42f050c936c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3bad87a73bc3aaeb366d6cd047102240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a78cb7eb07bfbd060b2a029b580d64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135db8905f35436b7b890e11b8c53df8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5ac248a97920765f62ab841b59d81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f1bf53134bc490c9d8b4596d57ee3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669689ab52e058dd1932fac6bbc1218245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428dc4afcd5af74ca4c863997cb1996246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbf06b380fb27c06ff210182495542247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e070ed2c13484f6f915fc16a3746248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c725b8b1bd00595914d234cc4a33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ba15ab792d7a4748718f8c52a4e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5353c6ecfff4ec5606c3d7c6544b5ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583877cb4ce9e4194761c8de9f6309fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75832a9c520e8f70303578bac4dca6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88afb8cf3364808a8799a2ef9404c0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdda3deb5a60db871a31771a250172255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a755c31294d7ba1ae9feedcf0289256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a4553a5d57d3b90ec5147706f7eea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a30183b765f0d264eda53f7d8ebefc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29444d7ba1308b467be4e027e6c91e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479eaef222cee5e8dc17ffb457eebd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c48f6586e4a236e2abc785197c3e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7cb9678ff487d42b09188b86d146f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bca9970db011af8f638b994ee3f4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787799520eb10f29448a9121890c3fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838d95d0dc2d641e9fdf983cb8581eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb20b0a11eb7ecd5996810f8ccfcad6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7933dff27050b9e64352212033543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43672a6ab601376040f330abd79b73d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a51433c0b88976c08ffc0bac2797a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29480a382f32dbc0d7b6b9ee667e6014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905eb9626996f079d4cea1049ca25a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392da49fcc1cf4fd3443444877f850b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281eaca379e9f01b560f883b20b02c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49b5dc48daeb54b449e3f6f9122852274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b7eedce832511d9a998c6c06ef89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ea7fce50979dabd24ba70bba2c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d011c8cbe7004a9226dcb224247680277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0facd131783717b72b935f7a48ed2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc41baffb435b28c88c82d45d7b296279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92677eae888b23191b00c13c184c38c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e5e7c76c1f43c5d469b4df4296e95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd82f097d6760e31697bf898a9629e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225ce491a937a87cb8b657af4905cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff1a58823402af8c3f45fd9e96555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10c3a6c75e3463125e291f9ca4fb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f637e3cb88e11b2d59c8a07ec2ff5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c833d7b67e41b82803b6587e53a7c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5bd37ab67688757227ee02cf0debb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667ee54f248a1307f21c7da38ce5ead289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cc312929fb3dc3eb10f5db1ced4ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54793e5408e1438d0e3d89514d22d9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bfc267ffc76eb821852c80d54dec4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7862b44cf9c4dcac410316427cf9b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae85213731d13eb9281f71da8a39fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d064e72ad387580a93f705b1542f941295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2da4198d0a8d5c73e7a2368ed1a2a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224df1858cf97800a817d01e2d00fa86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2d0503dea818dd90017816aeedd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497eb036b77a513c80719e0fc8f5a93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da286bc88d24a3f04b9ea49af0ab988f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f3d9999086c51de049908bf7e7fe3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc1a8eb790cb69602e9e97ba6254bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301d1289188d1d2722690c381ac1601303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90afcec5d32fa636e397444462224be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c4f087ce159b49a96584a0ba7e7d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256676fc3e4d05976de1ce9b0641ed4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b48a8d0bbf008f4d990efd1b48423307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5270307350da7cc38a806f6739843c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb931e50df58ce95da364d6ea69eb33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57756f30012b89d3733674978fb8958e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c49d356bc5dd1e84b1fa6ec177f3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db3c2c3b1002ee3877ec4af6a8add1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0c36309bc63534798c162f0923528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa6eb622deb58479cc44e535adb4ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7680e1e470ba3888a616982e29b87a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174bea5835dfd8d5588cfc6f45dd87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8142f8d76678ec21538b04c15462e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027ce4030fda24f6774e965ceaf67f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3ce224df7e034d1b9d5eae3bc85b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cded152f8784003aa869be8c7c34d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2633c94fb7801b8008910ca53c92e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7837163d804383a1a6a9dccb15b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc338445b8f044a24933d59860cf14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7e5713f55aadd71b9c4c4f3a0e4fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65f9f6358246b8538ee810aa521fbd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>