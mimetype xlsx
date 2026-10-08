--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf950d67e3439989887468719f830b001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5474fe16584498a5c7c1ac916d9b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec8dbdacd104719058f621105393b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5080faf0e6e7c7cac926586dd320024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9728ad94587a2ef1286d5a953fc98f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f83b02a111ff6f8d42451e7deaf3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039a3d9ea77bd74bc66d0b01bf47f5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8758bafdd5077b3491c7bf0d47be28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091b4aa083a4dca736a315c233204f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b5cbc978f0d41fadc099541f3c3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b043aeedddced74bd2baa5eeb149a9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38e37cdbe119056f0751d8ace2b4fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851942a93cc68f7b5c891ee74734e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134e35d0def5d49f7dcd67b22ce2f2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e20cbc8198a6e2c9a88e2a5af4b8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61717f373fba064b7e9b91e892d4b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc979b05833973a9c6730dcdadff2fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf9cc4530486790c7eb1bc1ced7ddb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ee4922a8502b1744b37a76bbf06e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283edc4b4c8e278f8da83ec2d8903820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dfbfc0bbc3063bf979b84f3de413321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f3191ec87b583fefd05bb09a38c0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae52c70425145877ca59a12bbfd946923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98c4ae8bd0a738377d5ed21b9a390824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15184c14042f9ec3c0cdb8574e3adb5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cda4d766ba38a1768ef776f2c0e99026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80c4b2166eab97fdf764980c36c2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584bcdd42bc18db6dcfb31b144b0cae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcfe0999853f5dde98bd4cab80520b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75af51c7c33380e8adbda7920d4a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f9f4f6ce7d355a1eabdb43e3ee0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215dfb7c0a8c058a6f9a990e4973a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fdb5ce4f5308185ea06788d99ce7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb60721ab3fb8fafe235ff2277ca0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1b4d932c7baf01295671fb7a1c5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30266bc17d524b1216cdf572dfc7c5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e89448192736f48ce4214a7ec680e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d10be0a2660270daa9eebea243a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5bfe1c40dc6e2e8bab7b9cfde25839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ff16a89329efd762e8831dd48eb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c94f814fff7564a3859c9f4f2e3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac760b4c8590ccbbdd4e7c1daee36b7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24325f6a9558ceedb2d4f05f32bad12943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685576985d83f2805f28718d8e12a4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a10d5140d14aa1f3692ecc18922745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20662b1bf81dced15c87df600e8739546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6c66dc38d31834733df2e2429a2d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a5f52b4255a10286745a44c53d97f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3d00089ec7379b9e1bf61620972a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056fdfe91c9bc6c756cf87f633c67db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2f57bbcb9b026a3fe71dc6f001f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63dbe15f9837999aebcc0d9dc36a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa197fd0abc69ad1e882a27b7ead4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd2c94d07a2a65474ecdfceebd09e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e30a4bb30143e4de28fda4bff501f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02c52e5b628ca0ebcccc431580fdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162d30610ddedcdef92989c8e9783357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e57c4b23693b319effd82d044c4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06863fadb5d2f16a6a0131312264a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fef191065e13f9e3c17eb3f17272860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f363f4a89abc6cb229b94dbb03fb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48595c2aed3ed3d62aee2a113d353b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5f29d99de71c6e7fbc1e0848939c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8d5d518787e99bd740d073eb12d9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf32ee35407d1953398d222a93eb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e797e3f42c00b627398e14ac18fff9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c341a7f1272411da0f767e274086b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5de864a777c914e81475998ee4a4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15734639f5814fe84f3fefc4315730669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a90c98952eacfd43d4f2a2864c54ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2248c6969bf526f6796b83988af4c6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfd0e847e3fe0ee93bfa60d0fe43ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b0089776bce91e2088accc512c34e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85298234e364722d7e9d1b6cb52e6ec774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59575f6097e1962160358dee1fbcaae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa068cba890bc3a69e8dea8567a1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c569cf411276c711c285b49db1a1a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1ea4fd35773fab2489ade0b3125978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c93f6cf619231c76c8249c8a9656779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f840aa52570baa40336ae3ddb20d0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f86232c0e648bb124b87fbf36267481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce164de8efb65aa22650deeb096a1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951935baa7e46ecb41eafc44041f77083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77648c6906a924872ebbaad0bb72ec6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0fc8cec04c62478c1f6525110c4e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb5c041fa4c5330f6e82565735b7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cbef4d557a9ad9ee942e0c5f85c9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b167a45f3c625a484ede6247625488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f9bdda3eebf4ecef4302629e2b9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0cbd0137eb01c009df8ef2a441ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242b678e5143da682afec5e1519193a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e3d0428f90eca157388f23a8a43892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a99216447d6bcdc191f40632231493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87d4060d2846b3e82f4d410e87ca494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca35fc7c4fee639116e0aa0ffc5e9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c746838d288a09bf57da4fe56b9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1cc11240642fa9ec8784eed865fed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde364d8a686b64ad2b709891a8695398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d9e53798a76db5f79908eede4288199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50bc9f7cfa8902865de875157cdf9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575b6f072575e05c70b72e497d334b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f36816f56d49da5deeb753c75f109102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdea36c493584afc991a690cd8262b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120cadf1fcffad10b84b82f9376a134104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bb213e146b864194bcc3edf35800105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155d3516e35848adeecda7041e737f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c16fbce31271a4b4917efdd6392fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e694ca0afc3ab095de65c73732cedc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432e98e483d95a5e61d92d926fe3cbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831193c4f08c7bbf10bdffd75689ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789b10db0b169869e08b8ccd003835111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b191014214c96bbd5da4b14bae386112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0436a21995c9c874990aae94e413113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725fe72bbce1bae4a361e91f38bef4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a5708c16e48618f4a9d2d93d4e893115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5d4bd2f115c8939b5446f45a47d0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa50cb76480b0f9122719eae48c6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfcdafa88cdf2abbb3e111e9f9699a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef124628874acaa1eca0cda0c97f0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dda63079e6433fd442b6eb7052d256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e10caf6c524d3cba597214995e15d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3352ac788dc991725365b663c641b86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31ef4fd874c9a9dd218636d11aa65f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcfcdf8e193168499c9b3dadbb6e08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645f97b7dc3541b5c1491cbd021244125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618c39da44d75cb3b8c53fea6eb206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8712b232758b04150745edfaac4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d2748cf3234b8c6671920e722f61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdaff6e7355511462a599353fbdc03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b19bbb1eb7a38d89103b4ff1197a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d615c4f4bd0e84d54ff58943c0940131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078ca90dae102160976a55586caef6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db4f75559bb69e2eb44888f44f1fa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60204ba5051f104871f7334d0fae68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec0e32fbf31ee212ee3daafaadd1e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae5c91b791bd455154d4a89bb2a57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119aacc051f758b61c76bc8f39b7775137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7e3c0d10841ed6e151303e0fb47d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e79dab7e9ccf438bc7aea6f02c56d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403409563377bffa8d7d7f6139fc6b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8d144ba8b7797933f58a3b2f31a74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910634c32d54e476646234994b7fa1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365c3d3e8682b4093274f5add332c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7472f314fdb50a62239649e2efdf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ca201a9a77a6b40b9ca9703b82db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562542ed849df964aacc170748d20a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4781a23cefa4d4615c2d71935028c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835885600057f655f2bac0e16296b546148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3512faec937d322e2311f95306492e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc009fe428a57e64b877dc4b34f5a29b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb737cd710a1e2b69aabe7571c7da51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687caa30276bfaaca3e1bed2c27455f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e66d5a4571c5a35e1897084199e089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4e36843fffbb89affc7f8684bbf8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92561341655018ec62a88c5db7878b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff931b0f494ee291238e6f5862c2dc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ebcc36c2e632e4801aa9dfa33991c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824862ff5e4a0e6e59eb870c3463bd41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9c638cb435696485acd46eae2d15f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c15733c3e8ecbbe51d3201681bcca1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0850706b9838754333601eca76bca9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58dcb9003b25ed0bcf1192e42cf2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e028206da0474e29ec0eb6ae96dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca9748fffb2b29420365ecfac4d93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f10937328d5c6b200ac99e167f67c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f8a276f8513c58728fd2f636fcfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b5e2fdf8c491133b8cca96bd64dd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346ba882fdcbffe0cc2041e186473fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc7b8ba1062c91b581069781a84252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672994502a09d7e141db8ba006a90ca7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddb757beecf3b031efbbc38735c9ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3e65b16a6698bd3b2283eddb0866172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e90fcb422216874606a1af075131f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e196e86a4d356cd643843b8bcb174174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edde5ae752d1ecaf29eb0582c41f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586095094a8bea76db3bdb8209fb76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef64a8ba441551ad3bca5c7da6380177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6121492db6a049f92042f1d8144a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114413ec0ecfa915b02749d3ad8ce673179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab3bb64c330dde735236b369e6357180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe9e9b28d6fb6c96a95c78f2f5f59b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875b2d97d8f55a586254996c2d92f1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a62efe74fb5d027b5bebedfcd719e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72832b4df983c2425e50547abf05bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d4df0ff40e65af753f5f41ad87b09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458e1ea102ebf468b5f977404e0455186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df22bbbdaccaa950662a2e5bd25a4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d714aa9ffe19f65f1e37a03e2cd31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cae6e57bc27a05afd525cc246d9f8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef958607009a2942702a43c66a728190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046c9d50305775e9aef2034365b576f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b321f87d40ada6e469bb10eed87382192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454e8dc3b57a260775c8b2448aa1d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aac60c0088dc92e2bad5a54d93107194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d1bd12e90f9207cb29808e40749e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e08c2f0eeee5aa1f477390aa042955196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99965d471646d2a3a66021b6ab9d2a4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3a5422e2131251d7112f99fbdb74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252439e82266af0ff27ec1733b403776199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce596b6c6a99ba9e7529cc45fa70d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df7f5de14ac9c8aa4b0e621f8be19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7c946e26646929fbfedaae0607989202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba33780fa317b20311efedf834e9b36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8e6f9d12f1bd1957f8d8d5d5271f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd0a8f76f11a0493eea8ff8192e496205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef1ee530b0c1a8ef1cb7385fc50d2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3fe086b1436eb2c4f2fb192c83b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10dd851a3e2457cce887bfe90d3d35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ec937d0fb91edd7e6c3aa84a27b42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11cf8dfcaba954cd3b570986c92f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b034a83e4af79449c6c217743889d57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9697a74173ec88408de0d5537d7172212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017c1a7c184af19985b129cfa70feaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79f4977d5ab3b4ca27fab79687aa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b5022defeb06429b6055ab38f1ba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500277935581cee98fcf8b0d708fe55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b8e99f3878d5490c674d7de3d8b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0801e490a21f85b1f053a6a1d85e88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19efc9a053788034829918d6604cfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e062b333a901c1e06be51a20fd800220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62055940823de6c2772692cdd5e5eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53845f1d174a55b1a10d9406ddd25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783123e351f47a6fe65fae32381518cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb9a75b68108d6a75739c354243a70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e912caed7ae84321169e92bcc3d6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97fb53bbde88407956c7967bb196a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef42fef61f2444d6b19ac3ab1933fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11072f985dbbf111f554cbcbff8b471d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3c4a7c436ec17c1ac13c45e2b42f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba5b1a27aaa21411909eab6ed8811230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab784b2177990edb01d03adf8b1ab570231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436360cb824a5905f3f2890795bb6623232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526225a58842217c8c9fe441fc07ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf97432240706e15a89a078b4b675234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47052cd02d9d7214b23c691c03f895235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5ad0de582bed885beac89d08e0cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbd06680cb3d5780ef554a452e1bb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8755fa53589a377ae4d7189a77ee1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb410715c5f4f7ee578fc4066e6244a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00da7a4f87ec5859d6baf6a75a65b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429de0818f6497f4027b9540f50ac76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde79aedbcce936b3d926136873f5d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c54012311b8199d2816195654019d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441096810aeb42b48a8226340b21449c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1dbd719e11ce32b882bb2e1d9e407245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949ceb9d73e9e4b477649e7fdc4eeba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799741977a4adcf736bd2463302b3712247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf1b4c946b927fb47eab02ec68bf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c12dcf4f1e665c73e95e0a0fd03a76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae5fc3a6ece6717e9c6a8ad0317f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd22852ee1ab22b843dd943fc915c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefce07083d1442372d86ff2aedd5d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd627713dcf950f05b0a2c26dd37f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0323bf16845090cce0f0778dd4d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217a25ae630eaa4bde88af7c159e008255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009ee4e2ffbbffee02627282dc59eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcf1225f50df977b7a0b42a7e50e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf62c9922e9bfb625143cb5b90d7bcc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8e7681bdadcf9eb45dc7c57940fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c429796f44f4f7bde8907c1a3e41960260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877cf8f08d177712797473785b6c6b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e5cc1e95aa3f1fd98d27f88a3e97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c0220f8bb6719ced72588bff2ac10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88ae0b98a5253d6fa404013f98ded264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab9d7fa88fadb248e75f1f29d326b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7800c793d6f56222b9b390ea2080d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b78de962c9390256c7e07113cdf6fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269fec0cd91d9d00526e32a2f85140b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b70ce3c5f390a3c0f29e34c2bbca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c1a9fb63311ebf7b3abc43487599270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dca13c04ce08c341c4e2cb48e1cfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f89916faecc36a683b0ee89b7c08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19887dad3c358cd49bc7092035dc8b17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984430d720d18c321071378c367b0d24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac073e8a4b3d1f9aabe5102777d5551275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae3b1832e92cc0d86368fdea633099276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ef817186bcb7ca4ca32bb220f0bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf4fc9c3bcd54c6340886cea0add4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2bafcd37e40a30fc60c6e74959436279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52081b4dca2708a7787d8ae6f97fab62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11baad3ffe20141631a530e2b852c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ae3403c2ed2518982a58b82cd887b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc32d2dd5887e7175f566b9e892669283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff092488d7e17aa028f0bbece88ef0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff9260c637275c5e5d78182bec7c3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1215989a92f29687d3ec696470577286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab69a431831f7d6bf78794053bdef42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791bee921b727c23a8f1afeb2fe585b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264add130ea2e582210b5024dae655ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210fb372e433d06b83c391ffc39601d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470d8c312744fecde8970e2355ae24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef042a9044aea8b40bec5106f22f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f92fba2a3633f306160e9ecc009dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae64ac1171d368fec51ee77651f5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bb1a04d284b38d755329515aed233295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d401d044186308beb05b72f883fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917953ac756b377dbdbcd3d86b3ac427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeb75309afbb81f463dd9e43038912298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16eafdc7b157bd0bbfe33097c5d7ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba21b92a374c854bc7e2605262e832b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad90c8e94121df8adad7a215822dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee411121d3c2c46a2d1a0006ae88a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400a54c845333a8d430a04c92ba07b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c11363b7439e49e37acffd3eff1b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd8d7ef02fc1e0d59f5da70221a0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b0ac757e0ba63d56251332fbe650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5047cff39301cb6e15cfbabaee7df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8357990544c01a17ad362998385eca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a5099bf8fbc8bd900a8a11da4dd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1301b8579f6fe98d67547fddb52d4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d9341188ab3b114d1d1ea4f3c1f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac88e7c8d33f3a7dd0ae4b2accf90b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992af0ac6f6ed730e6e6d09bd65969313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882cf24d4907979717b38badc7780d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791608080d1bb622c3e46829e0344fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ece5fb7c5b3afa1036c34c3e1c840316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c08c9ee4afb3ee3f3ba8840b4f816317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74917d848d291ac73a7502edecd0dc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e26883129fb690b657177b96fcdf59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59869c8eb74b88136dc88d0fb2d163d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c34412c21a54e0fbc3670685998b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637832cd49313217666d04b06fe32037322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934de3d869eaa5e033abc024a491b79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f1fe74b1d4035307fe52251079bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebc92885cd92bbf7bc16fda307846f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f1199638944b42bc27d9bdee48c57326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6454b97405949ef4bbe94705df70e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c52d4c001999a25a342cd17a7510e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52db3133a70c99d4b47a7b7de805d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26ca63c19ef3caf036e23e13e05da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3c5af90c96c3e78915e575fac43ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b68325816d4957891b1fcb03413fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfdb86cae82a114c1187b1893d1dbf333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583319003c85610dcbf6fee5534ab00a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e40453ca1d2e36a02ddeab24554ee82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc2c826657fd2e004e00811c2479d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab815487a36b152e6b4595a0107d1af74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8ff1b40c2b9128668991c672249cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9f50ed707f254351935d718357ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd561fc2aef185ecb4f00852836d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a68c1068787b0bb3feedc449461f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bf88c483647f8f8795e3da4b864329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3f1581a4a342c0d123ae57379cca010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb564f934dd8ebbfe6cfff1527c81e0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd4a64433e4ba3feba34a3c87094512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b27ed1bd4112f72d765b649938fe7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c525e85ee3fa96cce06e7a2a132914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d2a337fcc2050d967224e771061315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfb1c954ed7fd0c5e57d82927ed4d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a44a76a9a7eeee8bd142795a291017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c543418d137ddb19dcc7fd1f0467518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf090caa7213ffc17b882219b5c3ce4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebac416a1ec827267f0aacedd62582d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd734e475b4748bcf05036f01da25821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c808b7129c1bd4f5bbbab8fb1d867822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d808e6a94301b4be149b63802c1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425162a29ecc9dbf4624837a1d40a2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cd27db2aeed46b34fcae16a0f327c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd1e1a24b842f00c4a8d3711dbc5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b431a9076d7695225fbf52992e24427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7850e62d6c71e222bd17746e243c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c4993453a904a5c377ee7d5d3cc0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743688a3f24b1a83b84ff093f6c8a6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8013864c181c01699f996a07c53a7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26739eb69a878c12315f3326dba8eac232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67da2af8d00fe56a5ecaa22a4939d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea7e0a2f022ca94eff6c4a5ad0e22c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea050761587bb625b953295333009035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd8225affa0905cdb97a3f31f31e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193dae079cafc0b938e711299a1890837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faa4811bae31fdde7ea27855c1b5b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7af80e684613c879eb917ce1a44a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7b51ccd2ece39f0131fb18b9c79740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f33d6611649c7c15f8200d7b7345a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b075c927072f135d5e5a23cad47dac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f812aa16e8ffe91a8d79f14511f02f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f35a7ad26aa2247b85490d6a8e6fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb6f69155961e38de42ecbddf73df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed658b394e4cf3af27edb7245f95d4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89dbd085e48df943b15a5117765f4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0658868b44ebea200623fe2b59f5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c40ff9935e6ebaa6f9814ab943f82b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f62af194538079c3996ceea86cb39950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefe5873badc8fdfb2de45e88ffdf2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2af4360d17cb4d6294393e04aee4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfd9f856c21a2f7a4d95f28c2ad1cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543acebb66a5ea6aa92b29f33b8117054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9204bb735a5215252b2f0f68f76b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9aab883e6043dab18b664e1d9d1b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf0a61f1e4a3852ad267dbd49f4be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0d343817272ff6bb0705e4533966758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b03f20c036e93484cdd9ef0a06cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984b621b2d008f0fee99076e678299d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5ab81478e405b99d897c9a5f525b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd52eb3d99fcc47b6bff77fe8e84e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7791654ce5006aeecfd0ef48322e6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168589216f16941c7dda22c3a84ee1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631fc5160a304a4ff0961a699f80d4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea906412b041737ac7809c563c59fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea00716b005954e0b0eeae4a1cca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7cb4b5e8a425f019b23906a125cb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a420e32dd6868b152920fba89ee9e3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08d4ddbe7810ae17f58855e0eb23170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18c8b3702b217b030ef3fef02a778a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950510cb03502e9aabd43c4e1586b2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b36a2306b5807b9ca28a83d1f14ec473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dca44ca7ce4078f3ebe2efbb2fd71474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e9d2efc5da73b40bc97e8e758e4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597acc951e0a22c6066fbb2377a1bf3a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f26963a1e64c1a8072659e152bb8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab5eb254fca08874e0df4d35a7c00378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad944458701d02418b5dc953eab964179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a7b132b12abb1dd68763afbb5061b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4ce9012af57570d0d2b63282855c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f62ee4305251a25acac12ba0e87d4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3058c7fb170cf6c0700d51eb68d6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d69e5427e582700e4de208873e3f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b42a84055193ef8b53f960bf51c88d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45273f418c42c8d15e3a20aabb419586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3fce985a0b94628e2f430f879bb3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78d7011a69dbe31b407cd6ac0da3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe794e6304253ed9a559954eff670e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77146bb8a8f9e6ac852adc2ec9f1d0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccf75d004d8261913b30be00204f7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcbfe6bad256837f91d7ae697c26e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead661748660ac7edeadbbf0cd6696b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb07f6bcafb3017ecd446ec102c43a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c95e96b9a17c07593f90f5de51bc4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad040403feee350c84f0a3cd67b23696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b70a4729ed94c5c7a292276b22317d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7cee0f90c53fe6543db4e590982098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ceba9fae36a48b0c571d95091cc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba400a9af0a70cc0d4b4ebae6999d146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc5fa1b3cdee8269317ef3aa3c8e23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc3fa3d3dc687c1651b0eb52690691102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9db8c34951c24b8b315b32b378e035103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c0af79d545a3ba78ebe1252a63589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfbbd98fee4286bb33da019c20a7de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcbfc3c97202a76944eec151da404f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348180c257417f660dd4024cacd24d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89312cd3fe2a4dd532ee6a1b342a87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60d64d6feacfaddf016d926964d674109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7eb73cb6c44485844a3576988b2b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef6a8946df70023169ee2398dedb25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f59cd5101078404256bfa648d5791112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18d253769349167468724f51321f9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a5bd01c34d27d9c7e9b1046e5df19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6868276f8c8d4dd107c6b57e8164f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6111e45fb5af1deb8acbf741028dc92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c5494c7ceb55b432f6e452a2ffbc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2c5d8eff899c7de5dadad9398801118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a48e8e7f572affb967c98cdd125318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12144dea501cf63fbdb6573ad8fc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb3741d0cc73bb45b51e37c0bbca77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d0c7517c3f21a1caeeb46eb3f918a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b2bb2019870b776d5dafc3909e6b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658a2fa3bcabd7a7dc2ab4bc0f016c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc6c904c761b17976fb7ed1d1fe0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27ad18b836ddf3050d953968484f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a73c6725a313cb7ac6cdb57620abe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50975433c22e6e9da3f642f7c6185128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4709b7be3b36ce5c5fcba9afda5941129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e66a9bca04986b5869c9f78422147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c00e640db8a0263f49cce863ba3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f960d636ca5d142a14e26e973ff9bd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e26548c5d6a6d62254055645ac19d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cfe023654d62f6c2a210b2db936a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33355b9729cf2305309773eca98745c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6f4d46a995487e5176974245dfd75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff51cdd73ce3f273c2225ff3d4af2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f962412d3d56ee1c6a1b1fb0b3444b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d0d39b21429188283ed450c3ca26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb45051c854a7fdcf100844889a50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa48cf0913cfa75ab0ed7d2fc257f66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e47c95feb2216cd199a75d549f7d76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb140915591a4c51ad4350748e8c667143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7c665366f37d3482bfcc7667c1997144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f242083c0213d40e1e8c5aa49decc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272c3fb611b5c3745bb7836d4a7b990146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb62ae3c08b0f1b165bb79c878a2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f03393939031d9aba3c8ee7c4753b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fafc670118c985d82d52a63e3fe1d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c356febb14991f3b6164d4b6e6db8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a235fcaeed949b5090d98aaf536e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4786ca971fb9a04fd5e22dff1169152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2858371bd0e4734327d26624a9cbe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c90fe92b958ece94631c020e6691d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81885cfc96df5e37f12d86d5c0e13d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb341e8072e9db0cad8affab99e5015156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c90926be7e0b9eebd90ed6de84f4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330e31d6430e2b87cff032a1879fd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957dd3a4da40b366e665128bc1adbc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5db7a6dc662889f4c1f4149dde149160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cd12f2f5a4ccda3126aeba7560245161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f09c4bb4464553c0a05989e03407c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1239dec7fa650c3d473d6c31584da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb99fd80ffb8f62210bd5c8185cc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779087930a071c4d4050cff42994c47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed356eac3d967c0b48f6a2aa4ebc950166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa0c9f4faa2d29826c3dc52101f861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb692a8baded4f8d25826321fd8bf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e332bdbeda935bfafdde7521a530169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65318f6913de3176b34c7d15ba1c3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2677d56fc7b2b4ff20803b97b5a15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9346e918da85a20e7c282a19e16f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b4ff7288a004c544ebb889f58abc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a384c2b8d652a5687ff0067082b7e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd55adcb13ee58492a901711f3423175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee5a90a062068163b20dfdedf8d9aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33933ce6af7ef50071b30268ea1728177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8a646a1d1e6d1c555fd2d891cb4e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6151607c7f7fc3068869a155090067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d79322d0bfc7d7bd4ab2ad804e892180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf78a7c164547ad603e461fd30560181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd0f873413600c88592b6f7c6f82c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec761cde908aae131584fd5cc42a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f6ad6e1a5bbab0c07f5f6543104a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527fc16daf1390be095452f3d440292185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d061645ee5fd4f7cf63ef222ddb26d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2534e544cb669297c526a72475511c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301665bef552f6baa6eed40121a9540188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf431a9897915409b6da40db3f037189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9876b04e37f60b0c3990293fb687d09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f3d04dad804559b0b85ac392c043191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eae3a2fcf6ddfbc18a6841f6676a69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37087eb19922fe650e6559302ddd603193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebaea6253b38028889574ac5f209bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e333a7dcfbf63cc8ad13d398653f5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2cf67c4d38800b913ca77afbbd85c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79ff18e5ece28b1079d5045442b89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889a4d47f2028153157ffb336cdaae4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05175e61be4d2a4751092004e8f660199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d7ce6d1c9dfa38fbc7b6ac0eb4b79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd87a62830223883d4b903825f86c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638403c7ad08a6d3cddda834e45ce9fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb455fdcc92d1f7807db3651ce0c65b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f64fd3463cbffd537f00bb889c03d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b461c1baaf1b343115adde360d8e6ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c0887804b44a064ae795378cf08d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26cd96e1e60e905226fb343134e537207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658689fe9bd63cc45cc19a518731b331208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee21c832321bda6d268b193c0bae47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae507ca0b9715849745125c27430c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f5662496bc0ae53bce397ed3ad670211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaecb54f63bbd870f83ffc5aa530c20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f321c5d48d15e5c8b99b3230f3cf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60e8ddab794903e4bc576e746e97c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac59f17f6d80ff8b0179a45cecd9fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec970db72de4143ed2fdcded7c226faf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495137d551e1d3b284225cf705c74ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7031ab809b654b8678b88a8e69b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d8cd3b93da7499c75cb9937f3349a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c278b6400d04b22a527a4a95372ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d1cb8871047905773c7a702fb8a6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccfe24cc4c2a8aaaa4d772de57e52e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6a2ab2d286c1300fe4b3f76f69e65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655000594c4522c0241316eeb3163ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dbf3c679a925c169fa9f518593fc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e013fb541b450f19ffbb6b043f6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492763a9171749fa495cbb24dafca9d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6111c2b2eaef528fd85974faa036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989f54da48459de213b2ce2f1571fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627064184d7306bd9098d30acb8c6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1654d89daeb9b1d56d65e76209645231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6389bdc3d21600b74fc13a13d91fef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895dab513b9fc951b877fd65069fbb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a70260f5fb87350dac32f7d0a214b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc0f6803d1cab8a9caa21ce7e8cba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285086333b2db53c4804377ddc8a4cd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc2cf7c1f0adebe0cea6de92ca464d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b78246ce7b1a298855d027309aa3f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fe6026fb8f494059a9843d5ef4d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40170a308b98b4798276417f85ecf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590491082ab44ae8e272b41b76aa28a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79be454903e7e4612024cea84aaa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108096853e8edce52b831536dd551bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e989e17f4b226d814691c392c47ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d62c9e6003a810c9259763eec3348245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3dec46768b9eee3b6fc80a5c9134246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38162ce394bf6ee0cee57dbec4f6e792247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e08dff37ec18d1cdd1d42756bf22f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93cc46d908254ac138e2223218b19e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3248ff3051bb4ea777f9f6e912fa42a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292171e6d1251356cef6027a876bdeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021108f4d8b9e48f6759e25887b251c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3c11da26e5445a865e7c3b678ea59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4ba186835112941da190b151aa2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1d09d9737da18b4cffd488894131c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdfc20d9f78bb5fe610a0debc90f23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7d283ab31e5bca3ab1ffa03f85ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f0ad7cc5825f915214005b2348b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c9d99a386d77365a3d438517b2dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54054c7ba7cdc880b7eff804243b6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5a24ff29e15472d9d25a55ec1c78a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c1bcf6dd87f7154cc1a082b94d2ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c1c368e146cea194a4b92568da43c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae4f126eae01993003a38b699c3b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9938fa34dd5ae4ebcb751365b91b75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c3e66203f4b5f253167379037419266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba8fedcf8877beabae90c88f2d6d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b079fbb3fb6af6832b2914c903a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a9fdb564e7c8d04d7d66d49784641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773fa72fc62dedab42166877c528b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6ef1302a34b449e99c52bd60348d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008becd7d8d5b9f10d1d9edf4f757d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b581e3684465f3e79e8e94b7d0f75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a368f91bdb808b912b1446056530274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903454ed8da6bc9b1212bdfb361f99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025b8063bed3f5103b3f69500593dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08f6a10005382198bcf6967761761e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6664ed481f4853e5896661d8530d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7400278aa33a6a3f90775cc017ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08761d2e5cd73b8a12d1bcc653be0375280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9234deb5dbf2b6cb155ff69cad46b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8415ab8f0ed4627b9f2f15634949e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ce0513978234d58b730d2fe70737283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae334b1e148295a9f8dc10ea6ccbc8c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a128195c729165cd7770d668b1cc68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f65e6b27eae90c964a41f848e786286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656e6030427e800f6c7582d518ada0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc29546d5a1660c3503271e59bda9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be575bc0cd3326081d026650db4de0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c224f7996a32903ea43f5cf2dc62dba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013373f0f0fdd50b291ec4a1134349bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77d7b41a2e0033fec25923a3140d4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3b543f8fef650a9ec381b2ef8d9d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d9500931febabe9b9bbe707fbea5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766244d6d0c7f81f28d79e2dd9029b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832681374f3af177848c456203e82418296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49844995c0513ca800032869c15cc73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a42062bb68ee6f22c9de0254ec8b66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b844e7a31348443740b330416ef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08124e230afc2736a8ea4500d6fe67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33749099bee10e9e1bb4abcb3b1762d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254071b248625bd7e766e794edd840302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be5644f6f45210f43d76fe1021ac0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e558cf5b354ed3a8e8284a37cb6292304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6629f44d8f6213059b50e93c9d98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d5f88d7b280d3897bcd953f790a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f19604358e512a2f932ba3b8a8f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243006f7a86e923e8a9a560bae44a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6f1b383b79c6d70deaad802a78b26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e4e56fb93a057886be39002ffa1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791dfb029e53d31e67658ec858e8437311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68ac84fee01e9bb9a6acd0caf79654312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097cf3bf5d334e95ff292702f1cea86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6716978639d70d4b5dbe7882eea70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea0d0ae846243654686b8966f2c66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61999c1528d68b5e52fcf65133972a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a36d94a37b04f5449e5a73aecdc70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e4533d91f743ed469bdb28ce6eeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9679057a5934678a5a05d9fb69c5f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbfc3b8e6324b82cd2b6b0b5b9da3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476438a60abf63ceb5e1bfc20606e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709fa5c10c229d2ce8a3f0e323fab67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc378417edcc0d5aa57cf5cad29199e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29e1a2d8305fb6c847cd8e18ed73a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb69ddf604b0f29210b3c4db3e918325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>