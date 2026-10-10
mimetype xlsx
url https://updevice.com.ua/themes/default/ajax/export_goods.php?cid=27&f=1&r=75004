--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f926a2c343c69058fa571ad7ab311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6f8ee7d0af692bc0b58172689ff402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc50e5d4d183b0cfd4882ccecc5e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5610eb939f38a64dd4382abec09284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707478a4f7d1674c2fb66a76b8772f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dd1d3f02c55299912345c8a4205246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a960dd96721015348d663a002e4857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c79b94c6d190432c6d869ef3edd8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5468e3dd7ec8f397912a4d13dc8d0899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2e1c36d05e08f092aea2db794319b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e723735fb55bd7f009135e68510de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63e5095ea58f0109a6e00aea53f92f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392138839f3ab46671a0a5fc57e4fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e9c2e033bee7640ac538279c3ed714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aeab7783e6349ed11479b05d71d0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566f59c6bbf503d14e426e540786b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1b7e587a38465973b617dfcca23817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250cfe259ed52d335ecdb6182515b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c9598de0cd3bd05c7131d31663cda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76940a7a5f793cf27685d309aa4a625e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c4a55d60a637102e84f4335d99faa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdb84462fb03f2fee99c3b931f4c9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43590f70a3983cf52312db56f43453e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e30413c0600908940ebfc6b99c8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a93781d397ac0dc668e68e1f5e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fa383f8c9e888ae3b67ec6c14c5b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b71ad1ab03c100ec6f424f6b4b762627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6591f945b6701bfbcb5985b965a235328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf56355002287ba39a518fc26d4c2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee572b99b37bac94d2bc7141434e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415d68afac0d42464b0348f2b11b95131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97ab60da72d6ba2f05a860140a797f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019059a33c781b0c773e30870c0532833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee604f72573a3ab75dad64ca226db4a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060404587b562776f1520494cdce85735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0d9402c082b909457c368902720436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee9af257c8909b7547d07039dfea6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba51476026bfd862888c08dbb008cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4365bfaf2718e083d8b3f5f453e3a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1863b7814a843d4b518cf1545b37fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d9a13f6fe1bde0666ac9ec693ad7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c731092e97f625db9d7cafea3dd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a0e452bd175bcd9464bf2f71acb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac7c5c8e664da7b9db2f6de35550d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef71fa3f4feded053e8834bea506245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df5358268376821a3f65ef1d1223046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9775fc749e5c65ac27b6d52b01e33547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df5e428832ecc884b392c6f867323148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce966f1c798321de120d3dd39fbea28d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9205ddec2c2976bf7726358374be3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b150f884c5b9f10bc86500b8b99ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ae3e7e23e941caa7982972f41998852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c202a82dead4c847e62c8bcfbef0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728e4a3ff3cd94ae5f2b644b173eb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05be5fac2ee9f36b9be0ea88aa6e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf61b7d98fa8e3c936aeb69008199ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd756e748ce6eb97a2519b921c9067c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f50e3b05f151a4ba0f74f964e98458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecda516f05401aaa855b100db7e67859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7110ead40fa2877fffddcec271776c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7096b05daa705d4502591f6d0bcf74c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dddaecaaf58ecfaaa0b8c669f06fba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ede1507b03a115e84dcaea164044663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f104dd6da4e1680428910a180013364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e204d1af54932da5dfbc418c4a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148872666273b2a583bb47d9b0f771066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9057bfd27cc4bad6955b20672f716b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef8ed12f0a84323dd5ea4f39fd4cad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb27d58db26306190a2802ebfdc8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b08864e10fff70b3bde7f477ac67e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56845d8bcf19acef75b6d8e9b7b28871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea7dbc005460d09a542b9e6473589372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae1ab6fadeffc356d979ab491dee5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd92f0c0cbbbe03a5c74873db0895674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c7c18d21ae9b513ccd4f2ffb801275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac631b1c66c3896170984cad55ef3c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b93c0e9625a2303f7b873d5955e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be275f561f8ebcf0d77ffbc6f318e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede756be262cdbe14d6fe9a64ad2ba879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc3450f0a2fc35224f0ddb97744cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dd7f2619365c2cedb60e1c13a65b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dff8173482f3ef19da750aa05eeaee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c25c4619609da4607cbcae5f91ee0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a048f3068e808712afcacd0fc97184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5dd5af67062a81c482fbb2093e5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac481c052791e3fb899da4aebdfcd96586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013e9c8d18b79a3e7710f3edc75e91887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd0b398eea595e64084af5e12597988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001119499e28b6247c437475462e922b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c88855681550b36e3a8213505d6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95fbf6f6dd76f1e004eb2e425a0a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e548bcde4731cb8cffd9f552de99dcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec662db96ea9bf1c7690e62c40ac00793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5d7d377e67680ad088c1d357761f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd4f471e7948a40379e7f34532834a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f165f116275c7589ba308b4aefb536796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feaef88d2574efd4cdac57e75130c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db81dd90f93c9e6b00e11d3c57d43f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fedd16fc3c572e8589c0a8404300ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bfa31a346bee5041cd3fdf4867a2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d67e70e096d9616f59ac47d7acce5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b017b72075da1b2593e6fd7f9f5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cadb9e05a454923438621d582249e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc3b693303669997b75b0b7da8cbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5fe498060cbcc4add145df8649e5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e2b39cd083731ad7a7ffc9b63df4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f6a6ffd8de20806a373172a3aec2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546ba31660c7b9e7c1c521981bf3a6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b506825eaa92585d81a34bdaf586e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f115b26e0b8b04e757bff7c338aff3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae71523fdf49549857f4206bdcc69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f79e4391d83dfc73d3e05e0f415fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69540521722c2af0f89ec190ec67f836113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cdfbfefbc34661dd806f08537da90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca09eaa8e111a490d088526823636115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94e6e202a964a06139558c4b1b293f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da3377d097d9ac317ee6c2e1b7c947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b71dc48ab2ac7c03f8dffa91a1d6e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ef70458da0f232d90e5ab57ae55f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173f3fd1bf0b44eb8eaa8e0dbef532a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd3b9e95a50940fa3f24b9694f2211121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b997cdac449ad8f0adca890de26fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24153e2d0c52d53bc06bc84ceb85b9f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d45bb7e47763a9cc298953f188b826124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58711b7e02765b187eb73654d00a020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd44f185040482d2cbb90d9de94b3b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec787eecb12b8f608b75fe1d92404b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153a551a55e593ebe3c9ef73abb276128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2aa4686962710a096808124daa3dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987c4be1a3cbabb9ff9f82b6aae5647130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dee4c9e1ae3933de01ca4847c7587131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9680ace36a93ee4125ea49fded4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf503e658963ce800a86ec22f123a2b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f5f3a82d6cb27f82b237b58f612a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed7bf0f845613e642b5eef1519a40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c80f22f9dfcc12302ee2b89bd9197a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217bfd0fae3e0971e7d4583d6e20380137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3347cea54eda2040e1ec8be87add3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2042d6ee880e8ef07f97d28cc2c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1280d5f20947c7c8e1d174a4a5a8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3393838f0f0b0487a058ab3b38998bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993777c6c5c6b9fe2468037bcb4bfbb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8203b0398ee08b7504500cd5acc58c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819445e0e0f92ea2466c443d57e3f075144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db91cf90572e5af34ca3d5f994ccaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0109e7be6e75a462990a0e65c98fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b6db0a4582ecec6aaaae45c78ccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a2b4ef3b06d4d18e3d3cb5565b9e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47efd6af89f6276f5323d7fa2e8e43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8294e75f0bb3237dc8886cd8a802da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f83617af34b8e87ba77ded76e8895151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdad614f0bf2a1a9fdf41b8c4699471152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e81a65eef83aa8a2110838882b08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0435651d25d7ae29b1ce328104d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0efec13550f31f88561df07239374d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da32c73ac118b6a1668c7d0b2a4016156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd024c83edf942909638fffd34ac3f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd344f3a7ec8f4611b70ca520c56946158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204594aa35074d04d5182a1f277533159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28233b1a74b5badfacff89edba0cdf1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264012459eb1604239a7878bccc046161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87447480617224bf5adab928f5efc9d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497518b149ca224fa7755eff436189163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3f12f98913f8eb33766f41001b89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ccdbdf6e262c86cd1525ccd1c122165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648b2ec850513404fd5391b25ad66c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b87662ab13d21910b94dd7687acc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c510c8a530fdab885ca322a6cfb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c8213358a1f5583898d4400d3016169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc6cbc25057a9598a736ba4906b613170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8eb92b6fb0bbf77e002406f847c23171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af534d32e7e6d5306edd0821d8dc32d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a54fbcc5208d2a91edb71ce16176173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c673227c834ef3d683c7b800e0a13b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69c285a88f4582b6e27f53ff4e9bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293a7d6a66ae07d5dc5869561f1797176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68566ad2913ab35f2f7af6c8dd5c1da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e075dd2a500efc8325230badd2bf7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbde411a470a27905b07e52cc5e0a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15ae4797dac8d23be5baf562433fb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf9d0ea9ea80c24e598ee828cf686d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061b938a151917498af3ca22205d2c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c9680dcc8be57934c84d5ffffb50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e00b4a2d80eff2401c1682a49504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b2e8a1843ada69cc8cd2c8e5795f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22475b395d5d7179f69f13fda360b42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a30d24bdc961f9bc59c56247291e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7a6749ea6d9b848d252b5ffa16ce4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f20033b35249322a5ef42f84da13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83290f3a80b0d6213b7968f16dc222190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434071b8796e853c03cc448998b2af8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a0d70f24f079d16bca98e77d846c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fd4e6b81630bc827bd17439d54452193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc75886673120d78150b2eaad6c18e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09564387abb3dbcc721859631591c8b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb35ecb30582f4b1b1279ba0478bd7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0232dcb706f34104c77d04f2f640e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433d4d6457178f5ba61a2b78f1a5612198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65ad9b4ffe9ab44f6ff97c50fa9d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e12b7eeecf5952fa3836a5c7d63203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8207a46ad45395fab1e5b38edfbf1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8615b637da92ab2e4748c3dba83a102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08bf6324370bf0a71eaad52190d2bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f207f985387cf6b7a59445e37ad3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b48d40829bb985d90324ec3611af1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e17969602eb10499784869edf6884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24884516e8499ba9b9c80f15260c47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6b0448ad714122a1ceb2af3704af7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ebde8978b2f31b4f1ebcc0a091f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3265c2ba6c6ccad8f5efa5f1b63615210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab68b130c7d00bc339fe3defa64df7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9355dcc4e4044c8ae9667897270a9b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4f036699712ae05073e82c7ef98ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7d6673ce5a0f67d3f9f06094bca61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220b250db6b737eea60698d400aa73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802faaed9ebfb29bed82c52be778f31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec1a9e95164068b5481f55a66cbfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05af9b8d10b275f3d0eebd02b4a138218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b793425b8da4b1432acb37b59254e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29f9742234752f877ad1661482706220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9549b3f61ce50477feab00a51211a05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf202f8c7710d3a8af9615987b8a7155222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807835dca4416f0b71e73cbb3c3c28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5383225cea7b57770f91e9501e69c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93694f8daf89177e7b2c7b8945a143b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f05c7ee6bc7a86c7d593805ec6f273226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd00b911c9662263abaa7b8f8c34631227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429018b9f9e354b2703e688974d37429228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbb68f34a3833c3dc04e1c972fa9ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8867bb00b39616e462d45c3e1778e86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519cdfb4d4b733ea8c67fc011c1e41d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec169213dc2ffa7a1d7b6c756c1a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80531e2a1e0616b1467c879dd8404c36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1c46ed0f7444dbf91ba77729b9ad6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb37ec336858475801df69c9fdf491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58908ff59c51c2a0c22233809992d3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80573ed0babf2a328360dcae3a569258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad3e918b40561685d4467354c4d9f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848fd568ac09812c00d63e4a3c3b58a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d425edf727b04d6de1d8b944bdf98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ee242d7bca82599937dbf187e17aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100139f53fa3a3d7902e5ae99a73d8db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae832093a2b3fbd46948d7a550a792c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50512825ffd4cb7b082d50abea08d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792b3b1d8cb02090d9180d7abfe4ed8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d175a9f1794b89699f0e76daf6086246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5781f82eabdbd34ec157a1154d253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde7106d6253f94cee3e004d7cff061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d85706c8e5dfce97f720be5a85402249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d294c9524a594bc26c478e1f1cabd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412992ed4766648693893eceda3bde2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174e7264ab75e2ec78ef91025608d57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd94d6c59682ce33f71d48004743a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30644501503dd067bcceb27febcfe7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67abfa1eba01c1317bc5a25cecc93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d9092de439517a4d821fb239d2847256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1335dad10c3317f2df426b5206b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fd86476ca399680001ac9670733d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95503f29b6ca19004b32c76e32ed50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46df83b734b99b4c0354c19b4d9e955260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd10f748c0c8a2e65853e9f1d47627261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d400445a87e0638a38f4fa5866de8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3cc53062ee77e030db2bde122c03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc73f44a35f8853074b919f63076d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf040156e80e3a4c05bb8eafd1ba2e85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9674f32f0b8128d52a5b505190262a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfea5866b81309dad8638bac5857e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36147042732fca0326e8a0765a85b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7857e2d39d751fe6f3324c281ae7bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678d7466287fb2c3bbc5e6fe80c7951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f85be25cf0ddf98677b483ba5a8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f71149b9496f1dd5e31775bf59ef43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3bb316a3e99b6039913cd9c33a6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1516fafdccb6aea0f2fb1681eb21ccd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4b28837bdb1c96312e748843cc11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacfbd42fea661485cbeb565f9a9ed2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cc999e985df2028bed98d5ac47e0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6c6417751686993af9cc26770ae8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ff6860c6615543a9898be3ed416f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017233520fd1441f7463c8c43034951280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428407ce2f0e7d6a6abdeb75d34a3b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144030e89f113fb2b16b0d6bcaecfed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d58e12cb09167710f2eeb78eed7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda8ae4058cbbfe643857e390155fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37278602b9415e750bceb49e4d467aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21eef51a6f6d1aeae166755b39132286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e891cbaafecf12b68a07fef90162b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398971dfee952bf9503cfeb4300c5a58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd308d008fe756f61e3b4abfc26f34c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75d1acda9359eabcc060d8431a2310290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c67f83ec3232a66e7d6c841a7316c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328ee78e876aeff42dff041de7b4a2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb4272bc6cb6b382ba091d23458e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049d75c4cc1bb1b3667425d3f6547fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe214c87a9185e8a59b4727587ac0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894a4d69f15668e32058f24421f82a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82be35f1800e483a7323583d629f57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e26b397e31dc9f218a611789cd3428298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9a4aad551d6e7d10d2090eab88193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c31d6a12f8c6c5e7c641a0da82f87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72d487dc00d61bc8c704147527054f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cb6956a5261832f618779f3918564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e3c0aca9cc15b25a64e9b94fae4a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcfcea5db44d8e10fbfcef3bb5f01f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f52fc28707e484fd7f08eefbfe277d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf67bc9e5d34fcff1a383f46baa26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bedc0478b40cb249f52a125ab2839307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511ad4ea07021affe52ae944f289ac4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244cbbf07b23d4185c1050cf2d6ac7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530de67fa41cc5e009a52e1f2d6622310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dae12e54e979b54aeb1bbf212e16e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de88756d7acfdd5def9cd030b4c81f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23907cdb1e20213c271ded45b65e0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9be76267d16c54b0ec78d92a0e827314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298be901959be3a78ce4998162d5638315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442d13f315100bfc4f1ce24dda8534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e5a5dd309d5076a3513d38ec5c62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c61046850881472243a9fffc67116318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c97c25e63748c95f4a04a4ba3584319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c311a708b4ead166aec2eaa5e92e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169a57e844595ec4059d405564892d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49409e134f0bd04160b70df22c00b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbfcd89853afd6dfff0046f1272a64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe370a908731932df303a8401ae2103324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209aa0cbb2f0c00b769e0dd3e8520c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf2b37c737e28425e91bb5521eabfb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612a9b4764605172b8165e5844c2c7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1d9368fbb6411a45360cbf4186a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e7a9a4acbfdda37f5d39f758e209329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0935ad57a7011dbd37e159c92bd340b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8aedfe954c87d7677b468be463d0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1482b2c96af3a67cbd4f888f70a8e98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dac792dec8fabf25f59e48c6868178333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e144d1591463cc840a989fd0483171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d656de008864827ac65bd942a01e83d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c31a627605194746503a7c251c2833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910ad72c60cae5ceb9ab393b8f5bd414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1eb076d9e49af0cf81210b39b16645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742b14d32c70be97e4e00074c7af13f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912668f9b1907e4b704e4390f9a2eb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e1cdd7f2e247b1986467679473378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194cda4c3512903ee0ec401acfa5b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4771c80c84711ad4edc8378f5c9f0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212744199805b7fbfca9261ec9f1bb7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaaceb47420eb2813c3df367ab7da412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248540bfef253d695f59b8f03fe066a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4da69f1e9eb29d0eeb328819ec21d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5a80ca6fffd2d857a08b6137e384015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217dd72c731a15332180d009135454516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4542b61186bd7feba17ea306253c9b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a974c1b3fc323bf2b15916594c37ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e1bfd9b5da21b8604867c29fe4c6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02fbda188cf408e4d892200fda376a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86009d367f927609669cf40c645732d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d6331235b9a9118d43f638744f5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9551a0804be32f7cd3da5bdd3a1f57523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855def13c9f54ae142458401c7d98acd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db703ce314223aabc603994355b784525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61e20655ba12537d0d816a14a38eb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e662489810f44f04989f652a4bc3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c290c182af131faa12eb4b5df91c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3981d3cf6d03c045231b77cb0afa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a823f9f551af2f67945db48b20baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8515cc89abf1b52aaad83c03f73e78431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4778b436987d8ddb8f07761267ae93632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aea3df93b7d58c6cbf27ea5add0bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d22cfcc30e55f5b30602b44117b93d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de02b1308ab3f30a4b87ead7042dfe435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed00fd073d83e48ddb3e3e24fd6c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e411feabd0a8cfc5f891f7091b9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b6a67984b84ce4fae26ecb7e3d60338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8b70eb2acd12ce5f4977a11f3976b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddfe8ce5ea01273adbc3faa78fa57840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5380cf82116901eef38d10075b3d38341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ce1f90f284d89acf21966f3862a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2970cfc49ac08ecc47fbd25ea1799743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591595fbf1c23c053595f8cb61c91fa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e4f9d5f3db49ae405e491cd6b87f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ce88540f2efce4bbb93eddd9c231446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b0354c1738f026052df54bdb4193047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a3503177da74326e566cb50c2a5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36846ce3c01da39b2dd22a5c1f1eec1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec986ed32759e74e2953c99366bff5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788dba374cd809d490efefb3e7a49c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ce869948e04b09c15ff0ee67f184b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aad0a12f7ffbe6fa2abc84c732c8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0659797ad5df829b8d2803e4fb549754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841bfcad9498c20d0f9b9471ae1d6e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7102db76a35a4d1354ce931aa643f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd5b6b2349a14ab939e92bb5bc8cfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f3e5347e0793868a6966d2cf43aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc71b2ee0b7955381ff878bc00399859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839609278190de7cbb587697678742160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36163b8202416969d766537c5910b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2430ddc32242e001c9f4f60a138770162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec2adb52905d95ca16513fa807121a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d00548e66df57ddd1953be0f4fd23264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0078095977529425eaa7a39b9f4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59910c40a7792c856557e3b5f661676566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df87305103545bce2b4bfb4b2c7237d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6481534dd13e3638500ab0287b8b5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66275121f3e3cb02afec17e7d7557a0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc568b69effa616f760144e83896a4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd837112e6d74614620b584b71f5403a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbf66da1f005971af67b841978134f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993c3441a7ed85ae36b9f2a8d4e8bbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fa96890431798d17395cb72fb6a3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8039b83bb3fb65769b848007e55a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8efad89775a91693aeed719959a3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d95a4d060e9619c4b7ec48af2324177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e020d3d12b5ab80c3a6a4d218106078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23978d6da37d7830227c1ddcd687aa9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1619a18260bff45b937c69fe7676780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f752cbaef36ce63b63dca37235f2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bdf0266925d6366f9159784f8636182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c88f6dc7324d8eb7bc1b0c8a29604983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29dfa44ba1086ce44f93199b90f15984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42c50a4eb3c7b594a1367839faede85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba78e5135128187c22b9d0ac80886586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76cf17ef89bd3cacc70a6578b491dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9dca500001f1321f01156dff39a4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a59170c209291ca52fcb5c9ea1518a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818044cfec83b2f449f9378b93e66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b2854f4d59e64ef817e37b3ff0b7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4610e7cd802c8f258699e22ac6c95492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503d02c4c0beb3a62e11578a888c8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac36f1d44b399e4d6d7fb1657460c3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c08ea5739a9917d2dcacc569098795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e47d96f1fdfb7b1db73d277cbea396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994ebb777a151ebd7e14d731eda259897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55b8c27466ba0cc38d491bd11dd17898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70254e31b80dc28f498b09c0bc50427199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf266963601527a9bfab389972eedf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d807a1c47e75c6d6728e8c93af51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b082da6455e9f4be9408169ca8ae7c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec98362093012cfae94965e582c7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e752aad7862679daefe1068570f681104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2665c02626c7d00b6a241c22501f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56790a9c0f94eb59e8f59b1ddf5bda5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44078aa18121e093057fc728831ffae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3d3d72515416f841f5642b48fde8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30b652d46d349be04fda13a42cd139109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f256504bd1455dbe43f3610e6aadd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba918a0fa7a8d5ab491eadc9af7439cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013858d5d0ce5b10cec60e2fc5c06d62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34f39fd7695fcbc59afbe91531e26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9683f689c0e47d6a8f3c090bfcd5e19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72afd281e3527bbb0d87d3396decb56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c6f42f81b0796454fb7843fefbb32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18b8217416ad6816460135a7197ca6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e158b57e8e61ebccbdc6dc3733fc1fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d47d4241d668dbd8f75e8253a00af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577c34989c21e5b2032d44fdfef4a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bb75a3e776c66b0f60211cabfe511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b418274c584222020e2cef1fbb360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd26650c0d2d68c5a43375b63ef0d5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc630a517958c7ebe59b668ba8a45db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93861bfd1cc46f0ee83ea767ffac6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3f7f42bdc734a0f501d7d6b09ce40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523b6fd9e9587494053baea826016c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9571281a13424b4cecc14dc8050f30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873c987b5dab0fc9ad9f0ca9de14634129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6a4e4a18bccdd83a1688d787bc3b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab7e84deed61788bf640a9654a3baf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e93e08e599034fd1887acda3130a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e7ab32a3413cb324bb4fd494d127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf00aee11e17013c5248c81031bacd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de178ec605ec5dc94a8f54bbd222d03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51258e68078b4f35a023596847dd011136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd4a05b5929a3e1999c776ef24a120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bc6dd1b0ec3a7ae3c3377e465f1c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920d102b6491c141a2c42740892ef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a32efa306630af6e13aa8e884cc6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae544ab2591c5fccc43fa998e51e84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365566029f0d8b806a458c47216107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c44704b42867b2cb91ec70fbf8ae0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd909358429c49c1d42c4e7716d1cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460898f44726a374b9c1199c64238fa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727dadd2193f6d2e31cf0d83d5cdb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36a408f8864b44ae1863d4792d6ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13306a22bf240dc09efc1d22e5f54e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640df50c197da6f640d58961183b059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec02c54e41f1d6d27015468100fc700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85790208ec6a122b122099abac8e4e9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fff916e8da9fb7ee3059f04640d4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2bdeae57e6d457934003e00d2b94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01b6b581fe8ba073a87f960d05b6ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b9168dcf0d58d7720ab628dab1a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed716e098434260c47c707d7ba6e4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44620a705a25935cc035abbe1f91df64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd72a64054ada312fb889bade361419158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f20fbef4e21104a6377e218f85e298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab4e47c857b06686a049c669872c33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062da0fb9fab6586a05d576b60a9989a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518874ea17897333a7622b7bba7637d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd932fa868d948b7bfc0436cefc8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263abc6fd3a92c348c1385f3ab38fba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d8522d599e3e8b47e7c4b002947f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68517f5e77c3ab4673ee95bb2a367312166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a93cf4f2b15847c2b9edaa27e500167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec68c5d2dd56bcef0613f7683b62d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270797b8987fb877bfdfa592e38cc0c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670a414cbaf534977a78418109ff68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e86fc9ee49224e226f63ee8028f83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e1dcdb886c944022296a3d2081a16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8ee2c21a147695e55d24ad86239f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8afd7e59c20687269c399e7d90521d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02021c332f7bd2bc48aba0d5eb8e2432175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f638ebd1ea729abdb10a418b545f60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3536e40e589016ac8ca4c0c3f5d2bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc8514c30523b8028defed3aaae46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537c39727a777512d11f93de72787b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c42a354295cc6c66a26ffcf13e8e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634dab17a6ce631a91efa770229351d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f802d07ae76c57fd7b6b619d56a1d07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d17004b7b5544adcede5b3ba1cf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76229eee3dffeee1d6c2fc17b0c5d23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd618cc66d129613a250f2e60278d37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962dbd8ff5077850acc0b297810d0cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a011019f0dfbd70f1d636831e7dac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb562651fc2a74e890d478ba431911e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497dec8b9a7cf3b0467e0c10f65be56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4760f9733fa82b7bffdd237decf963190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc03357cd4d3aa41257b75fb2792da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3cc7421cf5e34698af74668516c08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123421466d338d7d0bf3d2514480d45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4746b1411b79412b1a6caafe212c0fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac286c37ad33c8e018abc2f6dc8c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4036e9266fe4435dbf55fb7223b161196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79775ff89d971ee42e70ad43f18ba91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e33ae05ef9182e6b1f236ad1ff6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf3001548ba59f290df47baf696ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795281104010740ee90edb83ea0f646c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec37cf17006ef6ec32aac80a1a5fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd6384bf9ffea657a541d3e8124ca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613526b95fee0ec98b87a6361e097516203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ecbfa039274b421c9d36192958148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be339a2efa3991f23e125912beeeb4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44a2737b5bedb48c89c19f5a542697206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4711f1e1cfab181896a3689c896b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17ec0994de712bc5898d6f0d33908208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc259260ed5efebde25f2a99b1485b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c5ca67c6f3f8ebc7f68b7d3d4a8f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0eee45027068eb92f0bbd973da1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef2f69d648069ecc4a0e60a608bfb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075816aec1533dd16c852eb401d0ef45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd979d207faac5b02814b813b25d76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abedafd96fc3b1bd99a39f8ccdacfdf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fef9cd021b71f3e11a1e20c30f892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a0df39fa0a03108cf30cbb6ae931e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526d651ce3ffe302464c6bb41f4cd2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d9b0db4dc7e7e6d44ac0c93b5c8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5310dabbd195ad50634fda57b6c3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c45e27b8232b692f7b396f478653221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a4c8e762e14d75d66d00b39ca5aad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556b89eb891e2bd9b516fa51ecab334223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923366146f3d953f4c83fc6ccb3ce87b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b56e283e0dfef8f1eee3d27e0c3215225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c76ee3cffc66ec0ef73b05b5d2e0e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1710c2b920f9a7f5cfb277af35adc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e44fdb83bbb9980ce0aab7cefd3248228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc3fb570a148d5c235eb0523bc45ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85794ef81ceed023386d19c8ee2a3cb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a021af6412fc3cac71624b4d9c91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2800f7e18fdf669fc69a99a5694a01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f55e771d2684c3d572eaf0d3584b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fa51ddd9b3d9ed66a6fb48b1211cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb174674f94387c541e30ce5d135c79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b1b3edcb847158a1e5a0e9810510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd13c14b24f95aaee0cf807aee003237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e857ddaf8fdb079c6685a8335034f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe360807b1a3b5a217d5159df3904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c33f59508faadec9396a1c6b4f84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae2bc92de8a2d2933042606c788bf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3b5caf7d238ea47e39aeac484d0d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5390ad86be68adcb3298babf5d1f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e554fdfbade05c99bb4ee6fb54433244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481bc2c21fa716670959d061cf929fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d33b2731c1e052804340a349e2933246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d66e3eed23151161a02515ae67d8b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed3e47106a14d03208c7f9ec08a8cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860251055577e1c2877c9464f476a9c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d332b8976a724bb49ca50d2294ace8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a504a3a047456a9c3012ee743bc491251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda5fd21893b4d5b5a79e1597df01f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5123b38b096f97a6f4ece68f014700253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971626bab8af8cedce5612c603419f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8bcf543393e14594448f7a3026db4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5579b1eb18a5e2d3fa10fe4fbb280256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab49d22e94d1ffc108ea2517ef47c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd202ce99557c5e7b87c30cdfdb97712258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7569c4bb751d489c8fd91af294556259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa15db487d6746c9bf7a0b4e81ac2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf775c1bc73b84cf0d31e62eb958a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afd241b09631825c0dffe4ab8701f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfcce46ec3a55bdb842c7f27b4a8cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d1f2e4e3ded18927c3d3c2cd6ce4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4fb7a4e5c6acf8843607c3b62dbf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983a2cdb698c3e462a8127d5d13eb01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301ae86020928c76559aff794afcff7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5903557f639bc347240e0a1389a4d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b5da8de6b1617ba25774e6fe42eff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf388400f564812cbb62d85cd030a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4773a6e4363a0772804809208a2fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e258b70ddeae5a16fb2844a991521272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c157d45728d2a764d6a9ca13518f77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93e908a9d75ded655df9c342bd844274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be662a90b95bcae4edffda6b2c058d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73f49577cbf5ccbb3056d12d080c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2152e62a2e6d6300b6a8b4662485a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef483f712a65109c5e21a75ef1c5844278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4d72257c9d8e584e67df4ff35b35a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003bfcc624bba9bba4a4a7cd3f4b3a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a37418b009f5418b41b9a48126710281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d72c6145bf3b71e823b352f603d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a15231ab0a9993378a70332e6f2d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d32d2fa86e787639ae2acc56079e5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb94e50467d03e2bb8ef48d00377d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473d2f465cf1567b7f811d4bd442f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec91a7b4f62f073960426af067391d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181f13b5af69b9105b95984e18e3db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19294a3ade618c7bc6bd76b14cb054289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df7c0649d4088f1e361abcb3df076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe12abaf2cf3273ad797120b49d4abd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836c4d5fc8444e9b03cd974205660e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416b49c54e87b6fa795f06165bff106293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fcf89495e6f87c42f96ab0738df63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76add81ce4420fdc2013645d9ab54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa3732730a365e15fc092c675a4f55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b6878c6be739395739cddd60c7514297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5538303c3db4e3c208560565428138298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed20ed0bd7455982edd3a6e85c74df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d0c3b2a4170316dffdb3cc1e2eae8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8acfa633aa318759428efbc0d79d74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80908e3a8b5188f7f87b574ab0438a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1895aa56c3de76663b9dc819fd8b237303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc703426874fd8d0fcb1767ce99ce56c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9737096ba3a1d0390a0b9b911f1fc4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd5b264e13d2200b8c96f0f7f4c46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460164419b5baf2709ddbf2412fa781307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184c698f374a5d4356ee238923a9560308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a336c4f9b77ede6a11fe01c322f9fa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1d26da1c0964bf3fccea1eef0ec2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdc59d8f3c50bf81f79be438e218c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1240eca8fdfb33fb3e5cc16b52bad10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3830e7ea6cd68d9fe8fbf108172c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cab6f57e7395c52f8577dea35b6cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5c9f5f92bbd97329a520b864dba2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89215608a69d529d7eff348275587f26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c6c9132afcc157cbe204ee1733477317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71bdd0341afa98ece102371cfe7fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1887a6b91fd0b0d863d2df56d344dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefd094938366b5741f5c4223a416f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23d01ff72dd529cd491a85983686fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261f3a004f1a68b3f694ea7f638fe5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca14c4af88ec1606d9a951e49483dab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad1104078995f19488c5fcd5458208324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af58d391e2954096b482250d474cbf4325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>