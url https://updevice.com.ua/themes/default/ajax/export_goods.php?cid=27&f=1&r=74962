--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f26392bbb65c09d3c465ef2a53641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081e8035caec4de59f9c5d1282c30f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd32d60099ce682a44db33cc9745a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb1cb1859bf48a07e017bdc55ce694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933cde1ce4efd30bfe9a8f5f6fb30f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106fc7511268ddd15e1420f44e83dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702ed570c8d967a3102088a0c5e5bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df428d5592b374ddbc44f0f9f7337908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d267153955b4ab83c87f8d68cc560a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94af48fe8629a9f2c160791fa0e35d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cab1d3d4f913ed03f342152ec2a8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d1b8165fe9d999dca027bbe6b457312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fdc0ccf61d6f5b89b8e21c760dae413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b06ace229b8209ee4ab9b90506a7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84da8ac04be6611e53bfd2412cd61215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c3bbe19f4f98534d612745669b0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e9b82c5855f018845d1d58e1de9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023a43e07407afa051140c3012358d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1088fa90e85f92ba31204b8d3a2788c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5275c848168ef3e02d36133d4be6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a412be806146f7f8473ff3a4f6d35221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97665705122446c186e9e4ada4e2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab9c757b12c260166d54e1a3d2fa6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd50fab0bf34974aaee1ab944f8c4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea9f8ad0c5cb246adbb348e525367c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff62c3d6da1ee5e5d9e5cdead244e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694082e51f842dd62020fa22035e56227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c585a058d050f46deac85136a2faee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e3431f39f8c152182e60c89b3f50629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b05338f81ec72a1cd579e5e064ab1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc301f4dffb02c7f872b64e18b823b7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969571b3a9997af52dfe5d56ecb85f2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596fb10fa490c1d98322016be4a812333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7ab955e8d8487d3ac0cea6dfa77c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d9971afa0fa6820df84cdab985b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5965f4f3a76fd7381c1c63b56a5cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59739861f0c4ce5b80ec501f0a44057b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8678069c45012f009068ffc0fcf7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2599fa380fc2b25da47596eaee43d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6d5a469b01cd64ee32a7b9b4cead640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5ca95761b9447d7b550445d652f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0cc59bab1d597fcef9dc5003c8a1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ff016aaa82b990afc5fd53fb00bd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e242dd4261c54dd732c9662ff1162244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd1f2ce53b435e8ab7f9c4259a1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1aa2741cce5bd3b1842eb8768a05246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ea9e9922f02e0d98c97ae5db2b1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8780c319cefe5c58f5e5a3849bfc2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a54f9d2478f303c3601a74e1648949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9aaf7f53ddaf65614ed74e8d62e6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9aee59ef435a71d6e68ebd1224cdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86a4d6945b4c69f0eb7d23a73b173b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0799e97690d8b84dab0297871670253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c6e75a89659c45fdb720aae87219654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834924aa0c8b2f7b0ca6b091f84409755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f29cb8ea01e36c450276aa29e0e2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738a4c1465cf902d193e65ca5aa7b1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1c0286025f721d9e8659ffe9dbde758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a644bd34a0359253a02ad1ae56da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448cd70fbc30d101faf3a4a6a69dc8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aab6e5a13d771080776f1b4d8579561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec15d0b04a822614fdda7e64ea37d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82cd710489f5e45568d53c0a5920a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e1a121d7c15e0700206438fbda1a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10649c193c4e593d2620eb6db224fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d84efc3d03547204b510cb7539dcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7240014f0ea47f291ecb6a6d62260b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f0b9bea494a421c5247c31cbf118168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f00b695bad438cbf11a456e89df669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e510ceefc1ad7b65b28370621e3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb104267f5e217f5fd18fd6fb77a0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5533fbb720e39e018616580fa2f0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c3609110b7977b48c715f2bf284a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915e3ee461d9684839125ec1397a8a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1175eb6a999dda85a1bad263ca887b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716b2b1ad9d2a180f47967218d9c9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fe8520b6c9febb7e1a4117148aa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae568d291f039e89f339f9d3917b25678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e6e80b72e308e0fce621a5179ec3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089883a01f095dc01d8ed39519cf0ce980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0b2ba6409903ffbb6784ed07acde281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1223c15fe489d847b377ada2bea15982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe01a27f74fd49af45b5dbf9a82cbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd5659c17c69d1bc13f2c6a988abb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a36c641b8c650a3167282fe46c719e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641849b72fe9077dfb8ae07baa75cd8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da49eaadebeded9d40c223915c29487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7a680c186c37298e3ceba9d9c38ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe394ca07197c4c5592ed13681d1f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ee2e7e8ce5ef83d4903f6088009790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b4c26580ffb22390ac3ee37411fcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca407c776eb42c4fa83b4f9c8d4c0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8b90fd70648c406e9bdb4e090ee593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f895fb06eb627e31c797ca1526396694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64768fce185405171e083c92f0d99f5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb763a8b4c5efc257610a8e2529e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6aceed53d1dcf3eb3b614b26ff6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852cf91e2866c1a7018229598ec690898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf220812ab25f9a6b88766bb544e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731d25bca58d38f3b5a41d9fa2912a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bbbee15fcae1675b3830ae2d1f530101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b8d0f55269e77bb5515ae667a2a31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76a4018713b40c12ff8a1cbdb17cc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdff431c7201711cb67c9103f6c714104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef0e318f3fd16b81aa54d2bfab953105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d10ef8972e08f35bd250ea538aa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6fbfdc86d29614f0a2da8908628d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cb3d06c6942e00f76fa46585f3462108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be756527a0f18076719024f138216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c407e3f97dba2e79ef5ddcaeb49b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958985cebf1e43621c0c56f237a66ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25df3296164bee5cb8d1f911edfca8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ffe4dfd62d4951f753206275af55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7d9d1126b7f4318247280a7d493ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67616cacac9789f6330e68d219118986115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac831b10eee6d7ac204ba7ae4845c70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccdc2d628033f9832a6ba2c746d65e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa668f9fe2e777d42d8853fb7dcb1f37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809425470b3b1266fad48e18a9a17e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9caff309f75ee48e2a9b598bcc229120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8e0b5556bd5a55bd23752b79d212121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679db6608f294e1a248d8e928a2373e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d39d52722984f423d377b59de23f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bff9c65610e578e953972953d7a18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04b6a716885627707817cb4fed273125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b383276cf092e64137cfc0501bd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd018ff6f39308014d66bb3bda4412127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d6f0322301fa0fe72dd8dedf2a61d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0370de3069a2c3db17892d4c33af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8708110b938eaf1031aa45b85389cb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d8b87ac40516e8c08bdf128db8b15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e3bc560a6b055ebdb716e1d149c7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd2b47c8a1baef54d77b9d4ec50e7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d8857b22757141331c0d9a618ed41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0210b265f445e18ffe0afdd218e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a4af3a152a2429352ac10c77d4827136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68c118b73cf7e70ae530f8dfdddaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbe109e9ac934acf3d27ebf1dae06d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60a0b084940bd219f603551272a26c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6e020604456da6dfef065baeec56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3994ee685e27a47ce23ca238410ac2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e1fd45b96b2320a178ae74ba5af68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aef6a62115416afb4f62e603177c7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8d593092ddb2b20b870aea57cb432144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47329a172474e7b05e457c82a94a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b9bd81c862558ff961af3d3f62c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea29c206ac50ee8cfce61169fb043147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b08e6bdf47c4e303eceede970cf32a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d7d10301f115b4c10e4a70afc9004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc923a09e731544a61c9d3220db952150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9abbfa9c4313b11a2dc6eff04359c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d7edb6a77fea19a247745ab852bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674a13286bcb01e811d71069f38c82b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161b53f48ba6c8e1789437f1176621154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ed3c16829579132e7892612097ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55459c60b398a75a11d1d4b4def1b26e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e2ad62c34e9ed6732521c1e198755157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfce5bafb28d971111f7a4d04ba585158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee21d186e8303fbd84a2f8c6f33a67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae08ecd580f8ac67e905ecd2b7248a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50cb22a38fc05744183cc825de5eac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f90add5c4d46a15da8109b3eb492f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823e630bc248f96c25515a3bd635f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269452c06b098345b0b33147dd825e69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dd0ef7ccaf8b4ee810c6c4be26d35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bbf5b505fde7e61cc25f0f70c8845166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78100505d010cea94a6bb99bbeb65e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a4f65d71f39d39963809fb3e1c889168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd79635eb1a4ba088d63ea46c184c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fa90834dff5a5809081e55f5e5af0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa03a146f41ae298bf440b7b8c68400171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24793829731da03b931090388cd23f88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5298d257d25d08e1ddbf33e283ea49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55511feb1303be9c16410e2930c1bec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eabded2d8824adf66292aabaeb319175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dae4678e5fb48dc9305a58ff26a86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141d33a3916c122ee46621a2c682825177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f1be4c48582b5269dfc8ca1e6201d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0fce64891986aa00d5d02f2921acf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04217c9bbee1432219b1f0783c23dbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33d33dd9e860699264581d11086c3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab54dd0794311869151e3fb711b8198182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8043c8d84065af109411e20a16965b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1dc1b591db064062a2b4556a8b123184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375854e723de30fdbab5b82cdd4f682a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1262ccf2a43eab169b4779293e85a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d2ffcca4f8f0158c6048d6d7c8723187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed262721d8f7150b806bf45128257aa4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d431cf2c181fc3ee671e25ec010d4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626a4bdb1d2b98df1f42931e9150a0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9c8cccc2b683448a63d8f74168a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6136e966d81428cee33637eb63afa64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131d03cf47553be29f3fed3954ac79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35dbe04f6f9b1f5ccbe4bf24a6e9c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac29c43089360c9011da5f0faa9188195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc9f7e53aff616a86068c22a03afe5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a58929ed03ba7f8047fc70e34804197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e4da34874052caaa5b5a3695e67d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057b66c6406fe96ab24fdbbda99f8df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357df6b60b7929aaa923de4611beb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8ebc57dd5fd2c7f29e1a84b453381201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995ece1a3dc62d8626528f77c96219202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5258c870a789c58f93aa22a442f70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c6e5e720ba78880bc110ea67cc369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b28a13df0c880e91c8038c89ff0aa8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa4784a34530f1db2b23decef11a46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2c2e6f89bc7b3a7a9d7586c1925f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18cfe3b7653f7a0bc9688f593fcbe4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c65c240cce925f9628122bdb546794209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfbed37223e8c52fcb4b7c45e89a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e2edaf595e585ea6b68eb802af92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd808586f63c35defcae5d5e9ed169212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a3840aad9c3a89cd0f200cf76d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc35519f70fcb43ed5dabac6764d89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f65830983624485b7a26cdb3b09e55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfbd7a4e785c9bdd3c7f93ac80cc1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66107fbabe499eb0782459dff2385db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f50d31e1c80274c11eb0966244e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab0ff561ea49f5788f590fab1a8d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac6104d8a7c6d78837d43a6960aa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a319d843531548c4170e0edc16d179221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bb521584953e59e49fac1c0c1f1bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec238c3b5b7d80bbc2ce4b0310cf3671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22f95654f6c3ded8e8f2eb528069e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4638a36fa539e9eec189b03ff2afc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332abc905234014388eb023b85778c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce2b8797a36116e22a71bfcfd055f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4814d9ea1f522be901df4f99937eb50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590e9fdfc2797a66bfb66b91e33842d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb35bbafa4fb10de079a351d6f0324c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a607d7e6abe2f79d26e9f6ad3e6d63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ad6d1f9c7088270983f276d27dce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46951010d2a947db07ba5a0be6f560233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624c7f64dad80e5cdba0b2810f1fe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4df72985333960dd9350bd4818e17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cfe0cbd55c480ea4e2438a0d170bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d353694258a8da4d866080d0d94edd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04cb69873c792cc66708ed209aab1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd820537bdd46c57c2e5e6af8cab0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93966f1dadc35f7b4426a12289f586240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3294e5ce2432b0c94fb0e0e085fb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c26f4b9db5830fe4526ae0082108242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd8019d6814b38fab44c55195eccd5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b88b5e63ab40fdde3a0955c6ca509b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c45f8d4d15c28f07203c92ca23ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970c7b459e55c9011982e75af97c6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9250408a62dd5f0fdabca919f3601e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fa7c576e40f36dd2cb435ea9fa85a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e66d7c71bfda2a645c297c17a0a5af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca62241a43617682301d589b5d3f5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a3d47d816b5a57a74f8292a0b98b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e72f9d583181c0253501870209276252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486654a41f4f39c33440a12c1daeb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281db3f4ce92cd276e29bb4914a1615254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ef9e88d60717b9e90042964be654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a3de36777cac8e253cf525a6429ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d28e104d4f8a2b62cbbb3798719c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cc8ff84d7d4b686cc1dfbdb48a3ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20730cb606efc60350e41795c45cc84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb23f54ce40811bb6b104658695a15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd13bc87c71270320a4ade70be611261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83611b50a87033e4302b2192942d8148262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb8be609799b2e00dd950ada861f8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef34d7a8f83938f81b79a21bde18fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ee90f9f2d4649c6c1a582a0bf2ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da43aaace08242db12c507f2321dd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3e95f493636a4de8b00455ec070d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d41c8e89a611c42255a5b6f11b5b2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c63f1c551ab79c75f6b810beba25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6f40d58642e005362b922ec182ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57d73a63d08e2399060de157745ec0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09191e46ab02523ef90be0cd62a11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c386d5f928a7ff8e0ae33f4f9be9b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf24ecbbd67373a5a962c005002281f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf20b3958153f25ccf32e6f6188941275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243de646c917a7bf08d02696f7c3d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a607504744edfd74bad44d6481b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67115345800a4c41c56bbc7073cf06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b2d226d01e60b37e76b828390313279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c887c1e558a38264630f37bd98ef5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1266072b4541756ef4232aa9a05c56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec3d2dc0b4e52959cd61209ec2ef6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761de0424b371441618f88f2a5f825e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fa1e9f4ebd849849fc11c3b20933284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f1d6e450767f250b85b0029da9132285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1727c1281eaf02034517791f608203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c4322b8b647b0fb31fa31283e822b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a24cfbc62de75bbaca039f44b66a02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8823c00d666fc2f94f3c8893df8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebcf1b922ef7b91b9c2dcbfb7d805e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c665176226e8fce55369ab83728109291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8cfb52af229fc384ec57f8c9a933d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b18494924da9e73d5718e878f29ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3174645e0f9b504ae83c51a648c3be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaacd68a3d964b7c9ca538e74464739295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89849136e7d24658638038d5e2f074296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc316220460d7d3aa6457ffd027c19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32df81f573130bc4e272e303e8340298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a763acbe989cf29b94fa4b4010f527299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571d3efa6bea43f120cf7c4f8d3a69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f631ca304e2daa39f6b46f053a677301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22195184a4c24b8cf8dc55d895509e94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2d6118bfdb84f62028d7cea922ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c46682424e5b6f4a19d255416d5e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873125eebb1f33581cae1de152b7aee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3ede28f2560730828d3cfd6347c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4846bd3eb5d5fa94861793fb33767b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76798fa11d65024aac2980964ddd2552308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa5d8e0b4668534318635e6fefc06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b85f2a8ef4c8d354ce36b878a97827310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d134d138cbcd4ebf2a1b333868d29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b9854dc56973ad03111355b3c1101312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e6c8592fbeb9524947ebef02180f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa87903a167369333dcfefbadbbbb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0c6d951b477f6ee78e81a6a93627315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fdb4f771c344abb4a8a43cfe5c89a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2de8cace8b8ada8ab056530df6466317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52075e1dadb8d4b6d43ddb2772100f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f235c2131fab338157a50060f3464e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513776bba417f712c6569592a3b6bada320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417abbeff598db651e0e24d794f577b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e0de5b45775605a6dc5c716a54038322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11096ef9cbdf5caed7ecbd17fa79b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca90643f11709c1b30b259a4561b8e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54749a5da852f675783edaeebb7187a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015e81dbec3f40b13d195f0291ae30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104016bf13a34fafd957d622c3418697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c2766c680f2f5e01fc17bfd679295328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c147ac2fb8e2f59479bb55e8f92f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb873c7e6621a52fbf63c23d381b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac4b4e7a00489fd1d12c52b37e8d9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb662d6f558c758ee1c2b0e637df869332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f67bda103cd0769bcf7d8105bd0e28333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf545d65ae60841f1bf2d1199283da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2496b59e24e1020f8cc8112df545a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124d613e2598dbd5cc777e5c2e84e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43e91f2e8d10f741f851ef66138ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262eb580bce1440699f686d937ed59a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330d1ac96a53d9b164788fab37123b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1104a1e2763ac992d867dec5a4c87a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1f94de1029718eccf0917ee56cc848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3894f9386c00f5cb05ba86ce62069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb201fad544fdbfffed521b201e7d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf8bc60a6c15caa58e21d784cf94ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ebfae52616163b390ad5737697ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704f81bacad1ddcf2b57e84751b3b0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed5fbe03f0730d2c83d7dfe72413b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235b729da6fbd87dae88a552ff737615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1742f8a53313fcc28097f96b4b0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e92ac5dfc0114e5f30f86859178c4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b80c4af3a1efb3a2af6a32a8e58c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfde053fbade8aefa112887a12554719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e38d2d7da08365a0a9b29d089fbfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c486ea3d5561f0f187cea7435d4b8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0726af8716a7ecd95d1551ecf0e65422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aece894208e91a6da9baad1a9950723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a256789f0c7d74a36e748032e69624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba1ac250ec52c22a5f8f2ce820afb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583a471a3220626da54bd9864f2d09826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed07f7cb1b182923f213a7a94555f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f603eea881c5b3d23e90e4b7a9c0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ea86348aac4780b9a088d11aeae1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12e71251da4644c5d17bed0b03943030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371a34f264fdbc49f55e9ffb93f4ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cab884f8ecaff4c3a5280ad11c51ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2a6482f8c5239f3b6eb0880d81bf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70833b53256e5b22a47037f0b474a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83b1418f1663d12b025b2ed8d3eb7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc867b1a17ef1dbb4425e542c0730c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f54ee920f14691516c59d4c04a0d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29e062f637c8dfd3f18d23f7cfe74338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9b99dffa6f5e208b71cc609422bea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e8270ae1ed207e59620e571d2fde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3155827d86787d92abaa0c663abc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9dbcf9a9848352ef936da6aa06e6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654510cf1d0ca5bf514f235da8eca543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77fe362ab81036e53ed207ae4bff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745afe883f8aa1432a0114078379414845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c497f829b6027fb325ef9104c3f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4802e15675a3c51d7ea0bf1703c22a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154c917a27ecb5932a5fdb210a8808748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a48b325edd9dfcb36d34a994a5cf3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148506e839db5efce7651a5881ed5c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c59b58518a30e63e14e403258f5d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3be228cce351573e45de10b3580b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267276b2e5646558df2dd6a9ff5788053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14316dc6d94c0394a55c3a7cc6def14754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc7001fea72f700ae7f80031e0982f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73557f93ff2e09a752ced2c9c72de96456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda5e9b13603a94a0bb4f9b13a5a99b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695acf69d66b63d78856598ca883e2da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64b4efdbeed0d48f1ddadd5bbd212259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651177e34b6a706f4898d9447d67c8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c9758182033f77fd9e1aa797214f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0495d90e8b76bde190b9cf05bf67b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bdc26cf77deb576ae1b3703db039c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d32613c8d526d20684048d4e906d9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47706f9ba19932763f1c556867cf0e6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecf73be43f2d710d3e4307b569b4d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eeb259d18598552c5317706af551a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5156d3fd306054a6f4c1d3d90138f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51f3a1bb898a72c1dfe708be0f71969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bd9701d03fdbd64e5bde61f9d0bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8063bc0d6e6f19e6c057fb1602e0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a9bbef3c7106dd2cbfc9d8cbaf48e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e93f0cbb612dc76177b3cc1f451ef473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae6a1b5d22a0c0d734cd68ddec13f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abff9fe1a1f55808d25ddfc290fcb2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ffeb090e4a469f3cc53a98a68bc8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962afd361dad2a27e57c2a0b3e8f31d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f543e337c5e6bf5d176ff0c54fef7d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbdd71f9ef5a15207257c31dc5ebb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28d0f6aee1643521679a4c40eaeb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd1db0fb337a5b2b4b2675d14ed6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc33c2dcd69a96ed15b851814ac96682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974297c0a96df26173ec9286da8bd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c40232af5694839e2c61ba270d36d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e821c38a87a9bc85c6be624ff4e90085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f6d575d4d1652cbf9c23a3211092386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a3c9da6164af52f1516a9a0468d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0963a8b1c372dc30c4f118415317c3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9893fc7717f0675a119e57575025189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662be09ec1f37c4c17897785c874df0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312cac6cf48c9415cdc85f61746ec2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40005daf75d9eead8d290c32963648892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07f68bc9527ca9a990ee2d69bffaba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d89cc270a8627f986123d9c64b52e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189ab3a3e76a4c1225191427e1e8add95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ebc45d81e4ac7562d09dfda4e12c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf69dc2a29068c91733defba9ad49da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8f911264f394c339342a2bfdd546698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351cfd6ebee1af120a49ca3a1934ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076281d65dced6286af503686d944bb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f1a2db38b6f5ffe84ad6fc55901f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4532a14a030bcc7867ebf753866189102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9903710638f8226abd9571a0a62ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be63a74ee0eb70e7d8387c1b159de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94922cd324025ff32a4d41e2212e5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef525135b7d3ee4480ceba6c84397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b8511ea24b247afc8bc4b3b5f7ea0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d574be4d15a5b0180e1bdf3f8e994b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ea340cb762be4ab7f4e005a98114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b5986588a6a21945398fdf3de402a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6deb08815d6773dc1c7e65bbfa53a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810c744df2faedefe06d7acba5257d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e648ed177f12d241938b9c5a6e25da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684d9ac6fb17f0a75cbc66ce1baf4fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d7486ca85c26269eb4dc1fbe0957115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd2840379e2abd614092a59ccc2fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be4a257c863cfff351dfc22e5ab788117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fc2e310d880988460425c87ecd17e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164a0468392177ce861b067914a131119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc7a9b6d986fcd64312329d802ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cef6b1a2e3c6dd0380bd483527807f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e71a7e05bc60977a58008e1d2743122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82bf5c4213d14f1270c6ce84193260123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeffd5bcb2748124a2a3a1c3877234c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db284ac47976ded8235973761bf35d02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97687e5ab449f8bf384b3b27e05a49e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510541f30bf229c209f97d75d3b5442127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882c58341804d8bbf8ef5c61647f17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ba5316cbf33896ff8c9d4c42eece129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35818e9373d34ea20e3771d8cdefb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bf4b4b4f5f10db0444ea4fa60751c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c1e657a514ebd48ff0e2bac0d2fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f43fc54ac8c4d8cc2739a276e8f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f1c334b3053e80bb746131b03fdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16a3916362da20108d4eba6bc05ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa43bb3a92693e65c9c81749cd12c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95187385be30c4e35c720400e0ffb462137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8cb2057d2441b4b1734626766ce8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a7e95142cae14e8c0206c1b15f5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4046cf5f7e4547a101adcae3931e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed84a34ec8ee55f55f28590351c0fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242c364ace3e9cf0997a4fa7ec4d1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057685a8797de24348480897bb2fc986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e0d3f8e01272c9303843b370230b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35855aa3e6e203c1e6ec1e888f081e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968571c19da3967a2c4b24060a4e9d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eecd4826ba4d5bd21859652e99385147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd7969109a038a949ec4b499590188148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde359b238d7248dd3550a9ba5397118149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c73e8946398d92e69438faa0fd0dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e639894a183e0a69cab67153798e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d436001a89232212205c18783d1e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58f17511a146ea7841784a9c39d4be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dae0a1e7d5ef6feb65e717ac0608c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e96d502c49a6853ebc8b798f4aa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d971a674a8ee2fc872121c068dadb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcddd9cfd108e3279fcfc214e8cac20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e8980e31c43cd1a3024828c7b1cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6fac2e8459ebece203032895d2e46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e281be30165943f19160a83b398901160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75c52c5ded01506aa2475372adae5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa1cdc56fdb23a3fb0ca9980731f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc12934823e6a97fb093e16ea038cd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3a267856d55ffe218046c17d0d5cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf7557379f40001f610a77e77064d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cded1e89df7e441718dd539513ad86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c398b830e5531399f123836a83876167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee49a59741fb63d5c3767b724f2929168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92e774ab1f78e872f1cc1590a2f5de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2ae62c141be3c1f93867f15abeac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb831646c471caf9b7c9793a1dd8f3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec240695f7eb6651d36da9f3920d55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c5ca544fbe8b28e82bb0d6bd5f9d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa51240db355f6fed276f1d377eca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc9d57988113e56558863c8ddc293b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f825dff472602108809aa703c5a0e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831a1eeee701154b2ba0ef291ccc425177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453044b127a33bdb5b10fb2a457dee55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0fae4b0d043ac59d44206735c1ead179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3187191c6a26803990da2792e6e5087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c32852bf71d0665aaa2e64acc07d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44127b534f585c064430a390f08b3537182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caca62d59b3db9c04f6c828901fb6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918970d1a019a1942423d88bca01dc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7d0ee4abbf87d2524e6a9c9cbec2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ab9dd18012591a1b07166aae216cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc59f81b41d9594242e53a1631763c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bde44ee0e10dd6516fc91c6d847d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cbe3b2c5dc6d42e653f6fa0b6cdb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be0df7314aef850b6f836a177580f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f08181e325c30ce7c723e1afb9226191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192b7b1a016d05e0355d5eb3f914d00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813aff5172cbf7d06ea72913d0230b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cf73c28d43669ebc5d92e5c16c363194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39085a75081d74922e4e759989d83da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a022d50edc4409d63507aab00fe4c90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9dd24b86368d647e762116fb7f99d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a68d5bf5744ca05f64444518ad74df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1024dcbc6a4989c5d75ed34ea000c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39030b6c6d50ec73021ace5d96cf1cd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018abe9411c6ab2a7d66690bf9ee3ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d5956c8274b1a791de3c4ac63a2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5830b2cdc454ab2e7b0ac0894fa77d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17acdcbe43d6b96013867fe09b3d57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539a1428d998312272970753be2c53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f704fc558d3be6b9b502776e0a5328206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699721abc397d440f60d4e3d751bae08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d181a548e8fd2c15e5d5e634fb7adcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98420f615d10f7874d7161b3c4f3faa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737fe66118f7f47a21d92d8b48077d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9a70a7081c4a019f34eeb4cd90978211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f19c7627639dcd8fa4ba22712846f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9380ecd35ad79bb1697acc4cc03719213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58453c93f545466a0497ce4df90f0642214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297349726d597fdb70ba1f54cfc806f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f4ff1410ba6bdb39f4845d2301d3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa539b3f75e46757337f0fa8a96360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5681d83f7ff3492a6247a4e388647f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6054649d277d0c0833aac4e99421219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420db2aee636392134ae8122866d367d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e192a0a08048baa2de78090e8586fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bce741f443d214c46530879712202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3febd27942f80f91af2c118e7658b8a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e806f531e6beb55770743201311d55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a8462b5e4e6b9ea8e3ca88e83927225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227bfd4ef366993b9adfb76c268ddbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9679764780949e06d96e4d1ae4e0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd719717f9e7d3b2fe5acda6d0f9eb5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f545b6c784a4f1bbe60770ade0b64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b2a6f342e2eda4f83fb1b0a204509230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bbb6a7bef59ec32c994465c284257231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3c374e2a2625d6676bd79b17a581232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae54fa6b433713c84016820d750fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0fc3e041aafe86ac8eb0de1d64e97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cf8df818001dd06e62dbb2c1e1e1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35891da87622663bb5a1034654ae32b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade307ec3a1026123dc502a9d12fb82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3de08ef22497e9b04c21ee3522979238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab6f6395cd8f6b9df35968c520e8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17945a085181f12c5188256a8d6f8ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be30be50fd03bd47f5d50935ab5263b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da781fef6ce1d6aa2b9efff64a029242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024bc18c109fdefa3705992e6434332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba520e9f83105f795528ea79b0f0b61e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fdc85a8afa6447166debae7ebd163245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4796823abe65adb7cabb75e8de946b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479ca6c07305f82b787874e145c15a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bffa1e84f1b36323e2d85845ae91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca197fa4e04a9a275050c75d15b92ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d3e533a33221836adb42513f06b03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee142eb2627ec0e8334fda349e0d9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2f2b64a19ebeaf45bd87059a43e4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52044ab75d9f0db42abd523b6e3d12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22359bd8d4c5a5407893ed6a32f86036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38eaf3ed9e56b4932dacc97cc5f018255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a210e8e1b44ceb989415bc7312e8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846544a58826599a04ee9106ea79795d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69449941a8b6d731fda3d9c14fceb01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca266400f8c6497fd77611b0c09aec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c819849a49d3d9ff68314a046b91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ff9ea1254e49b420eae5c7232aac1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b09cdeecf7b95187e7e89e659abc93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd06e388bea0b34c6245274460856263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b966ee7ffa2bde56a4630707d20ffe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a39503497ffbc5499a1566f014bc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec14c4906b43f8f66598653559be6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894bd42e4e56b9bc174d240de8b2339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946fcb84d9bae6c14e9d2a44478203f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83c73fd9b6bb91f54d31d1f6484eaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5805e34c6a4dfeca2cefaf9d55c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef681a463816e117a1fb878e2605929271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7daec0474b405ba52b6935b7907110272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c90f0632db135794a5a1f67faa62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1395deac52f4f1c509e84aaec4ce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaf47084846f88aeba0d748d15c9dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f930894be753ab286f4b20b10d2ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d76a92f974d66ae12a972313a1fa6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad1734dce48313ded4d5d22f08c3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a919f9b45b906a4f0f78045dbdd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d364d1757159c01a88250305cca2421280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504252f0ce250ca582e18f003123a0c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c2d92885a15687035c5c10408b8d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea136f43da778d60079898d40d919283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba8eb6d4fc47398cda08a06b05283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a199e4a346c93044cc2e01c8d5b74d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ecd9962bda9ebf087fa233ebc9882286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15476a3a1e9e381eedc77d83d09d9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876640a5fd7f8602108e0ceca02a8649288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57793128d46444d3266f42733b343580289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd6c8f18b4077c130dba01d20d4c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26732c2fdd3d1cba67dca017cbe56308291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e1b2f147b5530e43b15525e01aaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebe2a7d2bf8bf9420036f10ec74bc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d46b73f81e833013d64828b69530f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c3a05415d5cd825bb9b8bb784683295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895a3131adff5ced869d3b91a38b5ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc148f48af0df2ba45a2be8b2116eed7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cd08d4fe8c11b2d0598f4309852b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b8caeac8afae71aaa8cbde9ce7fc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d213aadfad88bda0104177875b7841300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584935be330353fcda8c1afdbe35796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c210e87623421390f331033a59d15d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e880cad8c9cc0503fc963e9284427f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c0527ae8f6b0ee77d426b9c7cfa49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c3b28da12812a96f44d7e7cf7eaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7245215acc605be343503baa14ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f95db1fd100019ba7f51c089ef056307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d424c15ee5ba19e0b957d359709465308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785edbc5d428be905630db4202d06a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8778af2c84aebd4f4bd86f19999ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42172b47db67a68591e58ea6ee50b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a340b35490a770033b763b323d73765312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a224eff1ccc59067adf54f8bb2c0e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f4e2338744ca5479385782fe7057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ba570f2a1abe40789aecc7ea91a5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a144601654c644ef20881279bee90d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231015168447594cc361f9f915bf98f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977576cba2d08a5f4af65f319fe1a60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da2d82a5f4e6746f94da3f2e5ede83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31d5494a25a160a0c0e68e702d611320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598c3cf480cf631c0c3b3b457917918321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01795665bf44048bbfdd40380f7eb2d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e2e6c41691ce74b23d0968d6671b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60d3e1e86bd5ce7d979e5b9abd1910324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33830640fb3af4b7127ec7ae181edd5325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>