--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1435,51 +1435,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc28164bd584635ba66e85882cf4feb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157213f50fe703aa43ad94108acd5b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0954c6ae32b573a71cdfe3d724d19343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780da5ad8a19dfdcb51fbc62d77ac14a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c086824565b638dc2b0b7fdb4e5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85381b0c681940f4fffe5ec10bb9066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c31dd17dd597805aaae0090dbf47f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b2756183a28e7687aa726560081568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dacf47183761be9bbf452c6b69b1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efe643ffe0728e5dad4f5cb158ad3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34987906762f29a83e2ab574f5476111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ed17eac744cf174926b85a6cff6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a858d3e764f20374748b6131257d6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290f7fda3e9d7e84a98959beb4eaa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246566d4874f23a0f7ca1dc8c4354cac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b40e2619d7099663c0ec91283b7e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2304a8838036f8ec63bd6227f9ab917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a07b853ed2ef812e6248bfb883cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad688bd60ffa0de5d97c30bed7916f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6257625c26f4ca6e64eef6c3ddd3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbecc2126f56a247222f10c34c91121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad0e6ad6f60d0ac22455cf1c02625122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e27dbb91f1ba7aafffdf70ffa6b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289030491ed75bc9b645572736e76b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1798f1ab1bd5429c52dd4d04c443125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb4c9e5c53e3c381a6cac02bde310e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e2f478513eb2669acb7402fca66527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d079c082f27f12a6f17a81cedc0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bff0db18404215940d5c024c53d36d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063b92da13c7d4959e502b5471ff2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e26a15f1b8f3502388e3cd10f6fc3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce500f8f50f82fd81f30a522a690732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32f2d92e7d17a1c5878f556f4cd5e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a84c7b0504bb334b25b2e92c21bdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e55ef63db652d12a506beca35ea1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f321c10b673a84c085aebbe140f887536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b201345ff0e3addc17dddb740ed4d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c55f04cd4c27f7ed5d448e54612f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ff1a279f3e40bb7c7eaa2fbba9c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79594a931f34f243b1391521c66e7cd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc4be4da802bb8c94f602028093dfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65741a5d418890f05cdd5f979bb38b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a56bfed16f86696527a21dfc3c0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369b4b32e671550e8a805d772bda5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772204a5f60b17298ae1b24eaf57b4c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c357d08ed3157f6c6a849b71cf2a6b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69b133f9f8616a1c3451a73b7ca1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f42e774583fc3fc0f97ce1d41df79248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4e89ace5eb86543ba001483388ff649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c752b83d36d4f1e200bddf492fc37d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165961092f1e7b3c14f4e9a776eff98451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7dd8cfbac8137a1e331b75e2515052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da00829a8780eefc2c1d8c951705ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb5a44a39b44c4f31a2841428ffb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271df44c058dc0444beda6cfc3f53b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10680ac7cbb77a0da1e8784ca54e72856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c0fbc3b459f720d6301090f7b41957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eca35d2dba64eef25dfc12e2a14bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859316bc54de9aea0c52147cf75419959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af8337f5e623143828d0124936eec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7278bdcd68f03bb40c1d1c09e5fc6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6092c421f81626b15de1a54e0e3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f07cf6d03d2f3e0869629e5a0bab0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376bb18a3cf6b9eaa70ea0d21679ca364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a526b68b050f0565afe2e240a8789265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5968cd9799ea11d2ce1cf4ab12042d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3b02a95ba91c72c96a8a57d00d26967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e71a0a226d604c15bdfe94f465710168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a28b84752c186e6be3c4aac5ebabd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac330e5b4b2e9dffe8a6ddc715783170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728628e9728e177f85ae602b75e69aed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8003446b67bbe73388d67162346b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b3a45acd4fa1262dd5e80a89a7d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb9acec49e922c190c7686789e65874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b63cf4f936a91e491512b5b40b75c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cfc05ad5f0c6b77292db4a8f03ee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeefb2bfc7d5a942da93cd54ad643b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a50aabac7b2aa9197f29541944d92178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91a08f001b766901399cd9b7e426a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd71ac588dbd40a2a7ce9c3c47a79a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4ed3ea86d08b2364f9341671c093a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d1dc80c22beea7d2af2823518cf1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ce0ece8c722d3f2929c14dc1965a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260515ecd830081b4a59256575d20c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c952e1948877edf3a05851c597b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c018b0e77ebad0868290ff76c729f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e470a3da46acd0632d613bf100eda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6262181cf08d0d2ff93c6f5bc0a8b1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3cde3c94aad62438ba9e3b64f710589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433e075c296b92ff804a81cefba4c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620aafab9fb73f3aef7e4f8a1482e7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a985df14f5f28ff09a17aa17778ef792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac197f788b40f3b31b06029771652be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad76d32531cb7ea6c827008823c0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d66089f0d2241fc5330567b9c0a2fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3576dfc9153738ce1fcc5b87b52196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c4889097d6c0b96b12f6e81764bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8591e7e50f366ac6e4e0f8ca80fa0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb63a9d327217bea20a77b84663905499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6bea3601d5fcb5a9932c50c8b48dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a5558e2cccfad9e23ae51706484ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6f7920d532fb46cd6de63a2eeb4da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a4ee6021c7ff63c0f0bd06be8fa3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c52c9853d1b5e63a616ec18bfd2b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5794bcb10024fc3bbcd1dd2351ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04536cfdad375c0e695397da135edbb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc55ec7097a8603b5738925266c85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46829f8251676001319e3fe9d9a8da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c780875714b4a7e14f57621c3e47c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6907c55731e3e79e542e465ef68b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09bad356f2eb2a29ae4d0369ea54c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdbbb04cdce20c97ac9a6348ce7b0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c497a64095577f401f308f4e8a153113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dd2e6a962fa1a540ba2abf21d1a0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d72e11014ce7d490df3526491198a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c211610c6e0ba8014c02ac0c225ab5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a2828bb6cc489b70da8d0da887a4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758dde0ca42041032913058b85b589d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f964bbf896879dcf8a6a0bdaa0cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71be7bfe80dbabdc1e537b940c1ee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d497ab9e3b88cb053cf6d144badad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50775c1516dab140d5383e296e130122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef12c7ad12c859af18c82b2fe702175123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d82781b395c2ad546a80d942ff161124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba37601dfc21f428965c5df950e4e12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1016d9aeee666989ed0d22af0ecd4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d78813e866700aa8d7b38ee96c72d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18baaced5cfe22c03608cade17edfb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4593cf78c9ea24db8a3efee72c8cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d56ac962eb9d101fb3c20f28975b62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f022b8acb21bab74b9803c9f9961131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bfac33d66149b97a6da6da78721d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2593f9163f1dbcb66835cded324e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0bf33aa8075ecdf16693ac75f2eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4089cc6f12321f9f6c4b6265b3cf1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e935ae355df23e4c7cc2f0c57398c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0324da599649386131941d1c81517137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a9898f304faff886aef89b74d1769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a31d20c1a3618d3c954950711b5663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8982a2fa5091092784c8b02f399d1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc174dc43229254f9c855c716ee4465c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c9bf9d650b99dc716d3dba13e64c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0600fe517cc841b79bee82916b7cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf122097d77acee5f528c342d02b52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615613af77334832353e0bb9c23a7759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab51859ab6e39f2a96c3f486ced703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b42c8d8fb9537466b7d2b69c0691147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031315529048f2b0e97dc6d65619366148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a752060cb38914e91154089fe02cf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f5090b10f415126b565c8fccc127150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be10c1bec82655898bfcfde3682e89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eb5695cf9a0cae88fbf0b5bcaba0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8735954b7dd4f29a5653501a1edb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfa69d7488fd3c61bc9f65f2fabf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1477ba0e4a7f04277303550874e978155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80407ea4c2a2bc169ce937fd8191364c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce67ae67931d360be8b1a0a8cbea975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e766d3a0db7b49d875316c082a21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a29796ae0e20d23b773c56dd7315159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4632bf061e9175e578958bde7423e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708cf6a5980fa83e249a194272859b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b853072c6fed516ee6a9f11b9fa0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c325ca409cf5ba8cb6537d1c2d66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa27c3b658825af34e8c1da15f6bb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903540682eff2a683a2b16ff69ff2b26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a05e0c9d24e8a0ab6770211f62dcbc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a9af66d4eb55319ff1e80b1b21c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010e2438d02949e82b216a0933fdb42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf00323e3f7bd8a4260e743de01b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d38fed140a6850bc94e3dccc0d81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0417394dd0b75d99af4fa02aeb146a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e73fe412c5fdd4237af8e83093529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f133cc25bc6ebb52ea1a259771afc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbedf058115cad0b06a04fc716a003174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c997ef620ea9bffb8adc32764e0e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6b450575c386f8bac4cb34b7905f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2730f54ffe09546ba2af8ba86b1a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37959e165edd5acb6071405299d85fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324af247431f8105dc0d08eab136339f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25b1b62238350d0fd39f1843e9e98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b07a9a656ebdd44ee8bc2758dcc6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f098a5d972021f2bedb63ccf5a0b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ba12fb530295abcd8160bcf7d363183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14e19dbc01b630cfea865bc059c87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a54128eccabaa678ee81253edc160185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d508660751a671d8e3097120fe14f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798b811321876ca84213bfb726cd0e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb96c35a474c4b9d51a5b9dc025f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93dc8a797afeaabad7a9cf570d1cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d00a1269a688c6e7378a371130ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884dd0149dc4cfdb8b052918120a36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93f164336f9d8fb0f9d957990d966a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7946755b0b0a2a0fe9f421dc13afe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d325bfdd684e1637d2e49b126ae68194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb23c1dcf80dce7c1223d4db3facb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497ca2b3fdf6eea6630d950479f34ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c323f1054a425df3302cfd4c18ce1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cb175deba2748879b2f57e9f4b0cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff65a1c8944e6c6ef9488376f1f7f47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b42e168c30aa2df0bb9552302ac09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787760398687df324486fd246f3e2e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551772da6c6c64f571b45aa00216fce7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fce3eab8466cf5579a2b9a2313a88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f72b65d94ef66b6453423ab7e7baf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabff6d305d2fc39634b3777dd7025b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0ba8e1d74284977eb67c67ccbb9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157589c029a2f7f5f306f4669b6950f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c6c1fb19dd2c8283d3727aee82e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a3267ec8b999dc0425037e8ad7385209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461fbf94418c841b627607f42c18aa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4227c3261c86f8cc4d1aa66b854b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bcb334295fee4813e0f0ab4f56733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412f82d72ab0c72488a41489e4c3833213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163197df7f551717579b9912b220fe1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c201669045249e29d40461b86c54b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45713d200f4bc1e3ea473693676faabb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f06909e6d9c58f4b144f9ae311b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fe71fd087f75161fef95502ba9953218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171371d1934e32ec70b10c852aa46eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a1b1220aad180b1d9eeeb9e3f086220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec723b0b08846057c33633bc3eea55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e3751afeaeae251b25287d18908ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01b3a98101feabb489bfb6486a9e08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a487a417b4c00aaf4a43a19dfc17c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a3bd9d11f91abb95c92a4f6ed1df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9f3894b925385cb8d50f74cb2b6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ab09d39daa3624cb58a529e311710227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67195d7abca37cc6cf55fb9c4404b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f6c661a9bb5feebfe6b937cdc5cb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89deec10dc2a7aed024efade8a18ec0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a75a6794ab8569df45374458a046b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c264780ae1faea4e1e0a48d34b6f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d9eaa67ffd0ef7dbb7721adba9e49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985572e9220fc884dc7b40367e9c521a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4e67aa8559fad48487c06ab37646f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c28ef54c631896a5b73273a272f46c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377c6d35cd96696f9b2234dfa60b6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140799066fb5c83b8ee7280ad40d189238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388b2a8c73387e5db9bdd6cb7f754b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d66e7e67d207697c069578cbe3e4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f24dcf9924ba5224fd20ed85e07f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d348c4b49cd59dd0d1cdc152d886c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee215fe61b515891af1e6444872a6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c8e3c3b626ee9bf910405439d70d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fad41cea7f0ebf9eff086dfcd6827245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd0db0d46a3f4f3b7dc0a96696ba7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019a95b9e54dec5e7b934f8ffb67e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d745bc083d54976b1a6ffd8d9415f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12239b1db179ed1af45d8524ee0defd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf865ecad743324290d9e97821d78c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355d44530963576abf0f10c4ae2bed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6b1b2be6bc6a53d04c2925c2d468252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db0d575454ca43b6cc1dc6b4d5a60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc28b5ce1dc7479e1ef57292e99136a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50309b3f27747d4307c3fdcb6f8aacfe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72363a3701223c521004945cada8a900256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771c2759f11a194fecb815af8f80da0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af16ff3e35ab1eb5803fd61c46bfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1bc1436f57e01ef4fc9a368fae57d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189eb7687aa715e5281f6cd4938bfda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c0ca9741d4d13076c1157b960c2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271a082a23cc7b771e999fc3dbaea8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1604b6d0158ce15a85d960aca7e8b1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82c54dd79171d247c6453b3e0ac57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1f6c150f1f854693bb34cba229501265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1711517aa9779ecff3ec1d3de6d0f3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421a988c8849855e9da0a1908ad5bb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae0d96230c9d2d7023f13ce2d1803268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d7de71c7a88e212a79534aa40ecee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29740e9fa20db97f91613b884db64c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716f70d9746e9e03bf5be986fbb1d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca0625e793812e759045e3a31e68e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da04ce54f21c1eadfc0e83b9838b07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec5ffa1279f7e7f0514462f5087cd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62fbe4b211d9124806c0210b587c25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dccd4641df9b92adfa0af667da07f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d3c47473e6e403b633b38e12fd082277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05edfd1a86d55a3e796959ea24524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb746e34e9c2c781ff4332d710b97b2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e9a03886785f2668f39038473241a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389506560ec9d03abb1e9372d3d86bca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06494adca8cc0977906cc4010e226269282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b2ad4a81328e2cb907298c3e05ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d405c43c30d8999d189144f8c405399284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f938ff02f1c60e875a9c50f57d8a5b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074565439e531041cf6d9417b2568a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb36b4b8ac737c6819996a9ac7bd4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85f303ee5e67af171cab777ac5f66e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823fc5350b7db6835be023443601f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8300c6e01d63558a23127d1c1c46b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2d95077b2313ba628007ad25dd44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e65852d38be022cff2645d8523500292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f22b899eea2365ac8dbaa958270b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2735bc95f6c082d028a486668c75d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c674481e97c67b7fe40303346275b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3802956bf4ba2e3c030cee0cbe5c66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d29c821e54174f57f23ae866d3513f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b9d6d19960fa9a9306ee3f674bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f889d61faeaf1cefe7ed059370cef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710db993ceea4c934d847b4e2645a28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78d7d3a21ead885b5f30241f92c68f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd439d4e56181f346aed2d190bc88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0824620a3ea50936eb4db010f87ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead140c4c4aeb7528ccb2a8f1c4beed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e4a4f24bf4fad17de6cd70b997c60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7627526f5b342e5c9ba06f2b95b395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149550a585e352dbe860de24fa3524b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83996174be57d4e752ec69c38ab67ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be76f214121df5dba1d4dbc4d3958309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af669ce9d2cc235b08872f024150467e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67a63a935859046bc7f701d79d15f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11b555de42a9c115036a616172908312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea0d299b9c57444dc29534e0588ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9720b8db09b34e2a649597d7d377e4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773077d0a1c4d7cca48031b7438a0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a37fbfa0a303c196d11eef57376f31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d78026270487528468cf31f16446317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f986fe3496c886325c962e04637c43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ffb2506ead9e17f54f7f26d89fd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42f82061049b392679636428df2520320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1cc352f6c4545f9e0e8eeb27ad678321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6717ca09338e3b806af278999cb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d508aa14986967ead0e15cddad364e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08473f92363298c7afc2766a262ecfc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e40b575f42b10990dd3e7deb6232325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e2db0ca9a347828ba1d17f36103571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea29ffbcb90101d0abf4fdbac57c4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2688ffdc39c841ae8ea3aaa5d1484863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7566ab18bfa0058fb1508b0cc5544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf67b9e44fa0c449266ee8284939e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61fa715600a10a3707aa7189e79ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d6a8bb42e15a4efe42751f4e735997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0677cfe43ab374fb8d482108b6a69d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92954a0bb925ef36eb1dcee2d5f81de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b72129b319d1fbe519f79d8941d2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4ae65b9e388c41672927b9a4bf8e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bdf3b3471ab305079fedc2e09abc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c109f1ca1be018fbc564d584d6be413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4bd52f4d72ed2dd4d2442e821970c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f12a722c7c38221cb7d1e48e4277215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede515ee27655ec5e2cb98f018259a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5578ae7def990c7ae48fdd79b359a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f920d437cee9c5d383e355c201e0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da146321e8454ee566235cb02f33f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d1f6277291305e328a7a835ab362b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472dcbfcf4374d2e9d034897c15b75b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef46494aa2cfb2bf8fcff65f617a3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176be70f7164c4b26e7aa90c2f3215823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d7cce49c774a56b3f92fc0d86ff6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20b82d0231648b91a839a7ea47f3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2561fa360339c180e7b88e45ceed9a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a71e63349b50f983389e573a268027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2991bad9af7d0afb6ec6f1eea4f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77560fe37a86f5c0ee833e5dc8496d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560edc5f94384f2e90b8e781725ce130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd5a3c3cb3f1a58bb37691e827e9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b7dd978f8425fa300a01d9ba499f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78551b6ec8e362ab40500d799198c8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101813e6d194bdb5f49c859d9127f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95968e060c30afbcefb924e97645dd1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797d88afbd47a2dae6f06a3ddefd8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4d278620c86f1379b2e96fb11e1fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b4772008d2a0958b32c404133b69238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6cb752f24c28e868c0b7bf8b7b50439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641aa7bb13dcbc5f1266225d7ab62a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dec5dafc0fc4134b89ae41b8d146c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302c9f1494841b8514c97081751eca142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8964a0c0459473a06e53d50cdb8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad0eee24f80d90bf39521e859453bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde2ec0bc7865d017c48571d1c515f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f32df85daeeb392ca47a942182fc8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902948e80af8fae65e1b04ce9f1ef0a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991b753614e68dc355174a781de435c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c0bf5ba586509a0116ba064eac4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90720792da581e87f608d521594b73bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd4fa7594aac3c9b6e97300f7db4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8b8be451939c3a94146f2dbe39dc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f69915048067a41d3dffc8115f3ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb36fefaa0754bb77e43e05ebaf47c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647fc6b4497927fb0718751ad11c9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce04d7d6888509402d7f88ca47c5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229a859980cf6a2a691305d36b022f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e6f221705cef7d633fcdeb0f896cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a9a4776e1640002ad121372539f4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ae60e83a173f96972518b8593d9f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f994d3f48c18abf8944e4c1531d7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5fb8bd5efd7f29fdfbf5bcdd03aaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49abeafe022ca81aa431a9b4c905f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e388e74d002838a2c947f6c236693a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0cd3eaedf4f50054ba8f3e101e3b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e11f797722ec3babaeb5c4d282765566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae7a58e9d71e57049bdfa1ec06aec467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e845e8a59aa709b857e179e00964e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609be783d5fa6ab21a0a5be74a3328e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db9f7df05bec5ce33b941e885da8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5b5e7214987a1ffaf8ce88b2e8fcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0dc54d3405bb1fb88ea1b67aa7bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1c2461e65a22c507ce0f8e72281073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b7214b7eabdb6a69ed50a25209ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687bd2c674c90012d0d05aa059bff075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83144f474a9e7b79a83da988379c55d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd403200b7daa44fcc118248bd545f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f3ccbb79eedf37aac704452b5184178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0413714af73fe1e37a3a1a791cc8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610c6621b5fb5a42552e8bb2db36a0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab0c2ae874708ba1cf03ae286b924981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7d1a427f47f281cf83e4e8e862d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b602d0df041d05c67daad199497c4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9d84d740acf0fbd506885a9cad0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c7964c3da131ad3ac5af9cd3c9e1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1285461ef274019c53bf1471e2e8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66388ff68534e59ba4b1359c49f4a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776e67be9981e8b21fc8c1d9a1d81f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9de6d3051a64730378855055fbde089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888551f3e7ccdef65d38b751c10d2ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aab0ea9250e22974f44661014eee791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f57fa486f84f33b4637718207d96892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039228c0d08338bd0395a485f3f366e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddc7830a1ac0c9dc7a31213ac4230394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ea8d855df2b8c27ec15f7b11b4c5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1386306ff08d76f1148abd39e792ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd560d320c32060c9372dd34a809ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee130deb6b596b003c9c96a5073d78198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20037ea9ac74a5e19a1223569a6146799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74f3c6189587f53fc21c31abaeb3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f25a157f093a60b4cbc10c1f5209c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3d8d77f013b758a3cbb5aa8de9b77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea086c0b9e6c91d00c260f8c1174ab23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe4549be7cc144dbbff92ecabf6c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca660d561adeaa7308d5239b6862a92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f2fbefc84aa30d141327126059ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b03a2faa20ce631cfeb58e403b96e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e471db86c0705ff16ed21b7c25cb08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb96c7b25138a52d500eb675e7986d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30338efd960ff482d38ac3ed6afbaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeff6e1fb215a02326e62137831390111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98408e214ff54711019d92a3c20faf21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296c6fa75746c1e4e240f91c075b376113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d80903920538085cef33e8eaf87d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3d72f6ef0e7479dc4cb0987dc4f18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1ab1d399b53701ab72a1f4385177f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea73af46e7dbc861154d7b88f3f837117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e9ea6a0a0111052ec6d268a4a2cb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb7c8f78153e212b4663849a9b42c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d855768ff797a96135ea6ccc272b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e249aa878514b64e34e8b6220f99e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501128e6d663a2d25965a238aeb12e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eba507727352c460a7132f8b828734123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062b5e1415e6ec00f402813696dd29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbc225467b649d97ed2656ddc8caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347c673f4d8fb9ecbe50586c438fe86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41435f534f1b9516617fb11cfed56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918052a938b4dd5950a30fb7a6d1e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6e4e96132da76f70eef38c31f5eb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eda30a78a34613a5ad28c065eddf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dea6dbf26d23878ceca494fa61304131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb4593d8778a19a94af2b28abff58e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34bb292b43831792b8e7e845b7be15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c21dfc118f4a33dbbea45f52df3f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeee8849c8e70a4ef54014311f811a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44cf0c2f7e55ecdd314630436c0a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acbf17bf0336cb300e03cb6dd7d169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8203e3098ba1cd47314e16293a54183138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f6d5bb881c98d5fc50d6708e2881b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf7fd2d8bbed5da5bf339fadf1a25b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850b4be880bae6de7c9be8aede502a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad21ae286cd8caa006d7f7cc44bf6e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36d68ea66ceb365375f5353923cc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935b43b415b679644e0a4b3318a1250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7baef5015b5c618fd440a6643efe64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb7a6dbdc4126223f51e4e480c3a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f29a7da7aaf6e6be5182e88ddd636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5aa0927745bcd520de7cf0436a96e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8270a73ee702cab4d3d2eecc0e071e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220fb2dae12361a85f8fddc1571d21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ab10b23b1f53add5ebb646ec3d3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12101b67264c4d337319015ef3bbb189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190f8f25079d1152ba2c61e029b140153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ac952c5f4be4493c2c113c34c2538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677799b548fcdb470a4deedc1f97b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2c800ee94e2a7d20fac5b3e444f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4512d6f5bec244d3b688db1243fd2be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d72c2ae95b1f8307a8ea413ef229e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbde7477f4dc31776316786a670aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1affe97e9367c63c373fe4d2996d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393681c51b18fb89e9422e3cce142126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647b368f0580b22b3cacdec960eadb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a8c8e6936a178b160d4ff9c5a7826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce35887d8021d5027ce9805f7aef59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846e96eb258fbc9a6a13b0910e39a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa5ca3d9a38981ca452dfa5a5e941166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dac393d0c9ead185475b0a31f5a15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e485f0248dde994483e28aa6afbab8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597b0296bbe67e8161959c327282b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516424cd50b0748091a4943ea63baaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100985e6b0acc6612be361e424b1ed59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a94d0c2935116035721db40fc72d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269cd2fe689c2b9e70bb7f688b78ae0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c238fd7e65b3980a29ae987521dc7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8465063d16c5716b99fd0a5e8f446175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f20471c877a27387d4c2482a1eb12d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9480dc163378d4c46078e22ee89ad3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab4d78158c20b72ec260e1fa4fcfa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f1c3ae8dd96485573fc71efc5f75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419424be6338dbc94115f3322171c3da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd704f72c0f4e4e4d28458feb0978b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33478f075c82c4793bf19c2109975566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b4e83e085433fb5df4f71dfd1675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f55339cafc6fc10281b4c29b11538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7693e2b7f674f32ac8953ddbde82b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733263df0dad1ce64d284daae2b07e5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b40eed3edac9cfa83bbb0154409c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917ea84b51eb96d4a723cbce56504b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36ce626ed1e3526b617113093a631a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84101c19877f7106d283fb56c921b0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bddafe2211f6301facd5a8764968e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9226e4d1f74daf3f6582ed35eadb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182393960eeee6cc6569f144c2655927193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be95ae048b4183573b9349a0d805f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4969f2d6853558605463b6fa2a128c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58a58cc9ce4a5fcfa9d0d9573ac7ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578d3354191bf1689610d09f11b78b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0fc00fed279cd50899b107a3efafb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f160d80852fb2819adfa86afc223199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08abfbfab62dafec5317cd46b301b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c84be00b16c853c456f5fe61e000201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb319d91ebfde23d1480c59dc1cd08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779a47dbbb267eace80d870485703ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb67e92c7b69deb0d30a7df243aa27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3c5971b04299240aa51d9049547c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124170dde464375e88483af0a03a322206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d186b68d1485999d355971eecaf169207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255671c741744ebdbe871559aa3e4723208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef009ff962295255c8bae50e88b4bb93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f673fa269aa6975fbd5d546f27ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e3f56b661308e6d6577c258de6292211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5808084d0943d4fcf293cbb4b15c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a8ebd5fbc04874c900ec6e53933e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405a47d347dd215d65ed1fa3b76de66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683d7f0f7426a70362a4e34b8fa980a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc1f04adfd36714344b484b1879256216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea0d10559be3c1b88108b6c9c1a99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2658f1cf83c8682797fe249944a41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852deb75967d8dab669009305bc34ccb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639a3414022dbecbcab6c8a445ea2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8073f58ab785151453cc45e5ed4e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038e595fd2b86bdccc7324c91a79d5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0cdfb82e55d3e53b288b861a00d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71077f630559af635a5953a0b7f1b9d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f512f1d36d53fdf143a77ce82fb662f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07708d66842b1af634eb8572ca286e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d169e0d86d61edff48a65e3a4de59d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be3170697c9abadcdd872f0ede256228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1a050b6f1a59c37e09cd74b777ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe848ff62666b6de146b62afc81047b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551515860bb194afabafc0223c5b2dba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300781baabf61fcd74537cb9bde1c8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871085499221b644dac304ad9b1fc909233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc88162ac05a1953064088f900442fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cdcd0975276bb8881874ebf3021c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7939ea6cc4ab06d046e3940955272a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc702c7f72c872b05986ea9415f219237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa9b2f7f369ffc3f2868d837a485d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e4b52fa22f6ec910191f88fddfde239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a454ce3a848c2a3ac742d6860209240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691abf79aea8358d93fd812efc751a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207139a8ee674966101bf3c1fef5443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb3b25e34728c96cdd6afb494da02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0970e30fef2c1e0d6ef60b9be100429244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da45ec5239fc00a04a611e867ea7211245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83befda2aa783669ab200541e522e1b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415925361ddac2b7844863ff3178df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe4eae1dba74417a1a53bddc46504d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c597899927b8137cb4b581b7cf71c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d07e7e469d7ee14fc4340bebb54e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f26c5d90b682ee9b76fa0469d36f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c431e28fbbb42be38a7bf8dcd505fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbca7bc3cce0c2a6bb4d8ec8087523253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbaad0ddaec850c008d9172e24ca3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640e9ba84e104a7611a999cd786bbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6b26ac187870fcf208ec365d3d078256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd01fea9101f0a1a892fb9c755b85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a641f7928d70350dd8cd44449e384d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c176c201179c6589c989985dfa2d489259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c87f842d999172c7799826bbe6f43e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28292a25ee88c1c7400362c4e858560261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf96b3d8a5d7efb37cebcb162a0e46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0f47e8717bb0e1e9514eccdc48163263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f2485f0dbfe026aaff4a14fea1cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3e8e0c9c2aa63971e4368ab2bed7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd201ac4d6ad0f13a9749a73026d0d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232781da81143dedb91bcfd37547687267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca651568ee047c229e4bc75a51188e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219c0e3ed585a68e0d6ecf823e54649269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bc9582a6f069c77a41a929270bb1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57220f880eaae09a64ab7ecec9ee263271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba7873b811b9a6f0af43bd41a33efb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c4c2f798bd372d0c006550bd68014273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087890aadab706e032cc3ec585d3ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dccda013ea498ab59836f4c4e9588275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91e94d07470ffa0416ce7b6194477a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4b522e4e4fb35840d097e87269139277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cfb20eb1c5e670ef3f10eb9bbe50a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c55581df20b8d0f031f53c0cd0447279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af086dd1eb1a74450a2848032109f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc2d44d354bef7e44eae2adcf5063f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a7f6df028499b75adfa00eeb315b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad4ef7b3a93d23ea78901f167819c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e689a7440beb49ba3845924509cf9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebfdf8a8f48da15b55990df9f2440b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e75045c7588f49cf8a8dbd457b2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35ab26d50be49e31566b09fb6881e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d002071e1bb0ef161ded3591354b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea71124652559e75161839e5bfdefb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73428beccf5f47b8d00be853db748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15fe0d1e44e73dc5671370fa58c1a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef7f20ad400f4ad8018d0acb0c7e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07672262d97094c508d85d03facadd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d279ec8305fcc908f891aab58470294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65214e9f3f19555167ad7f072ec484295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0118d8059f976c24c9620d08b1191296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345fc2e9b759f76074d96edbe179010297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541738b7b054f38a583d4c380f4047c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd63fd8d329342b1287fbbe39cc5d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710fbf3a4d10a8d7c7e36e81e7b9b20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e14d9f30b1335a901991f7a23fe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85226d62ee53146d471510d0545ff270302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70640f6f7c2dbf9122f49b0d576c1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd25b7744b15153ddb46fc559f22ca6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d8a2eb743c4246d5479d2869f1ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e7a02fb89dd7daa2bb103e068c919306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302065bf4f3ad22109b1179aaab62f25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa170fced0a2c73c56246d366a243ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8e6f7f1f5179a0eaf08af8be859a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a99c7330a8cbab2d04c62e9ce6704310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815afad445b0dfa394669bd176063d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9d9856bbbc391ac8b39e4ff560115312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6be954cc2e4e914750f6a9a4636d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c21fbc26207604a1c9572801bed70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d47a38d17d19e8341be849e8c9827315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8eb8f1324ec32283d6d6e0a3681a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b831149237eee27d87df995562b25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e31fb4cde7cd7955d4fa11da06f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fec7db7164b5de71b5dec0ee99c063319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ae7940412bf14075ca5b3a68ce4bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364794b4b214ff9cce80d86ebeb017d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bbfc59a51cdc7443796bc0e77a024322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731164cae42e85124666606ed5e1ac9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef3ae93155b3ba5974207dea3d8dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4b4788a473eb537187d84e427919325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>