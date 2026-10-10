--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d5fac6caf35ae0d983d53cb2d0721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a44e82733b4676944194715487fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68b862d50b824491d9624098e12423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a0fc32ffbe80a4c571bfc3398b2c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a80e378648a4a43b7bb9aef8fda4bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5fa0b9ce071f2ea97933f36cf035c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f850af714959e075f77bd67bf38a757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dad525ec5f286a0d5a0b912cdcec68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2c69a3894e9c7f9e6478ad47cceb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4223ef51f3fb0c22b64aac1613660c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb082c42216281953c3bcf16a5d59a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5b9ed6695d5c888c703362a7300b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec484792160109dc941dd15bb945e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5105408dfada9008be6aef605cf1a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2d5a8510c71c6eab58a7f6cfc6a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a678260c693760c186b7ad79ebc4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f84d9cdbcf7e818195689bd731ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bf68241e9f8617a041f79ea17de6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6bfff706ea4d441a4079952ec3caf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88ea8893868204997e3a7c5a71c20d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce1204012819aaa8ed36c318506e2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e51c5d11e06a2206550fcf75befb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc8ebaf5b722aadf49ab2eea92a4f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8365f67609145d11a8d700b49b78124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69983f9f4a8164d4baa30a5d795e8d7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf918f924c52b7cba507023d0fee226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2aae6155bcd05a0bb90b53f57219227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0ec3a8efde8447df24180945eb71528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419bc23e8047b52185ad66bc4d096329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd99f29fb80e0ad79ece2a57fd134930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3dbdc90b9a334e01ce27ad502bb0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31627bda6ee7eba014a1afda4dfdca432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaafd7c4e6cf2958c7f66a6f7e129d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56f18f8288e0d88c701446cf61a8fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61514df037a0979c2c2f7a7a315b4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f70da490241040f8820a2a77647a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7e4e64d255fa98ade32627c570b0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ce12189db16d62313ec479eeb87f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b043132233b4330708950e429242539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1cb911421f04b63d79a61543f47d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9910de678cc63126cf85110d0289441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2ac76bea7abdba43ca47a97e51f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cebde3b896a45cace5d88fbb65909243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9223246adc27df4ccafdc252e7f4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804450144df81e3eb263f1a8e91f7c9245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3f80769c9c3b6ab9be14e0fb035746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae654b00fdb61d4fbf2f70bee283cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af211b1b0c244d27969ee2c797f3903f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d85b41633a76658e7627084f0781649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a711c09f21f5e7513ad94fa7731c2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab521fe7f8e9546ea55963290b59c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8c92ef3b2c6eab4f57fff1c4b44b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5802c4a343de4285a14d8f1fd1f759053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d43f4237bef59b099abd7d422d1f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d25bb469d13274fa3f78d74e22fb3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79863db91eebc3d0ae375348f2b4ac4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a52a2894e944cbe4d377fb6249ef2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb8f9ba2704bee1c34085d633c4b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9dfb8d9c953b6af4f717aa84e93ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c555f58298d9ff9e3804650a3126a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3777c00416d0e556647384f450ca6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7d96306ede8d91e1211a2177ed92c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5b3eb3c8028a68d1841f9d5a0ef5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fe14c7771d8af3d9badd4e5ea69ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f4add8b63b4482e0552a8941435b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948465d5a8d95e6672069859d66aab066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a1ed151b1b43265e16c5b7ba56daa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5b5df0ad591d110470872a9c7dab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce08d00e55be20bc98c3feb78f49169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf9ee12886f16895dd25789db1c2fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cac4647f56039e7e872bc81fba56d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47e08f466aafd5d6cb499ef62f25a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec339d1eb0813f9734265b774c66c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3933f2e27084e1d60e9914a20147e8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1f08ba9f5e8b336e4514dce7e0fa375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f9c2721bf8ec0ef452338b1a1d3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a129cd9cad2d85ce63ae661c591c7af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e9a7018fc1a82e4c9d48d8014ce4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cd332702d95528f6126cd57cb18ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572224ed62f0036782d88119c02b6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc0afb64dcb30067cae488b57f1c8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27958edd4166220423b451ce0d25ebf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160b9feb7e52c10f9a0180126de389283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbafc61e175803431cc0296366f035584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e135043acfd2efdc572b67ac93e7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df78036565a0f7604d4d7b7361ad8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d6bfc56715ab5763efbe9df699f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fb0096ba95392df825e1daf56b15b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4cc34f55a97f0845231aac8e9a66e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a6f324ca2c5fe6ace5542b4467fb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e3fc5ef05a3bbaf02aa2a8ba80a1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930857017f5426723162d566583c16692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a08d977e610f665f8764ca87992293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67de84285922a4bc527769d50c52c9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a890614605272762c13cc0f5b7ce9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442793b31ab98cae45315edc24dc4de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f24c32d13db2bf22ed136161df35497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9cac873b77f8e7ae647bd75b1c6b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978e0f5ee4a809cc6397d890fab19f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4553e99bb896af6529c102f140a34ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554e74b26bcd8aea3a4adaed607d3f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ce8637ebaef26db266ef332c565e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ae1269521ee38aeb9b5df268f57bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853470a208d58402d2508732f4291509104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730f46f14489b200c971e402c0c39bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485670942b41be9453ed103b227f1c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b296ab5c5b84d57ff424c24e565d79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0dc19754f864441afd78b8af9c002108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d45e0afce04eade2f9cba55061c68f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584bc2924010f5da3d2dc4187642c97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e39add96a69b46840fdac9cffbec0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee546be1f0ac5e191e98be31c585916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1dc185488409401e3997592c4a5bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d3d6550827fcfd51b5958d3721a33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb1b2b69359153df249116b3522ecc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1190dcf0ded41c7134012bbe65d0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c1e46b2d17237c9a21076a17df8f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729ebf4c97b385194577509632d6fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df558d6a6b9d5563fa374d52c5a1bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd36241e8e9fb323a5fdcc1e8cd98b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c94f87dbad62518cc8eb87430ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba8e59a10584a29d28bc52259c8abd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca779293828821350a2705a97d32e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfae4985b53a9fe4145588d3544e7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980858fe9c143af5f5dae4fef2926913125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5217d30d2376cf69bf84be76da589c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895425f474b20870fa4928fad2341053127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e70a6ad17885fd7864c9f4b6756b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a856649a695521c89989caf5dd0e8c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95873247da7ef08ff7a695dd166e35c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af7ddd9fbf854543aa6c0d5142433c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1207fcea2abdb5541d072de8d73b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec93c01bf1696a7621180988ce6d671133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc09873570a15a7b165989bf2411057134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d216962e34d4c2cad353b8e375dac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85df0d43cb7c0c5c40ed9dd670326a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38392afaf29d24cad6a741303a80c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134439d9197da2ef62852dded217ac7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec38de446498cf495114d11d230cd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80971c584238a07cb672a67906be6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f7c555fc092048dbc1be00e803727141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24692c9e3dcf7df2e7a62d776a3c51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef25bd074de2ffd8d26bcac1c66152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85097b8500a40deb98587642077e9ed1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e8d5c7ed06aa39f3f6ca75e1eaaf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806bd1df5a6be7fb89b80aa16e4e64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c20da6da952d03b1d16c2edbb43b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174d382db3f4fd3a1834992106857d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c3097fd9929ccb1120ae9278ea4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef0c4bed534cc74756048803427e34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bfae397dd9d302816cd3cd514acc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ebd8dea2bdfde12ea886d9b32383152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fe8289dbb9e6edede2a00884b2c7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b5ca2df504ca78e38689e8bcdb5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9604dadfcb4627dc1583f5164b35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08043c2f075e6a09ea9cf597f526f5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2b0e0ee7715b0ded586bb67d2398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21f592826ec3e3aeabc9786853cbb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d44001fcc4d5c1ff875e94ba66f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a2e13a3e348c87c00e015541c69d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dc5d32a8b98716a04926e66c33f48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93423bf35f4ab92933e359cea1ea7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673975a8005cfbc2a86c3e59ad63f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247b4350dbbb08c62f61ef00317da58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f88bf5c08929db0b3618665e7f1f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f34569912a7d796408baacb44f8b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13769c925d1db853845bbed7c3e5244167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466255b8fe267f3fb7251c9a4d4ea92c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abea96de43cb11425115884a6a9dd00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbccc9ff48ed949a378dfecc6e71500170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd251d18c344a43ca159de0110710b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8391c3c543abf14adaf10e5706a4bf7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e19fdbaa2fcdccc5481a30714d3df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2807b01b8ff3b133c03ce94c3181174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd28376a7a577672b0cc0785f1cfeb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877571d92b4f42eb3e9aa95d4c44bbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b7bc22623e9e296a4779420ba98d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1be9e2733b987da73c0f233423989e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7fb401d4f5f8dfb1bb695ca86e91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b50def437275b568ad51090c10e94c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d346ac3414c62d5c1f5efd7b3bf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9218653f86f74a84cd301ce6dd68e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefd7e78f45cb15bbb1e88f9d846344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610df7b18c8fe19a2952451218a8e52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a586527713a9f9eac769f34fd4c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71d9a670281ddf09a3af4486dfc24a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd14fe4149a0988f92176dc32aab5ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b5659ea46ae550474fcb874f7af1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5358d1d45c8f9f746b2e2a7c2db5da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d268731753a54ba94dacc325fdd4f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c497ca4f446f2b02bcc16ad4790f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05f8553bd2f6c6ceb9b8042679c60a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefc553eb9ebb6ec3f7a308e499772193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25fc22530fbef2e7c51db8e261bac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46d8f1de50b03b0b97544425abb49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacc9de37dd38b4cb6d6ab5986ab169196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090723b99fa5b0a3f600ab6cf56d241f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c22d9bdb1d021c97628d83d070a06d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed0515b2c735240ed94b83ae43b67c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa21294ee2a34837e40a05aa1216c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99dc52fa519a8ff1f0b40a9a1c61c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b6b4063cc27b5a00090ee2b957e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a789775d5abc498a99f5294af027bfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0f3330ebb70f21ba257a42ad9d77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684297443afda2de41b595d0fc8e9ffc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f638140d8c2369a97d20f01b552846a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ec9c277e7fad6c3d0ac5fb0815dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac1031a8757d6118b803c13c973a0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cce1420ed24f17b40d5b522266d0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62d9cf73cf4f2a95204736cad419f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5c275ef6837276d77dd3ba0bcd94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf48933c21de7271214788ee59d8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d23c3bc7543a7891ec71a113474737213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754178cd131f4d297a30a62e49928f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d26438e4c238faf6306565f9904d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd9aa37eafdce5f736f7447cf8704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a6e41dd5abe91c495ba3947fe7453217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3383a9bab458002e4979641afc9d87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837de1de6bddd68c33271e4a53cf901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e59e01902f1a54e021e04288e3853220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad1aebcfbaabb1c817ae5f0c9a9ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b1fdb404e374485cb648819a0bb98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226842ded344bdfcd39b54c26b10767223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f44af59cadf04e2d92684c7228374224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0819af9c8772e0eeba9d1364aa5a8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f1326ba7c47a94c6c62d2bcbdeed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1aa4c21bd47126096c36d620afda4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fbb407352544eefa38fdd4cdba06b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa84332c67f723c16c867cf6b6ae1ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daad764bc1082a332be3f73c4ccd09e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde7febd46f65106a4b779267a8ab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccae79f1f9a5ce0160080014723eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33335319f72f421f6f60d75f0d5c1c26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9e7a017438f5f9ebc90bca61ad2c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706aa1927eb0e1aa4d787a047b40cd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcecca3f577884458423022c2953b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9736436d728452e002de8840aabea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920264cbb0a04baf1675ac1b3119cd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde48755a1a9fb8a31c0dd3f362f9f59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c2caafd3b46e41b33c89e21d92e84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc1dd52ccc45fed5771adad97585b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e952c749bc40ab9c49863c237cdc297242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6677638d03ee6a9b3339bf8ceb02c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563561d1126079d5ffeca8dfc4e0c684244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565252d9656f7f17d9811a6daa98a1c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c6fb70e512e1ec578c1043242a99e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a01d849862bb8c775f5b8ada08485247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb0a8d081bbeba578d65d800f88458248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb99b63d43d2cb3e2b61812228aaeb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56066bc36dc33a04feb4a4b01e1fcd3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a05f384ff5e794b8e94766d88e0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e5543fab76b80bef6a528693a63c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a970da783c0700281fb638d4bd0fcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824545cf28cb3e5ee4fe6e3e9c13f951254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ac315abc901397e8fffdf204b006e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0488018d2d4f141992627b767a3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c705b540cd1a59858d9092d8ab00ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a64f345a3945c19d595fd211f06a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7adeaa5809eae2995976419f04368259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909bf2cc3335f1d156a3bee499d2c35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691da2856e3d8f19c00bc3a502484b21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e9b041faa8ffe1254e7d4a68f894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a4949eb9205c5abbbf6b8e6dd3b35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06dbf0d5574ce09ee0444523bace16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8808d380a577249bb60b226bdbb59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc79f31e1bba9649c516c36828555e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3ca442446dba5413b2794b34ada2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566fe3412d3510e2f29eaf50e1d8eb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315250dd5de59dffb3a6ba18dc50bab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec61b26b96132d67f25c0c420ceaa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f862455c5aa64f489a633797ddc23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eeb556914d610e2a257b08b232cba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45e97b2e6ead30125e542a3abf000273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a24b5cfabc313a2cca79779da9fbe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffc954365db6bca809ce2079041029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9770f05f94def4038e7985009992553276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcee1285af56fcd0cc6d0a039887d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00340bc4609e24ddd0805dd8de9d503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f72aed93fa4bf61fe02b659b94556279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59402cafb403c24302af43801e8510280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8230798c8fcd817bfec6b302dc07fb6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2d6758a6a36d946f50fecff148b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d22818cedbe2a08db69de6d4a07651283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6da663767c2fee64af223d8a9e9e89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d97374d0de381e5ac070e838f1a31c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f31a7dd0bf0c73eb37a1b1aec1521286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ebb48d4da39df3559521a523c0259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198c04716508a06e100eb07fd073501288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa824d7c19f8edcc34a4af76397497289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd5f64e67c83c51506beab86489fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed904ea67f81f22ac201930e5b609291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3358e80a01626c7f1791889b83c457b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a67ec124dce912f1c7ca4aec56df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6295be5f5dee3a076ee9bd7b7126b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b3305a5fca9989391baf759aff72c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30669f324f1e8834a993fb4e36c60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd0f165eb06fb257c4665c677ed480297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e919731b5971290b55864c08db0b46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c544bc6c39bc68d7feb1871e702c11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b89e3c9dd12440217889e32daefe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fbaa143767c4317729915c297a682301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202f44d289b9ee6945747cf428f9f29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0458539acd4aa0de73c3dca796d4137303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624bba1f3413c8504ce28f9d53a451304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0a697e7570a18f896c9a556b85ff9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab80a9310ca37b107797adde99cbee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e9ebe2200bead62df6ee994b1388307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebea9943b58151d29da747fbb64180308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b0812b4868fcc1678128ce2b5191309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e33857372327e7a563cc500eebe2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4d11d5dbd2be844200cdc863634f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03087d658a94c73b29a2b0c6b857bb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948e44540d500f6c64402e0b7ba6ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7ca66cc3e15ed9503b86e5a98362b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba4852d89187dd6245a58fe9f424c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65557cb326518c6bee53956bf6a52df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009536b4865d9c5e4b0bf4834d467d6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e69b3a07656d9de494b3b1cce7e66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6709c2e9948f9fc888ba01f492bfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915a26651ceabbd0cbf5ce2482af592320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db2ec609a92c196484a5657975f241321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de3a8c32c094537636c9f3755103f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace3463b13d398a77f7b5ceb51c4cc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf97beeb22d7b6e1ef911d36cc2054324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c72ec627ea3334cea60f2b0a4d1bc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957969c9d096ac0f53ff8a8e731bd208326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59526262b7ab71e4f5af139be4044242327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a130f47e5981da651db7d61c5a41bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391d63c6107f2bd3829d137472bf14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc9e4c12baf82c1657faa826c6f5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da597acb27d616b2726b3527e47cb2fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f93d1fb0930cb0b0b134a67e6d49ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1766c9ee1c2662a7e9a1f930b31e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecb48beb75afe7d268f4418b8d6ccd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cfcdd7a51f23d78d18f2ddf67b445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3915bf6638df5ece4f7a1f9c4d899336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c10a796f75c4c9acbf0bcb0f14c37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96068b2fefabacff4e756741f2c2947338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cafd09244e11620d8267170bd0d0c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f91f821c535a56f8a72e519898d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e8fb970cf6e458a2f3aab2d277525341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed86a54995722410c9cd5ed6240381342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e03bb0b31a18f0095fac004429964343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a4bdb4a8d8964a8330b5422db891344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2c406354864bf80cc5da62e4ba5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b63c993316d7a873e804fc54988e11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ff8b2dbb1b8ca8cc3b03c64a70e8a347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330507de217e28048e5968b6359c5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a152fa956cf40c14a9d28fb0607192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2784f6127918c9f0a0784fbb22b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa095c69813c5ba85522077e17e6744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925666bab4cf5b382a45569e077843e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68a73f058368490e551b23ff087c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cf0d096b0160c06e02c85febc37b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedfa535ef59503c3d9ac9a15d35efa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51acef28e92dd9b1af26fd0b117880d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a88bd4090d3d67659463d5dcade93b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5025164f9d1b043351bfe89d844a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67b343cefcf156ec43b9bf9091a31312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bce341fda6d6a6fc8e9013721f3ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865db1266a6cdbeee6cba74f65da603414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27edb38a192964de4dcbf2b10ea737915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec168dc3ea448446d9424635e29590d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcca45471657f4447dab443cb1220517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4d7806362a4929152efe009c0f5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdb930e6a75ba2a37f59869b6b006719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee673205876d9f06cf7593e4818c198920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded60873e9a222b2c9b5cf1d5c1674721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce00b2bd6fefe6a4becdf03883098e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3242ba995ba54004e46c845313c911b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba89e1add3016551d7caa83ae056c3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601299d6d55cd102936d0a682ca8fe8225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945888dd792c17ec255e2bd1a3a87a8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beafbc11113e8bce944fa9e1c1cce0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23da2412f5552125b43f756010624028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430a9f7c543955efb79668abeb9e95729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8175fec0e2d423b1e1b6b751f1aaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce01152caeae9233e095871a84956d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decd449bc25a535c8cf9011572d36c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6daffc28090740a49e22d996fc9ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb829ecdb0965abaa84bf9fdf34be82134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700acc5848175a850532af81fbb61dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd1d6ab6b1beb4ba001b73290d92736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648d025b66fff656c898472d08036da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e50cbf4068eb8d3bddd996917d37638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7947a7b049344c09029ac69206730139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45f0abdc88926fa41055b1f3ef410b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70277e5e97ce3beef278ef76cda6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10a153f0dc78d5abb8fda6712370dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feecbb44906813200634538b978e35b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1913fbb39eeb01ea5e928ca62630b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459728b625de8255a5bbfc706dcb2b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c997677445d931f1475e583ef63aa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3b7f6ad2f2888f3c1abcf5931f72747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698913f24304bcf3ebb848467d5e2f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ac1af1698964e0387d327263f81049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914087be56ea86ec579524630590629550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6618bf3f6fb0bf40d87e0caf56e1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491cb8b7807bdb0f765cc43eb3a930652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f007f6b6c6ff990a1b97c711ce9f7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d847ef355fa95d5d79c838ad828dade54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5c7a3276a738bc83e97701cf6fe4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbe9fe5c629ecc44416a3b38a6dfda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b14ea635c170deb7a3eb8788cf5f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3beda4cbc0da89cb652a881abcd8d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc6731ceb0ca113327c64728db25d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147fb051a3ddec5284706a255c24ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cdf685c0d75f7ad9b69a4f39696e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3e0c98b017304df8513ec1cf976f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa7a32846f339ef3a97885ceaf159b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aae90a8e03d640df6d6561c4fe60064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a5ccbc328e35e9d0113837df192865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab76295777feed3fae9d26578b3d91f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966e4f348075122a6e6d4cc1ebd605c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6977068edff7947e903bb74f250a4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e557d4275d6f6e817b80ec3947a3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51a928a4bff8f0c0db27a944213dee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760821c8884c7138e2a5464778408b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b59de34024d3df8924f1f211fdcdfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abf8a984ef9ba02391bcc9399758ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a7e558859f53baa8345ccd4a6b89a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807dfb1f49b4e4c1decce6d3ab2a9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cf730c56b4d6e738ea5e805bdd26f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8b09e93e5268da8fba5f40e40cca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9c1bff1000af7c5a693050a659c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468c82f3cec16f886a95b8c813f016a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df69bb3cd7e2f1585e6fe2d7fc9a3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802c3e5754d107a5e73c6572c947ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b214f21332612424457b540cdb2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa60eaa93b35886e6bb34573df3b83383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856db0fbc04aae9cdd86d59627242a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06677ff3d0c913a7747b25d496fb3f1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da88dfdf84b8da938c54f9aea0608786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3755231acf1810b3e9fce123c9984487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84da15769e9c79d6a2d789032462288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e833622c4678a1798a759cf12ccff489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218124f81dcb7caa2f0c194ad002f4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2dc7fea1d6f3f2342d4d1a4384f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044d1761d9541976c97e469d6d18eea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d97d91b4ffc7de5a8d161911e3447093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc176ee56dc3b7d426a5aa130f6812194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8ff575e849c8585d58ec0e9f0f5bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db62ebddb4a90122e27311207de5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07cbaa0e1bd6bdd811a5d4e3abc38a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3944324280fce5da2e4821a2a52bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af015f391861234a264f4ddeec0c197199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb4af904860015591665e3a8244a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3422d04af4f0c96c5c6a796116d3726101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ed1bfdba65f4cfa7a395ea204c85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1c496edfed0d7cdaa1b8afa43f81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec168634c97f36915ce301bf37945414104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65a0637a621549035e4fbd58c1d209105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e65fc7019d36ef427e2953d286f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422379b1a3c868802e4042bad5253e2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d4ab0f4e6a10328538bae3b89dd07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6390b0f8c12e521ca6890b56a4811109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb424ef1157def9aef6fd4d6e1f9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52625ff3d46ca143c9a888f98ef0bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c09dd18c8de3ad72c025f8c1dec5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c5801f5908267fa45869bc800b8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e5e3aba544fef407a3ce2b42dd282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7dd6e67b5272246d1c2383555123c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fb4e252f6531b495f4fff6ee16dd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5f6dee04bd91b2bafdd6adb24bc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0358a923e6aa75059b7eee970b56333118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854afae866357301ee735a7a4754de0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be49b28f8ac355cceaa2422b63fe54f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ad25ed74fa669864710edcd447ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be459ae932fa8d3f54b841cb924874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fe97cba81e488e3dfd70a59d9509123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b56c8613ed6693d5027a3f8f676e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414c61de087a734b8a82dd4b468df2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59516be3811138f6e89ed0687c92c0e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdbc5ca6dcc5643abadb08d1e98a32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d86f88a1ab747971b999686b6b3fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f3e4dcd8d1e2ee0cf5d3d09ea2b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680954fb3d81db011a4e17f8a7c47316130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c788a3c9847c62aa3c179af0ee5555131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a19329ea756989d6f6d12f0ddce92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ceb297156681f2b083da2d59cc8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f64880c37bf0408e8304a6ddb9e653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9547cdcc81476e9e91f0738219db815135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622184fbe1c7623be7d68b89270d883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a77f843a5467f6324d1f3ebe253f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173224b18c6c45528967c1aa15e5c08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dc82e17618c99c5506d73ed97389c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6140eac1885003ff04342403fd1d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422188a299ab6666e67cd69e0b95e814141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01eeefc8e3c426b37209c096ad1192142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ba3213c706286bd3eee54a3a431e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97166de92db9ef3d1c8472fe15ce0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388beac08ec065f8bcfea636378be158145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4b1dcebb35473d7fa4729db5aa6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12361bb37e97b5c85e6c8e10a5bfacd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285f35168e698bd84bcaf7097c71b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add133451cdca45190d6a9770cf6ff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938a5776d727941a6fa117c65507ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98a50e63a92c20cf23c9653dc1a4e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fca615ce35fab770e1d56dd737e4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60501de3cfc21200bae51f1f83ec1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0634d7350644a5a1a67ba8adb3275c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8212cd06be86cfc3c8e6684d862d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe331adaf182c8fcb26fd088606eee5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0592b62998d4d3e7ac0e56001a31bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3dc2c17ed5f78b46c9e08d18fecf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f282595acd14b1ed46a4dc58d46b6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e5662ea191f968a76a8cc371f3ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4192a142a2d83252218b89f086dfc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7c8b2bda0acacb2e22aedd478957162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6b8c59a0116faa322363ca517e864163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d653713677a9c68cda67063a77813164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cccf57916de3fa9eb7dc6ed83bb578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d30057e4a76939ac51bd423377d9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a43dc1995025940231988786fd29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92e17f12c55d000faf278e78dea6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a56e619568f82fb323ac488fb4e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a1126c872f8e8fedac857b8c4621170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051dbf35266e0c2a136d8be8c2b267171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb6a1311094b4d85102f4fa5b2740d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a3f7af148f213fa868907b9d0264173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8afc0f069a0af24f41eae93ceceb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2cfc45a7f9bdb9437df2862c315b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4196fbbec7f667ddbaff20b6dd6383176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326e1251fa09d4fa5730a057ea07254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612fbef00fc6c504619691871d62a0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291664835ff435e3d905fd20309d3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaa7851438cff51de6b23f7bd00847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521fe6a11f772d9d631763c39dd0d9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31835681a703ddc3e93a435e8178bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79abf447a6aa88a6e8a002a2749d18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7064fd12494bf5adfda5f2c8fe445b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff0b85dad1239203b620b0e1c7b0ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67115778672adf067d1dfd09b8815aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21215c2745ab0dbbe87079231c765187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4fd40bfa30063bb748e71644b325c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613589a982fba55d239f694a4a1cbcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b997ce2e7c5d8ef5058767bf6dff2d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb223a24a744d50cc75cfafaaebb1302191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda321333b01e7c753f784956ddb7c91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1ff6b7193d1dd86a27395395b556b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3d9c534a2d5cd193b3984e0e10e87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334785ac3189e29225f5f461fd6169c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7597bdaf69e6c5bffb79f900a280286196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e4e6679c8d796136b32e96d5d93d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eab4e20cf16480085dcfbbba1fdb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf5f4efd91d3ab603cc3a96621fe63199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7838ce76d0fcf45642dc304819ba8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534940f7d0e42e0204f61a556f94642201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062e3815b7243026c81307742a4ff1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268661030805ead594ea21b1fda3630203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d831b7a406e5f2804a9820eb119c64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb52a9e6a3f967fca8cd73884d8af69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad045f65fe75126b978482da664f1ec4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848af172c047bb6a8fdfd9c9a307783207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf8bcf9e2635ffa9589f39fd769e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efa7569dbee6b49c6cfae866c5fcac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f040f216e5574a51e78fb62ef9527ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dad779f0c8b1c3823dd3bfc82bb365211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb69a4a88bc666fe028c0704c0587212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ff913231b131187f3f79c9fa6e758213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1fd2eb26ba80acbb17b19794cdabc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6dc86509c780bda61c112a2ae3bcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e6d06de3186dd513ea7a5292ed42e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a0abece11b98bee001205d41bbe59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6c52bf3894d91f684cf8bd6416e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f4b2f0961088ce28b77e1cb5d8460219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf90598565455160f0a318b3e227b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7115337832495b04ebe08426fca599221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b21342667cc8bfafc21d7187ec7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f29913ad250c9e4cebd457e380e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428eb10357899d65c70847892e08492224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f79c842cae310d7bca4c51ef73ebf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49460ac421a938c637ab44f32210bb64226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4351cb3a3598517aef26bfef5fe11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7df36c5767edc23a933a1b2cd5f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc41766f6660154cdeaed7bf12ee3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c99c31323e092baee6574851797e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93d8ccc3fd710ddff0fb493c93ae7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d342223f1e17eec13c75cb03a73e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b5f637cd80d3b9d9aa34163039bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0256229ed590c8d9827bdbf337008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8022c33b2eb76d32db4c74d57e858f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bbcc1197a779823f17c4b3b020664236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a6f1472c1dfcb5a8a617a9d201e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86baeba4193b07ed977b88c90a1b2e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bbf4ec7d54b19708ff6d7bdf944d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e344b3945ff8552c3e0e50e72833817240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d7378e55d741e9ac86453085a5f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137972c2f9789bf18103a8b0f9ea0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d316ef97346166b20f23667b63d24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd056ae205c0a138b15f81aa8d570d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c58e70da86666cebb5f4b47b1dc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33cd6cb014af21ab12b7f423bb41a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d6338f53299ac2b06308a4ae4afe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ddab04550f29bb1950c9e9719abb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010167ea97b4a3009d4b1a32240dc56d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142df0dd9d323d32d45dfd8af9dead0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abdfd65aa0cb8ed0d55f7aa9d2f0b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2759b628be2cf5581423cc7b1f63c20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7c664e2c6524f4ddb8ed006a29a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc30505941b08bfc131b3649ca85a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88091c6d3f18255787f93afbf6e9c090255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e9d8ff51b70626ec2745d8262d5b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9c374e34163773b726cedc4ae67b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f2450e2e2808467d7f937ea07b475258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb124cf95426e08c8d5ca9c1f1507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bab1a770faded844a1065e350940f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04939eb556bfc194e22be0dc672c2160261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25542eab1894edb942b0c8cc9eb6dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b11872579fcef36ddc0dbabf3d835263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f26591c59c1fb059759bd8fe8917ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a837ac44187082fd3cfadaa7bdad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465661aa430b9481f8cd3c3ec10b541266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf536204796871fdc14ac503bf28ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00920e2941542b87810255f7019a292c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39881ee47079cf50930ad67483fed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca0aa83b8e2f3d0e8107d976d23b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b122722a3030a1168564e712e515d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec12fb5a05a4be1016f68b03009dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b78224afdd1d969a89470d1999fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f465063432490f0291b5f5e49c7ad28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6729d9e2392ed8e1c56a6de864827275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ce468536829e3a27ac49a3d3a5f27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e634ae4084a5e813ecf3dff78d897277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ba87919db2483416a728dab401fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e868c8a580d02893fbb234ad2dd223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a1da8a4fe68d36e32a854d1cab257280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa93ca7065eefcb662fcae9c21c988281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ea96b237c0d7a14672e5f4453ba2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478197de9cd0af41aba2f87cf4c95dad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c1d691990ddc14c72be66def860d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49709d1b89b0eebd15a62a352b6d8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb3f6b46a9e2a0af3d3d5ea6154b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb370cbea359030236453f1ce2a35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d31a2d5ccf039b75de04f7814a415288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a10e57f8c146c4d4922168823719289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4424b0adf148a11f74b2cda73211290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709fa27d966976ee69c321bba2b83d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451bff60bab5e1656eb21cd14be636c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03023f75edba384c69b88973d16abeac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7989975f2672e77fe32da2d054b796294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2a8e18149c2096346ece77bc27bc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1648c1b9176bda84e18fda06af24b0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4106070a43730511a7d4a18d1881307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4338e8190b79783dad6845fd83d88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3619a3fcef6e2bc44e630b710ef56e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c0290db078361dfedd2cc07c0128300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099bc8b5a9d5cf5307b9ae3ae64c648301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376fde5fb85e3b85fc6ce15d78a2b07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c93a262dc5a2b678ae361d07418a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6bb44293c0869857822cd175092e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b393fe2cd0f1a7c9a3dd19ce8ed13b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da36db549aa5a11dcfd1a795f56ee8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239d3b379b7b108dbeb1a3984bb19a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc797748e7b17a21365f4c365c442f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83df95b71e31910d0b5abf9e364d76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742c18b5ccdab9fc956bf068891b475310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7886058a93afc1e395a065a4df4cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ff091c7531f44ae84455a1e07ba3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24fc263418bdda6c49e537136f4b27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de280eea402a1ea6fe5eb245a1b80f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e23746e47224c5fdb930c3b8fca93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55075227e79d184507c46c010775b54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6fba6a3b50eb50b9f74fae5583365317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e3ebe9aaaf7199946366c556023c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d4a11221d38d89b0d58d97913c4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43b1e15e88da6edea2717e455dc72e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9998617f7aa33ef57fba05741b8a37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7effe2a050314612003682716c49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287ffeacc8fc9084356e094fb23c9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3290f6725abb1a559a20a56f59e5e62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1246bafb1e8916a007267d8a4f1e67325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>