--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997f468b61eec699fad042c56a78771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53826802e3f0fc7bfa5e17215af9ae3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f1c3ecebd416bbe36326ba2df4b2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e01e487b5707ab393adf6bce4d1264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21933b8b719fc5e102eb571080f180425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23114a4c9d59b58d1cede3806b838866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d413715053a46ebfb0c80590f32a7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a3df872c70b6743cb82b192ade6be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95636df19639965a6f896770d67c209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe254e0c0d909bb98cd3f193a0d44a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2588208f34dd2883134c2e467ef22911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a59db3be9db9ee7d272cdee96f8dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88484d3cd6359f9d1a0e93828e97e1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d591e9ac1d016beb04da2c0be80cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a653718e5f57606d28d569970471c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0e3e7db157f0d3ce31ab2c42c415e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b03fc076f9597200d167135807f22317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1dd04b8be89b96520fc43ac525eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e7cb9edca96f91a58b41a6d4f38e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd895679038c391f0a30087f428b0d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed7d39db6ad2a34270c4fd120bcf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c9f176128afc2cbdd5cf5f530433622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef682d1d9f772627bf3c48d0f3a7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c4187000fb3777a504fe51ab2b8b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9603005846aba29b570b05e09bc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc5aecc2b91934092f1bdd8975b2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f32e03dbb02569343bce3466948d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344dd7bec6624587aaac16f26215a3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c260d1e72708af83087d80d5b044c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1062db027d370a798080fe2a87255130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda41ec36a98d794fa06d97474ae654431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15a14b370b4ae4bad2d06c9e42035d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ab4b35821b7557518f9a64ca3a5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea23edd657c4b0a467369fa0615021334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de6abd6e046fcbb4a2f8a1fdfebf3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384bdca3bda3d242c42ff1b01ed4ad936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db32edf0cc78810da5db89b7f9b678437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769f7b7abd25604351880641ff551db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f650cdf0c0cce821b5cee3f7c57d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec14156fedbc5f1cbc168be1463d8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6506905af8f9145cedebf2bcf151d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810e215be6c261849547339c93769842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ef27f7fdddaa5147e709e3b1ea3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e0e848b1a2540e69aeb74a164e2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b540c6f645b6d5871d6c0499ebac17245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c86a5257e9143928f3826b457dd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6320c2f05ef2272219e39811e2910347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989bd64f70e85b3b00c56f0a24b6b0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a31697a22e099267ce4ff558f506549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff513a92816712b3b1b26b2139a86050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7ac7390306838967a5505ad6d658e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6670b93a2dbeeb2f7d02f52911b2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae51743a2f472288efa8a2df3b748353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413725e6d5e7825e95d46c5d4ddfe9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b0947d71ec9407544bbaf98db3f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02f54520c1b68fda2bdce68067e13b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7d824ace82798a1f77000e480dc3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e3f8df2987853a2c8146f4714a4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee172e3ea64e4ee3da61d8d3ce0377e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe360f0e96961341add009011d24f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec9e19b73ed831a90f1cde98fdda3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728b0fcd490598912b42b8263da162e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014da3d5fed44bc8c309cf1d5bb6cac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3630d03104adda821822b7a3cb3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1ce89e0f78ca8a7d564869db0135a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871933a2fcd034aec871c203d6457e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dcedb399a8c0e13f50b199f52d62667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad596563a71abea73eb8662b251032768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f84cfd3f5e52661502235e70147fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294f7a6a42fcb2cc0200520d23a6cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9305c6bdefc7cc302aa5eead20d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc109813f1addd03237aa153ad8247b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b776e4ea3e0fd5cc57f63972cadc7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5b366fc00abfa03bd13a65069b9c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b24773fe4255b957ff0fa8f7b3d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ddcf33c12e90ea12b47813c80bd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9585277871a604cea02b949b6353fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3dffec3ec1dfa84394d873114b32b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fd94d056052e700fcdf874af1c6da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8ffbd386d7614a5aad916bc4aa55d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75012bc380410e5395fa5095126196a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724152ed0e1da714024eb38161322982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d68e5ee42b3ea90f1edb3dabe351d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aff14a8a0611b189c1c97edc8f060e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df829c14302f70f1f4ca6237f479c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc5ef7849dcb06ca15ff84cc63dea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df48efaa7dbfb1a90ebd98a09805787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221931f4324ade421f911dd93feea8e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc78df29655c971747010cc7673b1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19d1dc8e298a65e10492c2c435b43290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7216ddb289476d065d22f72dd2a6dc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd079af1b1c3df501b5eb23d10e32a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ab7849b41aeea43ff36e9c8a5e0c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d35e244ae0b0cea05feba1398fe694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808866ca13fde75327b26fadf15679095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb28e34b67b7774892c65a4dfeac996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1542f1644b8d2417e49f40d0843d5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d613eecf446170405893d6889436398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9f61cb242e205156258a28909230b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e7e32e28f3cb9cea04deb2a7a6df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4198c96f7a71207b36caee4abc3ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109789ccab28948cd3948b595a628f5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50875cd26feb561bf531cba7db6c99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a3b07cc3d45d635836bcc8c9a3f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba32d9293b57e210569935dd78ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaa1730f1c28557753e942dd7e5270106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887eb94d657df79dfc168e6a8ebc311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abaac97c0d3a2133a2e980adf0543c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33add161af0386cbf52dd5ce943006109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33621a346e709698d8b1bdb6cb17e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e5b75a0ec3e8a8dd79d6572ab520111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dabd144efb91ed8fbef6ea9e09e06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134639cb61098b78e872ca454cde79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c593b649e82f15eaaad45deff3da9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818fa384efeed13ad10c92dba7ee42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc470c532a17485c7796f017b0bb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a681d723bb421bb1a0846e5f318f2a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534ade871d9ca53de5fdced9df0b29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9668d22a1b1719f669babcf120a2745119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a94663c3248a951129563f105b2288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29df6f9149b3e90b483eead177bb572121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15f420f4b11db02c8930c8662c5fac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9df5527c1f5f46a27e83ec84342ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb61655c24317bb8cf5634ffb71e9c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5b6637ad07b5fb3eab10bc09d0891125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb6d1b1d7b3ceb25dcb9325d8f6127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77080706e4b09e34026adc1ca698e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da4e95a282d21d2ce348bf2a63cae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b543fb58c044b1b5ef3d20a3f3078129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168c03f813394608b589613087d08ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c1ed74454709d36610610a91c2fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a758cda6b614bc9b6739a7d15b82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498317484ab3c5a3dc7c0fd630fa989b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82796a991ac03df1a441e11299369be9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092d6c237bba15181ae81065f0a1ae2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da46f9ff2e2e89d6b30770064d07a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5428a88880b4c7f2b1fc2eae08d2bc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294c4543f5d7e3737b4a4b2b3730b10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d122883f9a34aea5d4ae1a062b583c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229d78bbcffccc218c953e5a50155d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67454cdcb761b7dea6e79900c8d2542141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e00271dbd8e5db7485ce453e6b5f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3eb62598e7b557ceb2cae72ddd37f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0caa5d69943eac36ec20a9962fc657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0bb0ea204baec43256a21c657edb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96b9cab492960b8f23bb6bb2e4def146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80006c199ce72edb45b0e2ee1702edcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b796a0070ff2341e9fee4407b5d263148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed6629307562a74ae762fbc9c9fa7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecff54edec4187c82a681824c477b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab1e0183c7794fc903c331c3affe9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bef5848385d137a7fc4ffb7ce8e9e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6aa89f1e3399f7b38a333348a3c485153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938b6522117562c0b0e3027ef03ab87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ce7fa59bdf387df0aaf4d841e684f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77ea0c2d2be21e72bb3be4a88c68e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765abcb39c34bc4fd639c63680c7b20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954888b308107f63bae01dd95646b3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3eb0c7674f993f52a2c3fab6be0dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851a256bd09831d7eb5b141b40e8cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7602b82c664958365309199612be36d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85e55522128d5a7bc2344f91da44bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d3261a778bafebf2316c11ab4daa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d0602e5b8e5a5d982588f8a93f15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9525828f0293383b6294107410c014165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d08ce6d66c272f60e57668dfa454c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f182078e932e3c28122a35a4d10c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a8fe9a78087573fd4f416cde4744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9171cba201d41467e0fa256ea21c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc5676b820cc2ba67a437b56b1e56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14092da80302b00e37250535664c28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf4251586ff978c329ca0254cb021172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58c0f915709375e1bbd190ef4a2ee4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290284d6c699193e05c80cd47368b10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c23e3a2c313ca04889f397d9edf0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09daa0e4079d1b55f4e43d5b71a60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba6b67c9e2c68c3b5bbfecf5f8d25a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569ea0b3f4b8f0b13629990cb95df36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fd112e1f96812396e19f6f3dff560179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357620c7c423d76c43a38f72764155d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260b75461353de36fae3de7ec7e73d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd3c1d4a687c65255950147b01911182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0eba2d35bc22df659bf50da98dc68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f82a21c781a53ea0930e2e526f245c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16becc2a90051ac9df602c621148d17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d64c40043355db4d8a110f4b1432186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aa8250691140e7f5c62755225f5ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5fb770a5c5e25cf597646b3ccd1cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55ac74bc89aed1231bef0b33329ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007b7393687a061f00983011062838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988679d873ce0410163ac9e6fdba72dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24dba1295684aee245aee216d5347e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba3c2c0a0fcae681ae664f377a986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3111082e82ff2edf9ed03d43c37fe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9e1df202eb5ab3744602ef5c568c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3070d4126c6b36388834d4c0d103783196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897689be564be385b4830cb2379214e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0d1d8c57f66132910312a418afee9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bab5ffeefa839162d99d7866b45c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5553a63adb60ce8c3700788874112b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e69b65de96b45a00f30b4dbf3f40c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e35bb983a39073fcfa01e196f2500202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c806a9fc14cea9c90373840bcaf94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c3a086d3949a49ce64c87646e99a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdf9043eca0db2735b2b916e03e24a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e869a43616030ff79c2574c11e5da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b748b6fe0fcb516967d9f50b8c455e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677d735fc71b75e334da476ad648347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f5feab114ebb3484b82c92d05948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f854723273288fd69fa4d064fbb0ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f10394273cfaa4a339e31c2e0b076211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46bb11b4697ed59ade76568abf2890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5d879a6e751249e729c8601a409bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721f502bef8ab04b5fe0ca00d850bda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab768e5a05e97cf17a3e9abe56a7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f369847250de8f8280cb3b0af9d2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaef3e998ac0109495b2c16ddb8aea8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082772b02552f684e91a31ac5764713a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9c641911799b835cde878434b87c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a5823b2a45ee71cac5d4cabb70084220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6509b0ae1803205f2ace0e5daa3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62b4782181179f14a85171dc299aa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7f11f22e0e7ebb4ea9fe2ee8a72c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b72eb4681f184bfacd8e1de453cf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067e3bbefb841343aca6e9134ae1d55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd64fa1aebd4c476878491e68deb85e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1aa64a162605868cbadeeca2ff806227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6fb5635e7fc2311f02b373d44d976228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840b7e597d48ab6a572ae60f55bb402229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf67e8c71c9283791fefcf1bdc67cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b31690b93ffa21be3f0249edf98e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526088ad12fe2ab4e85beacebf7d629232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3729e39930e23ddb5ef522c2ce31c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef22225b0397f5c8288fe63dcddb011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bce94f63cfc2c3ef0bdf2ab5daf19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa32956aebcf592def0ade98f70f90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62250ee79b886ce1a91aaedfc2bbf60b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29fc2d7b3ab2c61f06dfd98711fe71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d48463534ebde30eef1408591453c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed671a21b4d33163a8487d2b0644b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dae199fb8eb0445afed2633cdb1edc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aacda54bd4c8f11a3bd3b5a62cb923242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82906802f32d3ef942cbfcf5acf3e66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53813fd42293153a99db7db66fd3dfc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df08e8f943ed7ddacaea6008bad5959245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d7638af0f3e1b6cb5990378b85bf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44eb304e305458f9fc892200fe4ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0243f70c93e00b5c804647168489f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dbf1d940f534c7aed8f2585305394249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c033f599988ca23f69171e73915e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a7c1eca842e228bc120982c8db8b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ff8010021c0c9de0a87e0309f8b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546370703c81b8007b2606db3c3b045d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32ce1525099bc0f92ff2dd345f2e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c006a0263046f2148c964fbf35a23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d74990241a42c35967aacf5b84b6fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f7597d77502d7b105d82fbe18906257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351ccc646fcd1c69697722c80e81af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfc7026d5ea7edfbb32907718bea25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200761108844b54623f6df3ad6bebb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdf4b3620bffd0ffd5daf652359a22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc35a48e31ec4a9375d25cb29ae9c8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c241eef6268cbbfd4bb63c8421ca29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8d884e135b0f5fefeeacca57f381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd6deb917b2885d969d48083317b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee678da00f2fad5474b43e39b426f18c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61429675d5ca8f5a8f40ec8448ae8ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc4657f59cc37c1a6853b977cbf11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79318ade3b1e45092968152446a407269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c983a471635ab7aeda31dea1935522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826193c3fcbea6a80e341c1d228dd2d6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5ad9c6611b00a453525cc75c23c8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d7574a24fbf0b865f98cfabcd8c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551fa8453ce71215f41e9dc638e865274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f07947210522db3f1621f7667b687275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be4f54211b1e5c4295fffd442c9f94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01647fe9b33bd146269e1b2092e2666c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88ef3ff9a85fd62476a54321552832278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac3243bdaf58e2a49e933ebbb8b15c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04106c10e925df6c5a6036031b864849280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e766d76aa0824f6d32aa0333ece2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8d30c33cefbd5d409be44247fa67f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b1aeb9ee86006f499de9f90685d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5983b6b3bf366edc14bd288edf52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f339d9da6139ffb0bb809558b811285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60912be70dd19230ab28ca302cbb94f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b156cc1b663b523cac3a449cde63e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d4b97017ad1857048b5febdc79f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f30ba068835eb11c13d7b1cdbdc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f776b00fef3097b0204f6a6a0e26342290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f18f71d1d2cf33c92412e5d6e00bd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87d3709f1cb95b5aaaf780f1f84f7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b66d2ffa8280d2951affb4b5ecce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1920df7cf09d574399ff385b1b40c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e025dcd04fe8be97868fe0dd002a99c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36666f6b6bdc222920c4cc3f9b59ce38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc598336b4fdcee071ce9ec9b1dcc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc92effaad1130c966d9b93f4b2b7ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b08bd3622ae3cbdbcc491ef84cbf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5bca9a9fc17f45c7093c35642d477300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e9ddded7486966b4e398049a3e10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb1559e2a47d9d40716b924379963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6565bedd89c95e490e92b5b8712214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf9bfca2cada34d548b7f48ab57cf3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9075bd3974989a545a3178d906ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58e766b721c5fba2da5ac87060bda3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eac3a6036822f40959cab3d34c80d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4aafb3c97f472dffa74e53e0537a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9b8af1f162167b7d85e27e0cab04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffddea054d477ef9e64956e78b3b3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce166e7c412dc1a3b5e4c28f410e1387311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9ce52eed06bad2a13eb4ef761cec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fde29b1cc19ca3d36c88bf464f727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1af0a5a42a5bc55e9c0d2f8b099e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf3e6b16f7a841b494c5e9a49cf63d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c9b7317695f3071fef9fcf75ca573316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536074bfa6f4d54fe398858c0794d794317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557670dabacdd0a1b7d4caecf2f05d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340557a691d6f15ce0efafbe2574bd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935499de0147255ae8d6125d311e5d9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56adf5d06fa4d36c91d3b1a6d6b0b7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a77eddfc7200fc29779741d42e3bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5c9689dbf164a6e9764fff982144f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fda95b6e4f54f9c051e9d50084ed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa1a41afd110e708d7d2f3492e280e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd11034ee9eb746b3c161a447d975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c3ec5dc793f4b82ddb5ac40c1984b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c3cdc9ae12e706d10fd74d48c3c1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c5abd41553b082f35a17ef234587a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f50bf78c39268833eada19e5979de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5811ce8d7c49191ec30494440e809331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6733f7e250c70efdfdf6a604c8eb8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aa108c4746486f7992482e44b5705333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685013d852d85d0c97ef638aa6a57a3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8fd729dba20a6e1a8d7c26a0f6b4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390778afb9ac42a1cbc6f61e4c17ae4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1272db674fe093b5d40746f2efb7ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e720493f2cf8f7d1185d26766d4d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c073f1438ec49fe5d7791f25e4397339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff09bb710fca985754ab0d23c557ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a203de63c226039a82eda49ea5732341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9fc1651fa49eba2813280cec71fb4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef346f35b19a3b47813328ea94278343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabfb370a00171c71d149f38692800d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb2a8e0dd5a341c71fb94ecddb10e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639899a352c7b76a139dbf01b1ab11b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea1d25ea4bbb9ef9fb2ee6776ef1f347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f11aeed91b0e668c5115dd7beef821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813734cf332330458812e460a414be152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184860841589209733375eb332f5f823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5cd17dfa38eb5ecf0c9dde8a9a014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5474765ff9e7bae5e7324ac071b23a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ddd5ad556d36b7f3c26711e4950de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4c2534a9e399d7d60d2ff66f6ca2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d2f4d0d2672ab22ac9e27dd3a7118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b948d463a1885547dcabc1ed0622b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2047170530d48e9a4b403d364db0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12204d0e3924283b4c1bb2b1103fab011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeebc73cec486147cdf49ab82eec2cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f2b6620d5693d1c63b973abd413b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64215fd9a439325304dbac20cb3f2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1211b722aef176f254e9b07e911120015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be738e113ec389c549c2e0a8005b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a8555d7a12486d0ddafa1846be7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b98d5b7b72fbd1fe8077d71d461218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0fa33cfa5d88530553db88279314619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf457e01d060478fe679a033e444d32d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af82d0d6e87060d388c677e729aa29c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b93302c703907f15ed9e73f94083c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d641672974242a04c528a7fe397fb7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bcd6a9ef75c35cc4f0cc8cb8c8c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0355d245009bebcf09c4498c3ef9bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb2260c13fe8333b5a1e6f2c8659126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc0103e9034dd322c3b213217b7c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db20a4a2f9fbc53a0c4bd390e64fb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e36e8262165681bce9de2775772329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f83cc2d3714b4108ca2f2d6f4f3c1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6170296dbf2ff0d639d06b8f5445c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0fdeeeb66d7fa5748bf06621157932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a96b007418436c237c3ddfaa47edc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a8b122898d15ee2b58522dc4776234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e371ae9e1c51d91ae24d42ce8e6e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929adc4b2cbeab14dc5d4bc5d87dfd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368a0217897c5b384c2bc4abdba5d1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fa6d3314fe818eb90f0e3565c181c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0346665e471170365ec74265fbacf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc167b4a0d83919e5532aed7a32e4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec30e1f18d4cf8f3a6df7fca758b3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b62cf48df0bf9ff94869996f16ac8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc21247b54d55bcdf82ee4e91784c9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cb426ff612baa9fca6e132f44e54544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b29d773b790d5793a5b2e3f2a1d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a86710e3f456043d5f9f7aa8fade46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff0c915509c80b6f7db53c8110d72147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8119b2f583bd4d7a09bc47764d7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5bb70e0562a3abe690a3068ed491949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a6c7fe402e285dbc5c4604a20602350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c078237c83a45bb393f07ddfba459a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c22afd6b8de2399faa474d41e1c61552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4173ffd2a4e4de066b1e833bdd6fbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91cfedb9e847239a07038a763875454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc11701eff5f74d3ade0b75db3e011655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805b653c1d7cec27f9d77f0c4a07fc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5b13d2f8ad64dba15c78c46fac2a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9af59c1285032b651d7151d5dad3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9de230290e7e19ef075611943fb1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290f19742e2cc8563114c55dfa5b3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc0384873c0df13a21cfed343f729961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12ffe67e324a883b0bceaeda8092b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f3ddb5c3bb9c53a0650e732e9c5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461de3845275710beb4569506df74b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f191557198bbae576827c1e3f5e3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe904d0f2edec115e151588e634a45a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b81dd862f7285c411a88cbd339047967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7f4c6708a4115d4b1bb3ad639b0d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4def5285de7f90ab52de3414231c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62fe01676418ef5f2716a7cb3696dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17977c86f18888f4b4397fceab7a9ba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b974084ed93b32805d47e400bb0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440194de3515f7590f7f3a2fae14a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0e4ed457c07842ead549700b2e32b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733081c1b51079e2ed02bc449118aac675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca80bf5c5713bee9832c4b5bf90e4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bdaf38f6631a0579378c4f7fee6da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30048dcba35acad29bafe11626ddaadd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2bf003bcf9e9e92c6cb85125ae70d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8641557ad5a6a2a95a4d29028e6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b7365d48230035f5ece20cf9166b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494922e00626c45bf8320506c6c1b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ce74fb0601aa96bfcd66335d6c98c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a4e6c116a789b5fa984e2615a1ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19171004018b46fc48c272b1b2ab485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009a4f3c663f4a1f5899b1311fa5c8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fab7dac227e46b36b4aae6d4a02b1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615a88f0ae68c2e67319b586435c64388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be218fbfbbea12d1c2d344ff730336b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094ec93f9d41278039dd56be200ca7e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227241f1844c36f0e0908e059f046c7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f7ef3d90c0fcf75e851b8d91331c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9b5366a3b8e56f9667f7ee9d062b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f96a6efd71913f9cf737351c621e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea228487c533ba5f90dd03c7c4de83c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedddd81e03249229ec42ca04fc5b8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643531e6bb8c1ef4911963f8a62f869f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12cd210aaa626df2037e0ed05dd12998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37fd5127d03abf326aadb5969d075c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345cc1ff97a3083c6e980ad48bd75c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55396adf15c324105ed81657447b10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014cc512a84260af228f58a779561b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5990ec9017db79d9a95da080867a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea48f8940f510236ed4394eb45b869104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784c8d7838d9efd19ef6ef6547f733f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9c4e7bf7f778f9b979c8c59b351d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f33bade52c1b89fabdc16c3d9f6f40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda2515c0ec1dff001f8b72fa40d3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dab5ea79f051dcb4de78cbfb44c156109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50840150c91e39e31ad4d4ca2785ac9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606331c57da6d74a8f4fcab90cf5fbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32758c475ec3a02411d669f16704b7d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8faa0ebdf9dc8324161e31d17ce66b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9c756f5ecd727989cc0120abd925114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c69bd1a6b91fbf59151e27b5cf46f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81179fa3fb4c83d62865b71de05e5fc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b63f6f71e81d09b0de78ad99a4afd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f1b054374e9474bfffd84905ecfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60134709353c6dedad2063c11b4a01a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bef4112947be65d982df96c822a41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1ebd05ade9662210aff6b8c6d589121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5669211f64617301f66ba0e93d97a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf27d720f1ca9725b3e5ee87052b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3307fa474d4add8decf30df49404d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60ff443d3972c309d870e67094117125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462cd52b48703ba276bcaefcc3d204126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5d10b4358f3469392336151f15f3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e0d7f62b14b45f9aee0bd52b8a400128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91b69087c998ebe0a689d41ad7379f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ba114961f14a744f068f6fd6f409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7bcbda2d359dfa014563bec45debf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bb617e6efea98dd32e75413f37bb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3ff18df6dfa5aae9543196da2ffa1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b8000269a5dc0f98c8dd560b7875134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96168d4e2662de6e151e87faf12e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3eac2d89e3b57de4286e8a4ef08bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c9b39c9a3c0d2cd135ecd678d413137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ac797de1ddcc12ecf7682cf43ec94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bd19899c4d5ee5b5d9098e11c9e71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b11c64193a5053ae76b6c8e88b3157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f6f27f8d5478456d6d1e035e22499141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fad5fc0838e4d424cadc02a1283d34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e14cf6ea1c9a5ad8be39e00979f52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5cc73a71cf1287995724de16f206144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3da05bb89f48847131e8ba84ce307145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409d42fb2306435c5fab2c10d0ea8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de0c7aa7e30e7aa3d29cb32fa6c8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0052a2c018f26462cb92c5bdb1d30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b0d58da1b667688b09224480d6e4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada1124f17389a432b6f959607772ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f8645d648839d5412774f978f0d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a34cf58fffd19ba509d0b1ae9baf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd1e244bccd65ccedf1bf8c1ce9bde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d5d9096969fe1f5b1c38fb9a862f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5268952c211d5ce9e2bcae05ee4caad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd758b2b4e052a4d3a8d836e556939c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79640bd28323db84e79b4b01ada82bdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ab446a73eee07b52433b8eea20f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa37bdda08370ea873f31760006c9de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc5e9609ac721d43fa6648beb72a3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fadd80e0daa1074619f8abd1e517f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641581405bb6664c1077663b51b7138162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d24fe4c5c1f320501e14298986f929163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d898f31f78aef73a945be4959e816164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ec3c1e15b73c9557c3800c67bf2d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef825b2a2436b3e6bca139310e2b02b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406173b971f0a794dc1666b0dcaee01e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc676b89ef55ca0fe9ddb7551313f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606058f7b27c01142fc9845e824c86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344fd85e2f59e0b56aefee653aeeb1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e752f10f15de5ad8297b22df1b9464171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5acb982a35d007dca230e505a2b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d96230a79a04103ef155a60b52f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846d47b8ad46c4f83074c663696a33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bebcd3131bde92d15452e4ba3c7847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589fb6274a0fd472967dcf5ccb2bd66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb73f4fd294d15c5a88277fc9ed0e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd3fc370f0f88131a3e95ec151d73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851df4338f126b68ce534cdf43b52c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7612a5d426e211525d4a9535da191180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb5d3f87bccaf21e7c90f177c967a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1ee38750ff896206600efadbe07d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22eb17c5dcc033a785663f0646801f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da08971bd7226f3d329bae7febab1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1894ea2a8abba315f6cd92a7b683f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a0ac76920dcf004800db9675e8c9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c2493584741004d342d322857ce8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c51d8e87e8806b6fa3bebe2c5cdef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414cb1d378ca97dacb9788f030862ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e27fa083725d2dc3d017314c5640e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071cf8ebb8335ab6189b7fe5bca918191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44696167910432d09710bf61e7d49715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d76ebc55cd175c45e145651b6f3b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08adfc15883780997873b2ad293daf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36e2c7574e914b7c34f4ff7733ae6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea21014e8e240e384aae71e922cd34a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f38953a630e0834e4e66b63e07500b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be070891fbefd9d7cbb90590f1b498198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868fe0f8d4311df10b6f56c4b12ddc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee99cbcdc23836204d9db93323d7ba7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53187796b528a48169f2e31bb4cb6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb5bf252170d59e9d8d18d90bee0c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00844d13f8e6efd815907bfc39e2f58c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4e7c1c9f7bad570db9a90df7236b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d6bf5cf7067ac03bf73a2c91b4b6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d372ca3de3823c64ab5cbfa0edfd15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f3dd0bb0a6174d2e8b81ad7ecf1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8af3a955760a2c40d3c10ffba88973208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb02bc0abcd57ec6e28df2a5b415f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eb29a185fedfbbdad246a2cde913c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bfecf9c3b37cee51a4969f4d3f6ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8180150404652a94739eef160ad6be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c69fbec3ba5ad2ff53e18b3005f6bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce49868d60aafac7996d5837c3cba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9b3ffd8bdda8c883ad51a21ea4e76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e4c3a7615e7318165479ff4b74df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1048d7a3b459fb81a5981e5960898217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d1d9524a2f1f9ed666e42a9272e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc76d4cf4c78cce8e61b766c020701219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab406036a742abd4ad1e9d00abb3a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa076c3175c2bb3fb9f38c1992d44f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba21331e0c1497cb712869411c8f01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd25667bc25af41198d4faba40249a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b2b6908d05c54396a67f60f11dc55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce63eac1ca9568995ff5fc1d5b9de78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd321328db4ccd27e021f9f010c9b9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf643afb9a538117e3a30d09099cb593227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c943662c27871f241bc0b0e35a875228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4624a0eddb6a7c871dbb5ba25d2f3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685bcf729e139b465a656685965a7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2040c75f5e7b70d2684e74a83a5391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308a809bf67fd7ff108ff165e68c241232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dc61e5e8f9c976666d9cece7ad978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715472870f85880cad8ec17aa0cbac82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d29437b44dc43e3bad0c292bc06b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f32525dc49a62dbc6c3cfdfe8e9104236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e565d21490c9508b9ef45ab452b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8882a670ffbb68c53525ed4566964238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9c6e820d632f36cef40449699597a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d09f71f66e8ba5c33d11b16f3b4fe7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bffb910f5ba5dbce59ba6090d301a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662822f08f8e2d9c5d5fd2e04ba27e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f878310e49f1a7ae966e77d4464072243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec7ba6fec82e2bcecff5eaec2ddc9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6cecfad98a67b5ec80ca1f5ff128e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619040fab19ec5d1ffc8eea3bfa71c71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b18be7189c98bd569b5e339b94189247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca286ab338c9331fda4867a397b2fd79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af137ea65b2265699bcdab142f97059d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858591dba88865dd6e9451b595c815d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3757f5eaf0047caee54e1893e009c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f868459fe510e4ed922f87f77e8b139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303dc198763056b9ef4d531f97ec551253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29653d943c8f7e41397eeef60d89eac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402efa8f757e25d9c04268cf622ad36e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411fa96bbd8bb86714fdd93d5abba6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32053431d8954ad824dc8722b2c3530c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cff9d00dbfc1c3e5fd149d1093bc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe284ce4dbf75f7341d5b9f7e5629d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e33281ab8797262278c0f2d672607f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a82fbe585ee06e82a55ecc3f4d83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48644db45e9c2fc2a7abb4e3e368b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f325e1adf9dc6131e98baeef9a83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18ddc6c444b9670a18ebdfa0adec3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5904280d1a951de85eba533bbc4dcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685312487b8d40ef9f0bd109ab26aa3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239514710aadd102d0492752f15df078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30656e367532f4a0b433094e7a348d5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac139c7d663ded7b143b8338ea3c1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ce0d1069b955463c8b1395a171490270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c9514b97cc30a12c0f6c382639ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c463c473f19bf44a05de38be9dbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c4f40a9f502669ecb3681333c2a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb269ea1ff6852df401305996c855274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae4be6165d5ab71adc63fbd0e195e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb465f71fcb2f3553a69666995c902276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892bdb51cebb921cef368efb9391adf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e13d12329ef7632756c694ef14f03278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab310c7cf95447e95f18d4350d936ac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fca3824b46206bcc41d4448f9843e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c51ad0f087ee2931eb0ad1fc7fd3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624be32cd433c7a11b4b78e9dd1426b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c79bdc385f5f2d1cbdb65dd70b890283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709965ea2ca613606144aaeaf00cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85182401913b7bf075ad9065f859144285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbefa305854c0fc36a0f476a6e6204286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501007f06adbc5831010a1d7292f9cf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b6de384ff5e352951668882e5706a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b1ef47edc42bcaed6d9b8036d5e7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220d480675050ea354ed18eb258c689290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fdc620211205f4572c1d2ab285c34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17718d6fd2465d575fe8b4b03ff50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57b6a13876e718366c8df3ffbcf4f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143b64338d125f047ebc3a97848e00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb67e7774b6c3c00a1679a870dbdf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae78185737d596ec1dd4a1212df74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa6c2dfbed7e4ce4bab4e43e1190a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdbc0c87492af4c9cde6bdfcbcbc98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058800b816b7bcec306f6dc01e24ec7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98053d5126418d20af877764c80eb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58b1ec8bf6e63a5f5fe869e44e7df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de40a28aeffcd4057b6f0c06a90d08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd0a43ea35fdf5a528288ab5504c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5732c9ece457b574bd840bde3ef8a80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157afc5bfd9d75fe39d38e41899fb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac90c15894181f1a461176346257d46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb527d8adf3ad6755dbd4605d569fd1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5176db3d62cc7f2ee05376474578f1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5246d0c3cd4eabeb1df4967f920f6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015c0c65a17e78dc91a25981603d98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d350595e4eb0151af34cc3c875cc2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f694a292d4664d3900ec0b640a8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ad16e4774ec2e31a134a3f97218da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ca51101e4e419fe2a60f3c8ffb874314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa83bfead94b7b673fdd35141ce33ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36111597c0107b78364c1d8a442701316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033195bddd61ffa4be03b0b038f68901317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78177862bc36a9f1f5b70c9dab0c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79e49486f435cd34454e7e31e7ead319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47270a408e5e195d4fa44e1f4ba781f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d30ec838eb3cf91e5cdaaa53bc575321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9fb34b51571f7995e2f5bcb8e5e47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f3e460c84a1a4e1934089e9d2d141323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e44be444de5691cc77f48ce1655014324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc57a099a5ba49a9ef0ce358a45800325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>