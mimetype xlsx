--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f5a050c0c4cffeff7744f2a6c8d091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553282860c90b5c717d234bf01eeac632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d9408485def983884db3c2a5cf4cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3663b5a0e6c29164bd94306e78f744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fb5bab2f68400ba0cdab71d0df77d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075fcb06a5ff2d1d106ec3d070ee8306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1da9ca349f0b94df9fe70bc273a997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca4da1784266aa9900143e9b170728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1034ead6f06dea6db80ae1aa2aef399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa9c866a1b9290e05623f8820f30910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487f318f46f971df547d9cd72acc6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d02b45daec7296a443ba4692c3c6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43c89e0451b8b8f8ccd92103cb0b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800f64a9d00fa65307f4b0f0b9b0ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdccf422cc0101178e4f643752eb55915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8f26e2e6db40cda94da0cbbd1315216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b96ac478f41b8e628dbce38068759417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747b96ec1dc86d1932fbe469bfcb56e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07d0a762cb6c951576151f322fcec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35eb4ef78c9891de6d519b359a442120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e17c3142c161b9ffe5ae32db422121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab663358170af0996f64f351e50fde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfb6dda9ff34794adbcc5abf707d8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1596e0bb203fc275c5de27e428e0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a3a05e9eb3356ceb5761d10183c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43b12b62f330fa38bbecf1cfbc705826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a49037723446afa030c68f2ab141327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11782a37ed9b7aedc65fde66eb4a65328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a0fbf3fb356db57d5077c3b0ebb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b62baec501b40d47d2bc4cb15c28f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaf6c54643ab98dafaa4d9b1404e1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc5fcbba6b365064029d86d877985632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1191751043646ddc36f9c63c95b0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b322bcb30ebca269a72fd2c924aff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd83525bc5d28ae6abfc033f3cf26d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350d62c078ef5d6b234af8af39817ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f7740257bcb8cdb1de23715dbf9c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28260579d6e6b1451ba6873ab4add3e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3343326255fd700306e0f36ab10df6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c68b2eab71a7f68e556729b557e09c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df820277ce26dd6ee4bff9f90469b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02f66e990bb657928c39395a6b10cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee628e6c5a4bcd927a67af0ca5a083b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbd31b4c72ec16953d0ad210a505cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a72256566cd7638350e5d2b93bdb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd05c0efab90dc243d0299cbdcb44a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b1b3c3e7b07e93aba79e58b1508e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d61fade51e0aae7c84d9efe2ffa1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa022097355fccc4be95c1ae4934649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f291fd32365a42d773843e523ac9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb26baf6b2d9807eada3b7589fe2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0728c5e3470537c9ef5e8bc1d3eb9f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e811f89fb0f4ee0cb9256607a7aa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b9762c9b8ac39c1dba4ac99ab04a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de0dfa29edd151a130535e124e39e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855084539f4316d7e361972ebaf58de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc43a08f73dd8d4b141fc4e5cf2e7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbb004983cae7775bbe6df9dfa29b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b50ca5805ad1f6b88ad23260e438c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ae00b0b9b0b07017176b22759d4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923377affff87e6c08230bc03dadaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388231f6434f76f395ea3c940e6c28b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54fd0828db3df7753331551245dd5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc6937565f11bd387f4fabf679201d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7822d2028d93114be5f73ccc178832f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329fd49b1105f3a4adc2d6503e7e78666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5ce7e621a66fa0159e176445daf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42303d34fba85f1168dffffa4d2d5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754b429a58164bda404c4a5d649e0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1798f4d8d91e3820dce99f6e91d3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bc9d26029cbbeefa58357e265dda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6338306e08c8f6a95cc83c6b2f9638772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf7b27cd503f640a78eb350c83776273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd3d406772a47987c2a33ef844059074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f34baff04e1213e9eb749599c1d6a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30616be023fae62cd3afdb649c151f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc2ed9fe383ceb87e4a316dc74e0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af31b539dbff91417f3ef6c596bdc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d98c1218744141e14c095f303a172179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ea2aa1ea88d79a3b242fd99fe008d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2153e440e6df69d5d7485a3d871340981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f698be9b54ce909afaf962532d6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7323ba4cfc3a92cde313e77919f6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e792bd3c72a7f736ff85f71466b1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2de75209809c13c3f71dd2840ea5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51efebfefee009cd3b20ff019e7fc0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf3d8f39a08f12bc5b51acee5523187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98c490ee657d9d6b616ff9dbd1d8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d8cfb47bc4fbc59f5133e14063ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d072992f85ae0680845b8a32ee4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86adf684e9ba0c131297fe694f412491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1dbc1ec22f9fdba17ac5e940a349292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648b2151a4e0c14f0410f5fdac31d7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89aef78ff8d9bbed1583dc8933c8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381342c5a315f1fcf85d92e0902364f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bb81e9ad67d708f223f20d29c638996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec783bd8549724784a882279bf8d5c2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab818978b3569e40ab7c7d52a5b17e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328ffccd7f1c5473659deba6246071e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4119e6af49dcb30646838138c949100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10dd16e8502d9e7d8e84646179a35a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc622407ce8c00ed131af5e583e18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88b9123a1c12ac75664ac5f49b01c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2a6ea4b0c568d7422fe8e03721ffa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bcde9bafbd5dc937fc13aaba0e270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a30d8a718d3294934c89278110401106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2afdfd7d707ee45eb90b47f101652107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded14e393b16825e899d375e4c5364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f17f86a957bd728cc16091dc612a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea206ea12654d22e913d0858544b6e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258c4b6ca6ec1c7506a63990ab12053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf1601757072d723e14b9f79e14a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7463628433b942c17e71d62657597dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa46b517eb3ec3dbd1199ae9e8a45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ee1d7e694fc2d4b35ad673c87578115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe41e37120cd4dbae5718af5f3716c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024800ff16189eddd7054bef3eb0bfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972741c2e0e5d825414a6125f648a9e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b489c1758b44e76c98cbe0e445b631119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bab4dfa4782c35eec38208c622c26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653db846c6dca85edb5f65a771cd67ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54932cdc39c8221e4b6bb6ac7553a50b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcaca2de46ef2b3654844458ece9db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d297d51e90f2035728102fbddba41c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a552eedddde61120e66ee009ab78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653491988940e97c5f2507e00581dc67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c77baadb2eafccea813711ec0e91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0c2a96957a825add2361822b82e2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee77d2d621a4ee74d86d7b10bc3fa5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb9937c409d51790a923c20d389878130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f774918bc755f03b370df1db36d1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144a36e58e41d7b633a9ef90fa054b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1fd589a53710fb27adbb11cac4795133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0c00e39f9ec0583d3c5a707670297134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa657df4741f49c400f61ab9e6b3582135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576657b7c2a4d8b35b8833c98d0dd55b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9a05d7cb6d6b538a45e15263567b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c97c9713f9bfb216e80205f8e188138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e38273dca9f85e224c4225be2eae1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c480e0f720a1bc1ae305d5033d7e2e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e0ba64131c60706519ad4c922001a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cf8b31da3c9f690e0a7183d7baf61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9fd96fdf46df85922bc55325909b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ed0f302ed7a370e38fab39490937144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0450984d3bb5b0b203adc562ab21125145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd245cb9dfcd283d2b02cd6102f79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498f407b08b44e287643515a8bf4926147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cfe5d45146fdcba0001f671009910148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3598a103e673e0daf26707605652149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f819ebfea683c160c5c008349e053150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496b1b9af1a1ad0ab6ec347f77d94d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f00c33ff22c452e80827a40ff60bcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918012020aafe4e6ccf059371e1e77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1fb5c9bfc338d7e3c81382f26fcc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90471667125ef5dc7eeebf48b3109b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e5d6c8e7b263a89a1c264fc3c900156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539803493e9790e679c11c403a5416157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3507d5ea3112d1566d4e861b521a53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e8a3d21f585b560f412d1c404553159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19148d89ec8f7a1eba1ae0539bcb7e99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e063aea309f593b7965e7fe29c0faa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e5b29c5d715b7ac7aac72f8364dff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd537e203790eda3444c829a91ed593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a547d9faf398844a838c0ae3ad871164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb579b7d9f44af0574bc9fe32011835165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7274b825045410945cf6e438d9c17dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0b28c5774e96d3f399be37ac4c80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340cb9c327357fcc252b909a4cb4e96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b977ce90e57240a465787cff718d9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7e94eace4bbcb182b176a96c63c4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2986899e1da8b4f9e32d6f040b245d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6d49bbe360e36dfe18d72e85fcb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87de87ecf4d8352a856aad8b9b6db3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499b5eb67bd42af9468b04b1314894174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9646816702b1cf8ff770d7391df4c80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48983684860d8a397f9f7c3e82069a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0f4981fe5d4ace3d9e810d469229177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d9b34adcf84615580e337b754ffdc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef77dea3764a7aa37ce1d44294398179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe0ea012ac76a514782796d79a38f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d8a3731606ec4fc172a8fa011f1be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee3abcab898d8e914d926b648df7e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a2463dd9de2f7eae8cbc60b5614f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee01e9250a533694b672a5540ede5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c180b9adafa6e134b73a019c31390d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c66fbe33e0d0e2b306b265392c7f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02666fff281ef0519b97a5bc25d8bca0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309a5cbe64e6fc46aa89539124da09f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf202bcdb2af67bccc452161b795a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b7c726ca936893f7862ccba0f9861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face22e34ed9b441513db8647c82da3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bba963d60947b50926c2a514e0195192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcacc8b3df5c56091063b736ceff271193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fbd2bbf9dac57cb145250bf2f2b21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575e4843668b5e9309ad2c34ddd1d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74c96da9fe98ac4a2ae67017911039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90ece5d6846ad4b110f1dd156b4e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac00a94c5797787d4ee5abba748aa51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5152b5d160d88c3dc5ed762281f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d44af0a99fe6a15ecb8d25ffb6047200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee2f5103bc6677a0d711adf4b221cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625742e3638700688fc5c34f075af0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ebc93bf0b432a12c76c50926e33d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d5001c747e40b2a1c49ff66cb1c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d67a8172533baa4e08af80ea1a751205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6994847f32ff408bf90ea8e21e9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27851924d799330e97c46dea05024207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8c7cca44a711098abc1f531356ee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c36c7a8ec5a89d6e583c9822582b17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1cf0ad55015350be3f2d05bccab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d293cf735a46a5d4525d17e2ba2c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d7fc6963852a4bf6ebd0eb4637495212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3abd2026c65d6bfa5f2ab12886fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a296e2ad53bdbe5a979abd50339a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c4dfbc9d0c549b2de5bb39505a65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9f321d0dfd2b29a3492bd0aa4c89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10b86d1712016ea62f5209797d4345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c103f9c49564662824e0ff699b80fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dad16650744c0059487f84668f05b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520f97e5952c2c41a7819849de1680a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab0651597bd2c2d6281426f6072ed7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767927c466f70e799205a4fffbfa447222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de4267c80439be0d44212b050942a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdacbcb55ff5039a0a59d4cbb701b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ba4c475113317cb0b068dfe3a5ebd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd7f673daa0e9b253c148b821781d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53515cc8fcf0209e4f538f811e31c6e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ead15a4a6e05e66a2e44256e6ef16c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c0dd38caadfd05e55000788e042f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b84d91275e9e90cd4ef6d5b93d7984230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c433e29fc6c29795580411e7e50b0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8f44fa090a2942b50df3b1677ccd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094cedd6f9e5793ee0d792b6646692233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7955ee52dc341bfb79a70225feffe2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99bb2791d095843d83f4ad3dc8a21a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6022d61a57a775ef4731d5b7d7cc81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44984c56a1574b938b549e6804dfea4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f38ea20c05ab7e62fe4119ef61adc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429b89956001223594f9b7e90b5baa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263c5bc74c45ea22e4c0261935d4368240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a943ce5fcfce9c6e7b270395bdf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e138422105928215c605ed38df6974242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc05f6459b37a9887b8654659226fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971540bef409665dae25a52540d65cc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dce9bdbd0c327de9576d835ac2530245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddd217d9577ca51cd0014336d57f99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53498afa3436240ed729908921b550a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8cb478dbb2918ef454ee371d85f99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e17beda29769f530ba0bd2a05e877249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d225592e8551701fad8c1a2f33e446250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578620adfdaac07086358946484044251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b734d76f040d113bf2eb1a526225c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daefcd31dfbfde92405b56b1a50fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848e655840584cfdd181b2c6f0dbc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a392c8dcaf17e0418f5ea2e440681f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44fc5bbbef1690376bbbc54d009360256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20332dd8b6139c7fa2c9b5cba77cfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc976c93f9c6e0fe1eeec9f2fb73f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d38f0d74c552de9f213f43d55121a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0d24beff2f88b8e5b8e05478a0a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b29e2006fc462cbc161535677839261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f1b56fed20ad3b4596f9dff8f836262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac618717c45f814ed1011ca00076f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c80b61c8b29a0d73f40ace3b0cb36a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aa9076ada60b967aac7c42f3b1521265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b58de254b6571302e2215746e664266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7694f6a7e1c21e8e6a0437fb970005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f7fad493c65f0537bc511775e11e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca567aedaf04ee3b22b037bd11b019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05fbdfc89d934c37dc9baef25bf22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2726bccff3ecfd7e6700392f21b549271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f2eb157e6717699276d5d8f4aadd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5277ce3bd182de7516c191bae8fc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd29a782ba461f8111b4646dc5749fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45791963a958d95c66ef623478a5396275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ba7a67a939e40a2b0cb5784b364b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a884f2f9ce0f3a3553c45aefb4301d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ed6d21f9a3be6c448c3344476584e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1df0c79538e28e40d72e9a99e49be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf512ff83be94e1bc6dade97ec5eeca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842ab407c1bbb2c02024e7ace9eaeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d97e067a8df318d22c2b5593eaeaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a4a529a30f16fd9b9ab3b8a5dd02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9415fdb281d2c481aefa2940f6b7356284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe40657109c204f576c21232d4de8a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589cdd54d8e7d0ab900155c272d0b61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e034413c6e60c896f7ec118d06c73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a176116b09e817d4dc0cb45b23f008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c4f9d0bc12cb951b31e59cb0afc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4d5cdde68c97158ffb6e727f09f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf109e3968565aa2117425576823c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e4fb366a00bbf47cb34f81a21507292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec0f5aeda59d13216d298146359cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb727f2feb115ab51be02f42a887b45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d97ae41e38618e311f864b0d3e7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33434571aa17bab4483923c93e5b858296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aed0e5318d464fbeb2effc197e115297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27b7c1572eaa080a173589174ba73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fa4411565e6d7054e862b01617c74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ba83a2b17c85f55bc525bd0bd2419300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed3b4b98877859d0178fbd22c54a42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e67f24d44e1bbd6d0a6149b21a14d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033f398b00b1ddc24e8a89bbd214b7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36506f17b21d7e791cdcf6a15b99813e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19493506f0db6eeb123b54c409f61a10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d7a28478a8dbc50fedee966a9d29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c768a54db8fa8c16bfa1e3ea2244e52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268dfd85d5237d1b37cf696ca235d25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cf00ce5f6d9979ad313c68f96d2c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d0add591a1ca24fd575fc484c364f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a690c58e870b253adf69263a5f03bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77471d4975290bf874efc9baa45a55ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b437275d89eb0f2b81431dafc0e8a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af9533ccd8369df4607a08d78a6eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e93fb2d11d47a626144853f9be437315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96dfdcbb174250f17b22c83681ec7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b74fee38d3d27154662e04de37fd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6cdb6ec4b71407610f8b5e6452236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e048dd62b554073e29c784af10876319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a963f41b63558b33230b162d94486320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b2aeee67753cf637320991e4821c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267cdbdb79cfe165c3ad57661a0c5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ade6d0eac9a6be2a69fe6e9acc2a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fa3aec3020c72526a01836b267a57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6add75fd588d3925d19c9b7dc9bd1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c969ddf5169123ce90e43c9867aaab4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eb1694edde3e155f397b809f4508d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2f2fc64e14399a621fd4cbe75ceb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99623e873b870a885d57c3d825924eea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483e71475f2a5cfdc4e0d6a6a576380330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d6176fe28877e42a190be59189c0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512e474fd079db3eba10cf274ed1fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b3839efda205470de827965fd88b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975313bb61a91fd1839b985d4498f33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0a6ed849940305f153eafe7c7830335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acb90376e580e5f9020bc123624b4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259758a14ec1f1348c9f2a160e1564c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a99a7f245bee86b2854a919323a96f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367fb1b40677f1affe1b802f58bc961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad11884d4eab0bf2700d52504a5dd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df939f9dc5ec0b851fe1ebc4f02b58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2021d367166cb78752030fe43311eab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0807ba372da3d0431c7013e3bd0c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb080cfa15e649dcf0a96926a1a6d2e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74041212941f63ab55e42177d53f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a51563642fecb148ee0d0b8818fa02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e84ed0ff7ad908ef37839e2e3452347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e8e6e5e5f9cf2b07346ccc1877f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a3fbb132021d3dbaee02c4bc47422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb8c6f89e646a225885f79f4d961e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9925238a4b5920a3cd16ef25ab7a8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b2b1829db2b468c12dfc33333cf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c789341260e05d2323856749ff8a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8943f7c3aa27d94b5950e841e5b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538a5cfed7242946906531c1e0a1c368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d596e96efbc9d03d1a43e0099847a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73e5180f5a46d2c904c0a3f5af4ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0f3cee2bb5ec212663c2fb8a140511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cadd5c29a087843d827f06c3b3aa012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279834d223cc5545716aaf573a6a8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea7bb8e323040e89da30c5bc8461814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcad77b0a55a9a54036072abbf856de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c920f4e4bef76030a0afab47744616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4c0992781482d3fa02704d7e802ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651af98f23a4e7f77094416038d798418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2f92dc134b7422235446c7454d0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0a5a14107c65579cbb15f766966b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33a32f0f61b46dc63538207c7c3e2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c15e7ac768b950f2daf2efe3a791122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdf6cd0c105c0cb9353486e174861023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221b304b8d8eb71b2b21fee4da9cae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60e60189e1fe9a0303268f0674767725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbddc99ff553cb2dd02a1bbadca63f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f1fa2b69ac455cdec32b13e78862827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bde4c509b6b38bb66a73cc5b8951a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955000fa6c0a4d9f4fd11ce32ccce0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4105d3fb057fed8c119cd3efef8b0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e3dfa7a4f82d01462887f903886431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcad7934d61a0b4ad70b8c66072e6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295124c5061b9ef4f151ed88166b58433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f00df6f181d1626ac5a4f179debf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9fd8e466041e5c0529bc03af1236a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce28eb46fa31fd86313ee02f0ced7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c657b019827ecb15059a29c8f552e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43321c345246ec14572c1424035c17cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522a79198a4dc8f5e80fa754adffd9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68f9ea87cd344c317125fc00d153d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cabb47f9e439b9e7edcb08daeef2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61772e05ef4d0b0949af111350894e7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5d70f8102aa08a028ad4783b098e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e2d2df36546ade89321bd53178e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c307d5acaabc448e3612811f380f8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578e1d0b70c0b24da84176de40fed8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c541dfdc3a144d4eec84a177d65847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72978082c0b985ba955ac2a6e2ee85248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce499a990d791d460bbe5519a78fac9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d7af92bae6153818b947a7ac5d9ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831d7fc2d9ec7080cab5aaa521ca12051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c5ebe5822975d665b3665800c61cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e9a5b0ad73f601b9f3eb6e5021cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cbfb8ba36ed9540cbacdbe5a2214454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97309b450e64b72b6cfb755cfda6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d390b39c51c2c54450e2f0dbf01647556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf149765add638111a334f6866e7cc0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a566fefcde82fb264d67ad376f72c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91febca23fa53e4ffaf2176230e1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4406fc88a19b3f00a55f03efcde060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da3361a13fce91a60845c692fae0d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18197a55c432ba6169b40675ffced562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa775a44e155245abfabea860905771f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f2545c121ee26709eb933199c818864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114070a864a0f46e642a39e3a065ff2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73876604a7da82f34933aa87209f3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce07f3ff91a864100ca24289e85b9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601fe83a4bf09b03491d63c487bcbaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5011a9697ba1bc73977225a145833d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b7e9c4ffe833964076bea5af906c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a1885d90ccc3f8f0a8a45d0e2acc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c24eba078caad1814278d6998af70072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5ab8ff8179ad3360c9074f4e856b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dc8d85ce806134c17fd06df4bc6c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c924b61b4b8d36cf46b515c586444475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6bc6150055e3ae6aaae63ce5d7f5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330cde377fb73a67b0501f52da0b2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b77dc25bfb5fcf0b7a2cf1c8a43c3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cc9812b37220ec7500f0797eae26f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea41062a84f8fd6ebd1450da90fa580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374870832218c0b59fb41e832d2d9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec537832743acd1de0b8782509c9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a7ba2d975d6f1899b976786993b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674815491dbcef8c5da238b14947be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a30c2010067fdb24fd00910d94856e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e961815acad526d063657866254c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc48a515498462dbf2b342a9c3e8ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62406b034eac5cbbd78d2c9ab31149ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c734a0834ce9cadb5b0821efa501be789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b813e1c74830ee7af5058fabc684ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ecaf876bc49579776d1b9b9180ec591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1388286192e840a7398fc489fdbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0be8d7dcface8d0c8b64760e4a39a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb93cecb51b9902201833eec491b58194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a68a62957679ee3d6a83812fc9a9b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafab269999257dccbd8d9ca2aa5f35c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6a138c15dcd3d05fef24073699d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914109ef571116e4024c0d7b560c344d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef244209ed8d08e20f3c2887bc3df899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bbe23ad538382d06a8366efe6cc70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e762b64cd4234d8edfb8127fee327101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7899b47a97635d067e526453fd027102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88131609564192feb7419520e3762d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88168fd3790446375ecaac359723d8b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03270c0aa73bccd304bce2194e29c09d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ae21e636963f4d6c1aa12e30000ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417bca0901cfd0924e651d8164fc775107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b97f34e48e11533358a53494b40e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd073eeb80ee7114012885b0aa6c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f674df4fd7dcc7ea48e1aa8cb68e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e30d9d1741a8495a3b1a14487a40a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022f248262798999b379b76318dfd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a9ca77355acb174bcf5125b4babe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d28c9442bef2c1598e034d66a134fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b200c4c6f08380c8f366e36b5d90ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0ca7e4957de8b420c515f70c22e87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c907cf9a0a9e385e0d3430cb158bc82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12072668fda02a4930ddcb758a6034118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee486c267afddefa9e596e124510e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c7349195c52cd46d2ae300c43b7f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7817266221cb6cfed4ea598418e7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75452ad355dbadc29189d494d9964ace122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50e2cac19594c00d91dc0a4f2c6bb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6565dfff5717ecae60e6d21c06fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dfd153785d23b47346878ac08e008125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfe31bdb4b0636f42fdeeeb3f49fe0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7050decca0be2c5e9ee1487274b0a43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a26faa7102741ee9c703fc87de3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc856d291bc40c52295c42e9000482129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d86be8a2d6a6733d430c06cb2eb15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd095f1d54d63d97d33592f4bb21f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd494afb49ffc5046585a42351be9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad7d713f7af0efa8d78f9ecafb5c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c126ff18f369db654a5e2b517d8a58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57416f453e567052143edada0419d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6233a0d40b1a6422c9c79f3cdc62d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198047b73b8b7b8b3cea2b74a643b2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6625e5a7e4e88933c8dc786fb861b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180992f3684463368becb55e6572095139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457bca986a25e376b29e34d19da805d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a505521acb64e72b333fb8af5012141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6711543dcab9320d12ce86cca914142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac8a4df964d67e9a6d4009cfe11a56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5f6899a0dfbb64ad2ab4088b271e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c2d26c519c2e3827a21ebb83c317145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176ab825121c747f6383c30e3205e45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44760c32adcbfb686a0b21372067c9af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb734f6d711451d7e9a52571272dc7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa43f3b2e648dcbed5866e313789a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d942fe4dbf0145dc6491e6256f5727150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47f74bddf90b4e39c1f8fbe2822319151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20e0885b99c90082ca19a55147ac3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aef03210beda52e412afa40fef71e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85081198175b659cfc3729b5c30ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bba98e61e93c6d520fc04d4a52a2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bd8027b5fedbd8e03561f3337d3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be296bb6b51030d0783cbecbbaf199157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206e90c32aa414eee02b18d81529d43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a1724e2ee83f8f82233cb53a5c09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a13828756e11f9f0dc37cffb24e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83bf6a24817e5c0f0a15a38bef482c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6edc2aaf61285a1267866cfbee32b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f009f69195589e4ff5eb177aa5991da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94446e07854f181104b92468663b84d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7e5bec9e64bf5a6ce77a7e3f121f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d4523d40cf08694d1d8afa99adce2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3cb24cd3eb43ce4407004bb613c00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e35650b2bfeea89bb96b45a16c30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11570f92134277c5002fc287537ce7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c71a6494bec5b8f17703e54765c67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77657b1782dab8f932c3e5ecdfc07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18672359f199377a09fb3ac39c2466b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd276abc8e09edc6da2544484f7ed9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b914d288e4a749a3a82075f69e4aa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646a80c8b7fc7464ea0182fd3c2448175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cf2e81d93c52329b7a3e5a2e2179e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987b79c1ea0c2257197cddb0b1f0a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5831d615977700ca36b6bb0143820178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8670a44a05faecdd47967d60b3137179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daae926ffcc4dce5aeff46b0fa5696180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d31668fe7985247b1e3f8f402727181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108dfed36e34f683c32dc2ac6b4c223182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305e71be0d13cc66aa8114ba453450183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c19b98b694ca9fe589e787af91f68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844f11bcc6e19f9968958a53180ab1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e87badfc5830a1702c27315f6943c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ed21815bb90bf167bc46dcad64a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c117efd73376846f9972822531d05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be9d25f2b90d0d40848f742943818189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256055a4a0e4d9d3fddbf1c872c3431f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374fdfd85cb92c152748f8618e95fe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe978f005c24efd388d3474bfaf4d15a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4742df47111904bfd854bfcb050a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e464085286c2d657e560dfe5b354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adae6bd2b04ffe4c32733a20a6c7ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5811c616b60a4f8c6547bc83f7a7bcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b876953abb25497be27661f935068197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ca883ef42f5bf4c8e3635630f7b29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf9272183fc34ff3d39d3ff2dc4ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a38a4be3fec03fee6334a238fcf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd07f6c74bddfa1142e825de902b7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1c2ef2688ed280fe2d56fe98f2ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125706b53ff09cfdb26610b025a84c1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e650e27567597c44ae8d93bc6b4781204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd612b2bdf6b9b62a147834978ac38f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474adc76caa5768454bb627aeaf926a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea3c7cf458b8316dfdcaa61dcadb17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc8b2e71d4a00e05b2d09b391b88a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c27bf79454237098d3cbd4754fa8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294dad6ba09a9a61c5f7fb7c698c78a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c914fb2aab62c9f82532359ee92ceb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5983957c65d03fdc401c90e9f3ba8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4953ca7ca82143f33f65c9fcc946e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffde504a152b8fb22533b11256baac9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da551d68d2d37937284d0941a323aeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c60b1454ef78021d2e934ec6be7d31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be50be0ab721f9dffcf2c1f45d7b8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974f7d05090a1688a6e70f5d9dc8ab5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bacc359c6f8ddae9150cc784de9fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451cbd89ff77806c951bbcfe43f4ff8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b35c01ecdcaa2527d7ddc66cc90cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438346bc17c70706f5ae6c8374b05d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0315f18a20c2a3c311c9e437fc08d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e4c6b290eeedf1c587dbba70781db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66fa1a70215b355661e7f4760c2876225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0bd68906612e19f7e1b8dfdc73be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52280b95b59d37949c221ab76878f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738938d92ff3eba3c5b5378923e178a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e8530d4aa0c7e5856ce40b5a21f1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa731be3c2a9437425cd35b3b30a7b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d5cf8468e62b295a36c0323e384a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2e5d64993b91df4b9da39c291767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9306832a557b5abe48c3f93103e4914233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313158049f72e0a6e14e00c56061b292234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcceee2e6da103a883505450f430f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fab79c6056004116ee5e4ec05b4b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de27f2814a7a16b624a9b9cd5ea87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea89439c8292a30aced86ad633ab2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec240825f3d4aa5ec2eb66a453e983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d12931270be34d697f17e19fb6e76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac63f25bfecc88000106ad8c349e14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00bd4597466587601d0ec5906fc74e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698769d4b2fb7cc8e14ae383529b6653243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa9f6f2f60760cb88e04ef9b45d61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c166d11128eaf91f0b23e0b4c073a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432a58810bd5570d5fa82115910b6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a0c0e46d1e8985da923cf8b153e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea9615b2f9ebc852db3e8dd4a91c70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe96bb7707d93736443f0ed38780344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1df96c12a3994dd7523fc2c49c98a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc330878a4cc62b3c30e7d16576bb05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980606439d68aa36cd9ec0f313f714e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b55e077cee5baa9ef088a33392042e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36598319569bd378b4f3b0f85eb1b807254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c4aa677b78b490cd8723cebcab7cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f3ac6b2b6beb715f570c90da95cf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be99acc55be90e5b6c0088e31f8256257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf0f37dfce2af86ded813cc85ee146258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1be75d00023343ea94db3ad33a214259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868236763dd62202e83fd8c0e8a124260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd53e010e723b7155c855987b674c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb271458316f0b10f9c33f1f63f0f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b856a3ff6a66b537367f6f7a33e96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733a4627898318c86d871a9d57ef89e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06faf348cf42e97f3ad4fccf609f11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27155ee1d33977cee54ad1d156ad10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ec2527bfae74e17bdacc55e9778b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb2e3bd0b903e3a3a4b20de19359a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc62fe1fa1d7df7091c2a15c43acc84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7fe0463ea468d1a4ab1843c2a79d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe75d59fc75bc4dd871847d8bc4b87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f37accfc7a734eafe5483f1cabbaf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35146e9d45a8f496f0388e372e555da2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923978f207653fcc1dc2f2734cc2437274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5f0f10a4358b619df98051b65f78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c5beca2370de89ead95bc2af4691276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc93b650e387864a4d98be145c19c87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965caf6e1aecc1c7583acd0ffa14b6f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcccacbcf373020adb686f7f9ec43dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca6cfee26e0493c6429f030b50c626280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df720551e23ef8f32dd9d77dd1fd5a08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d322236ee8be944ca4b391e02813f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf56786c0f83e3ca07f8a0bc709f5cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b226b9fc4dd9dd807663c09b3dfc1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff63060b6b479b32d30a5b1eb4034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecec807d414404101d43c1d0ad8056286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f2d1be7c78a3b75e863289205667287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308096d5dfda763e697046e596325aa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12972dc913d135f6334b0858192da46a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efd57e951fd4fe37d12b80599c4b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaae17b849f0b356c215f8f4aa69e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1db05cdf85ec5ae24ce8d218d71eac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a72d0d21753f80a74bab2e85ad023b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec2c743acab662c636894528811e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21ac8167bc6df92f84fb70e15d335295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f216b7a56d48da26aa207ea4a89171296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bebdc4db3912ce5442aee62f55eb6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad837ced7aed3ef729c29e2e89b2bdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588b82864043de260b80d072607721299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7120aec29eec5876f3bd47581ecd25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63c649085c7b6418566a505b79a73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1644b243d9fda6e2fe9b43462bf0921302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918239df6490af57a08c36d613a9ef6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a5914dfa8ab8cfb460f4e5d00ec7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647596612e5a98b8589ce161d21e0f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879eaab25ca96f3367bdebff4d64e16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f6a5440b76e8180a9423236286014307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248961bb6cac8e723ddae6668cf300308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f4088d3842b344a6c964f2c48aa77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef7a4abaf6cdf0e11db57444e581a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1fce46ebfb8c83a037197bf2c8f6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec639fac54800272c288eb114e6a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b941a8906409f446ef722306b8a3b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd773cc9e28f1fc177955247f4a5e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72d22c9ad0835e1302b7fbbee0083c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275bd84ed8f07e6c52dd9556fe0a03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17342c5340838ed082fd5d6ca16de5ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65754b5b2130000656cc56fa916f4a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08754394de5e69e38b8ac2febd5c69eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c415b74f5b5430bcaff5287921a01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc69ba53ba02bec7c4e0bf61bcd5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78fb1ff697757cdf58a917352db43f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb1511d9fd071bda972e242337b9f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1deacdae11ee8973a57075e9a94d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91bb481d69f957f5432e62a7056cbd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>