--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40b9f1a18daca7d35e13ae6a288fb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc6c483d10faea8b4ecd276a2bcb1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a622500efd75cd27111cb0217786ec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605e0fb70f10073455beb9d8e45eac44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afd02a4562a7607e3230cfc3eb18e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d5b2d09e14f471fc7ce08937a8956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2d973ab8dd0bf2a265bf3865188d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e735c85ed8ccdbb639d982f28cd99db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05187a2e189cdba742e19523cca9e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dface268af26d39590c344c519c11310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7ba25a9abaf7b8cecc036eac463811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378425f9bb2523669cddbd8d3454f9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c7923cfe4d2934b34185c51a7abdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ea692f3498795a16147ffe479bfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593938b035f385e92781355cc24524615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c86abe4c3f1980bcc3eb62b8992216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde3a942dc60d286f4d7069b86e69ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157c99c479ca341111bc7acd4c74ac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c694f9b38d0a5850e285da34ea6a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcc75553741a8c81162bb10e7f417120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1ab7dfd3b67b332287ffa6f4f4f5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd4b00788e07ad64399dabe63018c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802024c3f1ee71489ea9780fd6c88f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a7bed9977ff7a4fe7374c67287ced24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e4a702ed752b9d3a7ae0a62b766b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186625c9a108c9449b4aac5b5b2401a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eff5aac021eafaa620490b2f49cfd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dda5d05f17ed870280c70937351c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f4b31063ba54988b242a079f0205629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a366224b18399748ae0be943ec77f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd581f4131bfaa05dd3ae004634f4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5194440e0d74d86883d6e72960ecdd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df66d3d0dd7f2da0a06cefca5ee8d4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db729b20432715bdec99374db7d1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d0d2b753d0217f353ef2058162be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f7f8ed4605ae76af98ae066006c9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3817e7aef52624dbea4acfe2bd7d0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29f7bccac451e0a846beef94c4edd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f9ea1411c9b5d311ef5e7056258939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a102c47169e5dc01519c65a20bb5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bb7e40c5505a38610e7aa86a194c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57ea85abc9cb8bcd7266f7bf4a71242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cc49bf33602c8a7892dce2af277643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc3c574bdd4083523ec3e8749027944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5b66e4b3622ecccd6d91318d3880145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270af56c63bf8a46ed34863847df22e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b92f4f2a8ed6fe9453bc1bfb97ee347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25909e8e9ce5e963ba7605197df5728048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc91e79040c488c82a4e55b433528e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610f1ef9fbf49c30e37d393527139b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ddb0f76d25e7b81e98846b87a72c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f99e8de597ae1c1f75657d8d9e1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625f3491c2c9a42a725475b1b64dcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd4e5135a8934f9b98a31a09cfaba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452cad563a8bdb06b7e44076c1607655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72633868d4b2fce0aa98a8a01fb74fe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31deb69f26e2ac6fb23a75064b1ade57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33535c53c4f135c81c560665c72fad2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b451382f61798ad0da8eae1c2a0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067772d02c26987812f40d2fa089cfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2660874c49fc6716c4ce876738f55d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd4551414c9036e28325a6db758e5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feae3add170e94ccecb3c40090285e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3e49c47d4d4814d217d3829f781564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c7e37392a34779c16259e79cac1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561d301e2098c74b0063d147eade99466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee998522393eab959493d1c6345f8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9c38b655e824c656f811812f28ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356fd0ec782c3c189236e71935072d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d2d2264b920940f221aa6a04149370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5081c00b6f2cd27f2865c1a890ac2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bae92c68ea5bb702fcd320cbddd52972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b1ff446e9df5dc53dd5b1ba101d3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2389978e7f49d6efc08e7920da1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256935cdbb6ec87ea1efd34b321802e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fd070059d7f82bb7b7864a1cdf55d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab051a7fc48cd6997bc5b2734803d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14422b37f16330daf21aa5908e4831df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58955dfb0cb5911faabb42e455df64c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a54d10a3ac6f62924e71c71c0d2d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34c38cd6d194eb0fb9b9b92f20195f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4d4349d3490f66373ceb50962ee682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271912159cf797baf2cf2657b431229c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc29bf09c8afc927ed956047fe45b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2cb9d0072024436faa0f83bf1da4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ead574afde5b6b5c5674863f8237e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c883196f2566f0f4b7c9bc4ec927cfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb143dc8976be22494fafaf4aa4e90d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fdffa9e453479a197d8bef744982b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638026976f1f657e44feaeb19aa8faf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c08111dacefc0e6613df741a439d8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38803829aa14f398b0d4edbfea531492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b725416b6544b59f34ce11fb7a34d8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1e95a5ca9c1de80f665ad699755c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0b370103a7ad9b658419efa00ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a559fc9e647c4ce95cf7a4d8b91d7b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7a808abcf688f2aabbee9974efda897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996609f0e9953b19c4f6b2e5ce67684b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1494fe6aad6c624f7094f03f307ae7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a2b116d7320714a6690e01952cbae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58352a715c099a4bc6f2d6ddf5e3d8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72905762fe812393c72d7925baa3b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ced7cf8a1df4b520e9cced1ea283103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf48b626ad823f586eba91be24f8056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a4cb0fe2867cbd1fe8f5e7a98744105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730cfd613acb19a9e82844b0c552b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b3b5ffdb7c2bc3f311cf68e301233107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4f870fd7a22edbd6b989a9ff5b77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1085f20f7bc2c74ee4cd1d24ee2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521e85983b8a693e7f4386e29087b20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cc23d0156b7561b3aa3d885c5504e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bdc31e13ed8f700e4a192ba0351c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fb4dfe867034ebdef8e76b99e66e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa4009571c6735c5436dfedd5da06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fca2640276c5e7ce68664361a17cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58397fd10b870e6e42165f459bbf2c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9ef5f3c6ad47c4d47c6f9fd3c381117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ad9909621ce3bb5793070782fe60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540df11a9578cc676b001a626315bd24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4195eaf98db747e937c87b2bb067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933769d6d827904204c564378455b241121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564625e950ad90aaa59b186c2f16f66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c2a4663e06dcf660e29d2c72f749123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95395b74b4fdf5b9f4381929c10b6ef7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b007fd7f67bda76469eddf5420db769125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18470696f9fad8be7fa77594cd313126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa90347d734fb2cc7d5c03a74464a57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac6b64eb2fdd7bce3e7e3a8d5d154d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecba42ec3fce3bb4916ff72d34e8d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f3035eee52934a6fedcda5177097130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58cb265e0f056172b62d2a18c9d65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251070d0aa97a85bacda168a8ea8e24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef17cf78b3efa1c29a1224f0e2c892133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caf44891b8442c55125c1174874680134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7223ba83f559c46f47749b0d7008a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168f1a503e11a3dc9807ede94bb8fe7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda770999034b95fb1776661f29c94f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33b8df3589c6d77227f373720dba0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c604f6d3721ef298b7d8e6ca5ae636139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d622e7bff2590af918b2467b220ae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d626c28d4de0d3e8d24384a2415fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c7aa2103fdc60dbe568d2ad4350c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee300ad0456cf26439be5036e1750a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138383cb96e482a0a4c586ade069bb6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b375cbc8b6da54fdce13cc9f19c89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73764956f4059c3e66cc5c8b5d5d3bc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a46c368430bbae64625e5c68e1bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ab16f5483138d500709a6239dac24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2519fb62997f147cd38e601500627149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b0df03c9bc06ae59a3c6ec1d3253150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74078ff0f4c22f19b9a20dafcc31f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92762840de6d290e3d8ab12a171176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dedbd7e98040f4e65686a11837d7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656683b92b08d6e82c2602154a08ac00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10baab4abfe410e10da92dc539de7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb8588dac3c62e948702fdf41bf8fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f928175d06b1537f31a2b3ebe4cc3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d49cbe4e54dca1db961373f2032e59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c6d1d1c70b2e8d426313f487ce02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e267d71e802d5bd53c7d9ac489f36c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f316eafc6dd292d5f3e3118537cf554161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acfddd9f3634de2c9df79f0fc7dc47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274309a7e9ee5cdbba5560f856ff62b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2412d1b6e577f0ee6d3e2d3c7b5478164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628d290e6a65efdd95b43ea4dc7eebb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83e281d723efb2fa88845d9e68958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760df7b0469ae10f6d3eea2593a5b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d417b47959d1dff9452ace413f99e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae2f74cc31fd6a8045455be4a2ed68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced08b2b02b0672da38ac100f28795e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049b4de8430973f6d383da82664c100171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d5e037f7083e4f6c741ec46ec3010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a588e650956fb101bbfcee78099329173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace25fae9117421a5f00da66c4b73a75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cfd39765ebc5e05f2647db5bad3af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6676d125fb855099d43af365e2532bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e42cc01586ec9faea304bd7e186459177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a0ec26d95be25ec51906e90e310d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addfecafb547e36dca9e5355a9e3f5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded89c1b8a418cc6d12d791f1c0310c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fafc9d2d76e2d591c2691d4f62a31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8b0f016fe31b86a116272f5f635f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8eba844f563e3a71291c0450ef8fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eefcf8875f0a676e8e9bf49f812f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69499dd836ff1445983850857916c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738668cdcdfc57b890855bfd0b6845d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84825c2c9953fd3c07a24264f3b7f8c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533caead46d9b252a858ab7ce0d38eb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86baa2e014464e96a4098b0e3d9f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a519555cd3ec525b4a1194d723e44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8b8927a1aa243ce0b7d265822240b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304cde7c0fddb7fdd75598616f07bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3174ebacf0840368a5ba242bb1c8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a6b67e07eb6f6a6170a7537463472194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbeb35377f953270a0c1039003e50e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad623357f0433ac8fea1144c2861918196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1bca8e482f43b54e6de010cc164d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17547a8fc07c6d900fe6d16f85d6a01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f38a60cbf9be36ebbd61e3725e7c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083e6c36f149318e9b0205513e9babe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113bcf7eca233244638a54cb56e0d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7264e886a27a4b3c082224618eb07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d328470c58cf7a21fa0ad3d97dd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6471c06f5b5a94f9aa55b12b66794204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab5edcd1eab82c844ff2fe4dcffd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a4bc860424a74e473fd769c4b37b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ef46da0d8bc0cca1cac9f79cce42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6624bb3ab006addc6846c470606d99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cb55c65e322516e58b4231dbe7da5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7a7056bbfd15e12a9f9ba40039cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9507abfdcff96fa28c3a4c6ceb6fd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3860d8be1712f1666e47bf1a47cc863212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50600a6e5cce9e756d7d23b25898d21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2cc6bb5d0fda177e0f3233631e9c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94d7b20e44449fd787187205c0468a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cf57aa0a2db4e0fa3900cb19b9e43216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ea9d72303b1d386bb1d3e70b3956217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3cd5964236ec44f173fb3e95e3321218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440ecfb7ea4cc14ab23276aab3dfd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ece03a2fbabf331ace1489c0754d9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7cf9f3cc71379b8fa17c571903a7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa63c57c9dba715a603046c81af8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47984000d0d502ca0bc760580496e1df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2bf071b7f71a454f1d82d9850e880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d00c95342fcecfa68fee999003da9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3dddb12f46fb2ac9ff06af0f1b01b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2d8b7f66cc415b6b3dbcecabb060227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510b0893460863ffcd0ac8af4efeaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3939ce0ed5513f9aa4d31104ac88d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a10237cded71ba6c8f0fc7948a18ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543243fa3871d97162bac9eb96401257231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adb0dab859d8cb1a6466295c034316232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724232941250fd14fa1b48f3adfc8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0375b5aeee7b62766952461476ee13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd13864d5a3177791f51dd3eb8a42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4700671d0e1e89897855f6e9465a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e8178702be3ec8c3f2743e50eb70a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46cd1084c22cf42f5d4088f136905b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09c42b41e980a58890f270f9cb11d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de1f75b2b09dcc1ddbaa7e152da9e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884b9ca479b10b7716a98f7eed48de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ec904161818c21bdacf0523907e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a6d4a94cdfc4c063b25c7338ce1c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b148bf52e081d306606f73af412fd94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37575f854451a105091fad36f1ee72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576ab99ba9ea2d2c586c54a4cc83f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21921bf8cd8cbf58f006a5e2126e69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe85d9968d25d2138131c97d5eb286c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bebea61c6f021b17f0e7218ef1e158249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383efb88e5495b604dd580e4309952b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25a39c415a873a97f841993ae9c3f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c601a44c50bea8c9a8ed86f44ef18a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda65f846d87f8dbe0ec2303720bb368253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b132eaf7be1dac0e87b3a6db261a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e372d747fb5cdc99980f2d2b95154255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a302c8292fb47c319bf0020daf53b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e714fdd23968fd0a2ab026a5869882257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff88567ef921130377f622e1ba868258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8358bff275d10155f43139c32157259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40dd7f64e2657a602e87a9626c7f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd18527b268c5662dda7a7b97228eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b54f41db2dec071507599f9f656e1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0f959063fd6232f1aada8706c94bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a9150a9baccee49b6c29d964c290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cedeb498f9a1b759e2751fb6fc8216265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40337617f47b8d24d4c9a68508f2ce3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f3e7df1b980410820188dcb36d2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73c851a195f89c5ea4798abc24ded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e66a8f4c6563bf1d929233410ed2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d4b094ab86cb72ca2613be100c188270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea927794c1bdbdae914379c9db0994271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1a6ea909fef8ef0dcd6f0495e1edb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c22c0a516e5d775d2b3c77a32369273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7161c99030b7ba5eb10f5cce6d0f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07833b7b7ff4445847b50cf34ab24088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4340ec4dba1987c1dc81d6610c42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d12871622859b3076797ceac105de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5305045427ff45835a39b4324527278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e0d0bebc460dab78308c3abb9977d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61551e28e7609970c37bc5c7760181280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb29d2f0bec9439b8d86e34619a07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fc9a79220e9defe7579f3144bd550282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd6f3d947207abf52069dae980ed8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcff60a3622169799efbca8c802f9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e56722d557f38e498e49257f5a13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92185a8f7af15ba275e57bf616e7227286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a0d052ea62901c9bc0325928db3d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0450b1cc191c564b6238455b83d02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d9b444b95865334e02d22d9cb434d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9585786135174e1a1ba4d55e4ce71f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec7029635bfd07937c29d1c8949dba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71c9d418f8e424bcb2492e8ffd7f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b013d7c45bc0c4868ada3eee2b6471293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107f08d0efe9b03634e64d8db75750294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bb14b3fded395b7c92dfb643bca6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ac7b7c4668c5cc47f7671eb830dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807dcccf9ad6514b29c4ce09d334868297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cfc43e51f15ef1b3506802e3e9b50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087e1371b9eda35e4c2f03080f3deb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc0416c952fd3d5726093b83d2258300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4553dcb330fc91837e05fb16af42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278645aaf3e1dd4102b91ab7ce094711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eebf98e81a77a370aca4091fee40f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd11658d1ed91a3f1f2f5de4b25b56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8915ace1df1ef4f1a2180b63f67c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce0c834b72b29b7fc6f4b55c7ef84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ad97f531eb8383285995187c7ebe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff610aeccfa24835b99270bb0a026035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8158ce89c4bd0678d9a4e0c4022d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec646bddaead8190646bb156b909b9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a1f1d5b01237127778b11950e7663311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb0b30288188cf3468dae9684e82c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730336afcd87e72750b89c5d94f61a6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea6a2546462eaecd95ce20e8541d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2b6745673ae0420b307af9dc23a24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c0a4041b891074866472eeafa580a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf1fc9697a8b090d9b16fb22f6cd66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3171c2a35c364617e169de12fd2f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df3a581a0e5573bb69a5a9f369762319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942330e1e7d1686333322ae24536ece320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcf5a49628876f3caa600454072f78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55b7b88a8178e68eb63d9d5699429322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dda225bfa27fa57daeb293388f2d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252de65d4dc7863154a89a696c96d670324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32091bf8671214a15d135d93da0315e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467093ea0a7f9a0f385298d1a351b47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d29a2e3df4af24ae4d2e9cc2523c67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe98afa0e9153731c98fef9a48597e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f8433d87a124b6e70304cee3285d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9851a46ae076fcdb447aa00bfbfc87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8a2363cc12e626fabf3f74c06ab83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2cd6356895ab0aeff40ec36989877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fbae1e195a38df98ff2883ee2d4cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9216b7b0f7e784a95bef124239c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965fe2ebf87dec50b79637738efb2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22e052d750aca90acd8ba03acc9440336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201a3adafc5eaba1537aff88017b864337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03746ea46f3a890c2c5cfef2c446fb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3224531390744047cba6642d437e04c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbe3ea4669708c2605a2ebb2e49499340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2dfc7d0714b497a1e1dd756a42fe1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6eb9a7c20fe6f833c848755ed505c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e334d4eb0ad32b54dc635c7821b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b91949741f71f6377b0e7abae2989344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ae83c59dc51c109896f27b24d9c54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f8f5632d63d1415ef62500ac045e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a090dac551af2544ee89a962fd13d347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead599a67e7c982cf350f92744e12491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b5a0dbf1c79d72d44bbdc9f6ac6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9441df414ce087267435392a6e14c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f75a0481aa366d91b7dfc860fa51f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5bff2cc36f1ea983e4a6284ccbeae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47d6d68fb682a48702a4ad1ff91d7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc47839762e24406b5f425892e7c9ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784d7b60fe6e0a663b98866512079238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c4fb5005a1c34674b4096f6128e2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29dc1689f376f2051c21faac89f8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee73eec96fa69217a53fb16b4ee8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3679842bf8d2141995957d38b392612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91b33ed0203bab4061583467d4b0ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dbe93c6fb589f17d0302bf2499acc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fe9a8ba0183c82b6f2ccafa48433315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf47c1f3f94bf100ace976342d2c7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d5a550224ea2102c339e843e785a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4a3629c5f3cba8fec953270555af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8cb4aba8cd751af3bfdb621601e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5b5971090816e72e1bf546e1c37520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ddc4f6637034f4abe5027ad61e6e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220b8f64dc1ad148b20e5f50934621522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76afc44ff8deaad40c1ceb100010723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7367122c56bdda786cc5260b63fa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfca8600eae74dc952c5ea82444c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0f2edbb8be77c5214d33c42222e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec2ff88578f207b5a55199f8016c2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6b61bd6543cc79a0344532266caab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802602aa2d028b3cb91c5d2cb7585829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18f76aca40491fbab1f3150fc440e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dba86506072ec5acbaec1838d3d3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5213a6026e91145e6f5c48eea4e3b5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d61ecf1cc2e6a63fd57eefade5928533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637557c678c251c6988a070576993ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4035c5a159588026fdf1e15bd2aade35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9ddbc71352a67718cb516a5d7fa8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7b852b51310a5ef31948bb05486fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a798b6b372b1484a81ddea4cd0611c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912c54f33e5db4bb71a747dedbfee039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159533815326bd00fd749564453194e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f16689ff641e41251e2857049aa7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259f0db02dbfb9afe7f3a43fc08df2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971a38f43b5377cada9f5b6d0366f9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b96a48f4f2d7f75b928420c668e6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa02105f56b625e97fcf03c383ebf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2699640ff9b5d9bcf33eaf987e4158546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aed3d44d262adbd87746294c151fa647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee074f14eaad15746ff031d572c1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cde10e6abf737389ddb90e4c40043949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1586afacd425f8b1a65650ed5e53e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353459b29bac6399bcc8a544367245c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5c7a790e0be2381b46390a5d5273d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb75924d1bd175d21fe32d695dc8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a07289fb6d7d112dbc42f2d04013054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2284cbd80e6406407ddc7d8338b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a870d57b9684eab12d90737056d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50294cbb8db3875abb9ddc5044144d6e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9ca51146eaf678aaba8c6994135b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85012dd03f2bd7ccb7fcfb40cc7cab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674461660e733c646cf54ba97fcd247960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0edef8b82b4bdce2394f8a5778ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391315e8d785c8ce2eabeda70d1e78e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619106dc2d529d55ed8a26d0aa26d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f3bc5e1710ea57b51052cfab4d2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbf9d0df818dfb2c0bb61e551e32cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f3a317cd5958d04b8998bf20743c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e056911525bec163da0e01f06e06e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc9433986e7e6c764de0d1bceed03368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3d0329365ac8147bed7ada38b84d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5464bb1c1b0c20ed8f5ae6740a938570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03742867cd565267dde446bb41f27b0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983384b8953ca348188c8eb0a013df5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771479591d9a6941255ed7d2a634da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155a8233957dbf366edc2bf57aa8db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ca96919d8208d88523f1f523b4db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b829b6ddf9475d4e2597a5c6bbb96f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4bff7c417a9f9a8d8947621218e7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16391103b6afa0e03cd902821363a0cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79648cc3ef6f76097ef1e679d5a734179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d99ffe38c5a9a59317c3ad9a0d55a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fab0b201f9d47ad7f35d3b8bd3989b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b17c07d7b3d0e73356eaef5a5670b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8889f0e2e9d5056209206dba8021a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5b76e4da0a042ddd6e5dc358a8d4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce7a4010bb40a917619ceb1d2b010b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc4a423bf7d726d401a4c82bdfa4c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020122f980ae5f8968ca4544e6a01f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2701a64ebf76bac89c193b24b7984488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9dd2ccf07ee9435aa8a30037836f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76447fad67b0ced07af675a6056b1abe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c201f372c1e835514d208b9c2533b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c8f5fb6782d11674c781904c6cc0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bfb03577341eaa0b0d94382292d6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b078f6e13e1168da0feceadc2f90994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8702412a708c044a68bfe0b7fb71795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a75e50d4072cbad41da3a54360935196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c68d68d1de484fbe07e4d70904ff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013495b1219b58c818e383e86ac0a2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50141e818324f259feff73b7126b94d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6eb1c4274f4808a1d60cf43c45f7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade59aa1a728deae8a908ffa8faac87e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f25ff835b2d4e06d939738f9549e7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e6818691a454dec887ff15e0c14d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9e97bad2e006735cde67dd4f681da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c112a2ddb943a0799ace11fbed2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb8367ce7de1303ad2ce33e260f22a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db8799008830fb49678f0e943a8268107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40558dc31b7e5a4d0bdc09ae736015ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d63186721ab6f276bc5e5a044c38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e183d0b406155b2875067372ace2a5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec2819d292182174922911ee96012b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15286fda1f5cd5fe99d5f46d8cb576bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd788066b8d37daea10bc30c6f865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792330068636f15e95c01e4f29c9a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382256c6f5e790b2fe83dc0a7e92a88c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da4d26cac5c500da509251973c86ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bea7d0151fb2f5b47c3aa4eea9b49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eccdd3991171a7c3d651c14171bfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf216a5a60592b9d3b870bf28e6cf664119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da6a411fbcd785a0e7abbdaa5248b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62758341da576b12b9f5f4b104e04d6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd11c7975cf27eb2f43a63ce69cc658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c2c56c3016e527fcf34f44d1c84e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03e0fde00c43ba3636a79d40b9661124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2bf3dd1ef0e2c84cff2496dc96ba1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362da1b361ffeb2da284724d31ca66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fc254009870eb5a45272dd5d09d48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d58e828b0a02bea1fa6c184e7da6e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03a3a6b9403bd3bdff4b4ca8fb9d26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609511f6487108288c7778660e89ba6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7586d19d3c40a5cea5d58aebbcddfdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a6145c71e911341eda60429b57466132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69106089e8ffe556a96b2b42614c68a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085a12a68c3d2f841fe642d97b44a76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892013b5ae0da7c47c0b3aba970404e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f919f1b3f2824c452fe341868c57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712993725a4089e9d90de01fecc42306137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82441fc7a5c8845d4b9d66b7884c4ece138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d8b616b7dbf62ec906c7bb1e2b7a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8d6eec762ab4c015e74c2fc52b5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5b3a36c5609c53d2bce151127caa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972fe402356b6142f2dfa97ed2932bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aa9125717575db2c0d5bd995846a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5f932799964b5fdb13a3024b4d47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33744c5a145229aa47a2e45ec2da07e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a83d44c69409ab1211e481529ef7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507a380d97e56eb8d184f47b6f888a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f77c8c3149ddd8358e94ee46b8547148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d72d2a581c7e3743b564d99b8a1ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3c384d8fbb07150432d20e517490c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1095ae0228dad506522956d5730744151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32fbbb528e69b65525d658543842d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73d4b3da228d6c7f4db83ac47ca64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6226dee4f53160592f129214c33b02b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af685433948556f5ec6a164b3a220a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dcf5924d1efa300d8fffacae9ad8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c16aa206d7aea21982418cd59cf30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9156c3ccf7e9328d170a169eea54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a204f64965b418f56870acf824e63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d0f2c23287bf5b0134d0594a14c28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae7209c93887848b6b46e9c29416c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189063e0553b76ded14fa56c2702c95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9d0b2966019d89d1f26c495faf783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613984ee95b965bd5601bb7bc6851cac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f4917fa618a0a6f54b66ec19f949165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8caf4c5ce52680cd5481964e3b7f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0220da1a7775114831fd13a2af3e53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a788331d537d1b9b8d9304be58369d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6210287ba9258db355ca86be35d09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5f733d01f637ec838a7871e58ab82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8970ffc63d8cc0de737fa43cdec4381171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721795fe11d7f1a9334ae4dfd8c7c485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eaf8f049475ad8536cbad01429ef62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8f632cbe8e6ccb07df82a38bcf73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d38394159dea45ae315d135ef0630175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576889d5d72a35f575d66b1845c8bc3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e73c6c950d9b36d9b1f4322b9df0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdc3e307f367f1d70ca926f0a40990178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9190c6d9f8fa396f86392befcea4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645602d3b889b92455c8d15a71db493180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012dfe25e59909a53a3f63f0afeef48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4f7ae221f08ce3a8535247e4f88db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48787f0c964cb814d8671dc146cad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf37cbe7fc09f3cdeeb8870c64641f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a25af6ac097bed5e9c539299e27659185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ffaf9f4a5139d1c1091f2de928e03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb787449ad9e3dafdb901de7d810122187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0b60602bfe609ac6c956b4ba4ae23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a059dbeef97fb925c0692d59f03f5f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebc25ff5032111e5bcd293f01ae9e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4dba275b884e2ef06bdccfb92d15f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e132694b97fc865d08469fa84eecc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aade65618b67ddd7b8923979669e265193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492a2f876fa8e8417e6e8e79a5bce6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd8f225e97c2db492a46d9a975803195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f2bfef1a96e77829b44358214fce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508916ed17b2e0c5e981062c99a805197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7a1459a5ad1846cb0cf85cde0f55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0492992e73315a03b3f52d14bfc81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7eb80b3a9fc1f2eb4a4a2a24faa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366071f52693b3638407e6ed796b4244201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d0a005e96198c97597687abf819ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c2ecce64bedb5ce12e6f25d86349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e49a4fa6f17949ad78adecd15f3d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b836272caf07ba93e2293422027247205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837c955803705129023ac00e5152876206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205614a0c11169a821d34e75d663fe3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ad303443fd8a80310471207103a28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ee59295dc62916ce6d9b77f175155209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cda21aab71055eae36345be0006971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc2ef513d9389b1695a5bf1b9e4336211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9efe6f2ae3ff8c389586d9ecbe10d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6fa2da5efdcdc831dd87515d0b452213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd798c6f0fb19b3be5dfa3eedf05002214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77449e643ae187aa5707266a52127d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c3e9f59cd07f434b3fdc483fe5b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd48958fac3ccb9031c35705ad9c05217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936c51498a39c77ba168e6eaea74b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bdeb32418b857d22db73acfa735e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d4c7bba1784c3f7562761ee3fcbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35bdd43b311019f305dee0d6e943f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ff4492e72b127904a2b0827bd0f18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad6b15ab6127b6eb21c9d18fc4864f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93488575283aa1c2b6bb391d173f431224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438e9a0f908241e3fa475f3e05316a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c03980d25009d5a8c4666ebabf57c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f31ca2a4cc20a930a6a8ddb13dcb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b631930c67daec2b784dff389bd077228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eeb5d31f153f61529dd7d0b47ad90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05f987d5489511f2ff1788bd548d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301558779a5f3365d114026759dabf5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b07ce13a679ec54a48657ba1451a1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb44876ec64ed7dbf66e07b8e8668233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847258fa5064e67ab24f39cb2353da9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743be8086299f17111f74e4dad6d601235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6199fc6f2c68cbbf62fdd746bdc54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30468f2d857c95c0211a9dcd8d9f17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d35c1564834533811d1dd2055d2fb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb965183807b5a1ec7afed442faa71239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23caa5935841221b31f1e631b872572240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f1ccfb1e2d43edd047b4e0e9aa2d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744334b4f13ec055d73e797b96b78cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120c50a3aa2a1ef0d421318800aecac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88faa6e18162336151bc3d128d2a54e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d30682cd4a41b2ce0b748318c9343245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c26916b3c49d1c0bda4a2361a2c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3b306d9042504a55418c2360c4a6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe54a92298b6a586d23d4d355818821248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee7cf68fcf7b8e35e81e91da8caba3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21079fbdfac5ab53f4e0d0559f8759a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9342ea1a123a203424012305fe79c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aeddd58e495e0f2a403a396dcc41c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a0b39d0abd422cf703aee86246598253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba4dbbf714dd5cf2b7d754c211bc77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa4e212ddb92521824ea047a4d29d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202fd8d699b6dcdf1fe0fe2dbe0e413256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965687783d52474cd5b9d80b1fc4eda9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2509f6ebb9b64d27ccb5881a3123a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1208edbb52bd2b1184dc3ef940e5078259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e431007c9c5236b9ecb0bdaf35953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9752ff27ef704aff7a6af0fa78e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee413a64d6cc240a6361fe43c7bfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7fd35c757020b4cf5c6cbbb7f24bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48dcca2cb6e7e47f673414457d31ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd32c4f38e7871ac3fb635d711e9e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044605d51e63a7c7edd4a594e04f3304266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b72ae61ac738158c8c1b34b17db666267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0318a36efa10661599670d837cb32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d2a5962c0766f029a28ba0639257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5be036d5664f304b073f63156f79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f522d225ebcc64d73586ba0afae110a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abff1f5b2d2138ee3d99b474b021c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac64378318291193ec7f736910d3115273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5b4dc694dd12ca4e4e808e35c030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516c07218a1824d69786dc3ccc7b5f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596146dee0afee39b881fb1d35364c63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fb00cb2bb03e4b7c792ee74603090277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14070ef9449b6fa716e192acfa372b75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f791b2f152b5ce2f652e350397cd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d96f28b4037c853514d1095077716e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e0648e872b4d4668ce27c08b8165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d4e84f0c10f842a16c216226b1f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2c9911e0626db872d1ad70053569f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4ec233aa63d0b8b6bfe402fe26a07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec749ff99d2021ada032ad7074253e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f34bb26d015a73beb1ce934d8e99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae07d7b3d93a8e9cb82f817f56a1b23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcdb5b52544e8ebeb9ea183f8f8c5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678fe89d17d3e6ab75e5b8ee3686455289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bdcb976ceefd6e4bc454baa9c5434290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29006ffe06eb6d73cd228e1c91e58b5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7aa76f4d816d3d7483b7be1216610292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e85da0ad172df67d1ac487f6f6f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f07fa1d1f556ec8930814b37cd54e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05c8e8684db06029a01a084f5770d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c8b1288e8d4316f82b7e6172d33d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606077a2e76031c3afca99be8afe886297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25886502d16fa7253a34d9da505897ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4af0940effaf223a82a319ca02d57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c29e75c9f5aca972cbd6c9ede3820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf9616dd2db50c30de71f75193c7d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652a6f3033598be601f760596c01842302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03d002c2b3685b9a07f4c48c1e18f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2a83c775d7a4df2c02e7f6ef6a381304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ab74c8c5ac1db4a8c7fd9bc439d00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa16836c3aff012f0e105f3c100e75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e0d316f7ce6c35e6ed5e5f26ed39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ac4c51d7e6397029d659c436484e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000db2ab02c533089dfccca5920d64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f801818acb7812ab78d2b04e760e6a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e99fe975b5499da953fe706053cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4097bb82acc838b56bfd320c16afa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ebd2ceaa3c0c2c72e35310928ec39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8557fb0c19fe978da31d9c1f31ffb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ffaa2d01f123dc3419ceb90c1cdf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9f09502a4dfefeeb65213d5f912db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e41655ae218dffd623a939a6c5b2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c884ca08f119c918ad3d521a524c5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894e9b18ba505967e333686923f7ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef424fba2b68a842ced904c9289cfc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf154bf9ba14bb9032cb005eaca18784321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd20352a0ba5911d7c3cd83cdf0e9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4541a0d252066c0ac75e0fb762bcb7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a55428a65aba1cf10393e15a14bef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976222200fce2763361bcf65a250693325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>