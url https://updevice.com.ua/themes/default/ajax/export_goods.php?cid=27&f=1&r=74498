--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f24e3f17f96a2170c630a37aa3981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d9c86ec45e394ced3040acbbfd2f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a141f12e25efebda1889bfd3a2445a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738d7a4111ed5a97c1eb1d0993e74d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd564578a87918d70bd6c6000e9e70c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f0164c68c0a89c24f065ad71ac7326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ea01b97d5396ed5aab25a4e081187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6251862a651a1d0945a867b81986a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee797852abe3162b5db38e881bd15ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c24fca29512cb900aba982dd2676510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50980ccc0c71fe3d6501be0d2cdc888611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a9e10861d06fa895739d88dc024c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ef4da6c5257d50a1f4ed33a51bdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b41b673d114923bafe82a50d8d2a4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9654568f307a83346360597ab471415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c43a778183d69464e652ebdd6f9c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0751d8a52ac9f136da0226c9eb0b8f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060640f35328ed11c8db78e39e54f2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4b7ff10c1cc0c4bdce153ff89fef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b87c04fb0a15ce1cb71c7c5cfaed320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843348c14ae07d87bf144e9e40c4c49121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f5ba3945b1ce6c14fafc64296266b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c35aafc4f9ed3ab9e81944ba944223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1143dd902c509373e3c406711f1d5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f0f4c2d04cb79f9445f309e95da0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605ad790bc9027b888d0f26dbe301d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7140a96945312b3aa94bdbbe991c52227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62839343aa43545254b8d81894782728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e66d9b0f4b21c1efdda09858804c9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257187f21b02a681ee6d71c8395e527630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420267cf61ee351d1ebde9526faae431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd6d9e989585434216c0017291dc7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e505790e65f0034f4229bea89e2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b01ca8a05e1e6466eec06ca919aac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086744b14a5ade60f61575d6920024b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e212c6325f24a0c6ca109d8f6ca8e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d942665fef11aa4a66571b93757837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9878278eeb6fe4961e0f2fe82e247d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d21a50af81a0970b77a4dd5fb436b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be247cb5519558124f355860e02d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325247b63adba00b8236243bcd6c5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bc81060f2c4a89bd2fcaf8d47a3a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb9ab4e61718d160f30f6e22e31d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea671b4f2d4cc33a674484a0c051344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af01c49b92c940d7067106f77d58d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa672ae5a14f70d5feb39eff21963da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c187097484f8f874ff30c1351c2b4d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbeb6c1ac6bff3d60c93eeeb7a77b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb0af65a389cca981c6ffc4bae2f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017978e7d6166e59cc15dbf4f4c1bd3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c053505ce1d25b780184dbbb6e87b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7714c56c68a50a98766966fc148952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21599a6eacf04425ef8dcdb9ec550bfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb2043f27d9a7a77ee4db9b29da8c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d590af05b488606be7a8967658627c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632aa447f01b6ea1c15af1e5bf4caa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908087e78e45c4dc4ffe3417c2a27c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc7e9640fcce0c6b449881ac3b543158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974228794e47fbe4e00933ce5e38f72759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6d6082d9892cd8e4f2911909c8eb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171744b7b94be68e16658b3c9a46431f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b5ca995f5e962cfc922b6d0cb62962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c59dcf753a47274adc10a24c2cd1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a678ae2106860be4994b73ac3450564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e6548837e05772883907aa4fa6d9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a0dcaca4c7d9033975e4ca83305e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7549a7c930ec86493d8d285037a895567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7ddfd2e245d16df42ac155da60ea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a996d3656bc9037c47082436e31e6ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d914d02abb1e8390b6e54ed62e80a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8887eccd00a080798a570b4ecdda271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9993ee3dbd4dd5255dc9aa3cf7a13672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ace2590577f4cd3677025a6ce46ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674bc312a405b1400c98b01d6a1ac2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed12cf622eeb073641dbcbef76296b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee2372a56a4574646a42354ccea99776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea8205198dcf144c9a45135befb50c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006ee3d2a48dfd838a38263e6ef6e0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2811b843ac0aba3022cd056fdba4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a422a65d3d2091e55b8f4407008ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2850e7b45b7a84164192973dcb3da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c868aad62eff64ef0215fb82c657182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916bb6285a17607f64a4dd50c8595ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a8acbfc371ba52c3efd0daeed41d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ba5892375c9e1cacbfd24dd9f258985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba80a49cbf2cbde39718dc1eb3627286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaea326a6a8cd4bacee2faa6395348287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56e5c571203992f4f1922ecdc05bdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbe96370589c5bbdad33ea21c3087389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c656d389b70559b8bcd3df746cebc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53577260ee2aa701c7036267ceafff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ef1c01c7dfc13ac6ffba6d7ba21a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195fcbc8641de895865606b574892d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f344eae4e27dbbb5b194953426a3e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e71303dad863139f90ec8a84edcb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57589e67477b230b2d94b382cde5477e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6c4ef5aff29fbc624a1fbd1424ef497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25853ddcb767b4c0754d95ee72cb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d8c9cc65445e6d383a2647c93928899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df377452c79093322ef3f95ab919a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81907e739ea95baa52f0d4168be44b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee305a40adc1d9b054f250521285158102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8beb3e0003564b706a4e360f1176fd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43b6c6c745b8df40f36b40901bed95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466af68ccf1ad50b356d50e1e336dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f401c17a4ddc5486efea5e20dc637106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a429735a948d5e5348f59e7b5b99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597edb4dd6f9d5fcd65a5a60584c6d78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5db1dd8cc4a2c71aedcc2805d305c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb20a6a5bfb4f57a50d5c8b096809110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73298a993a5f2cd1684ec1643cc96c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42dce357772f224803975d00250b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277be37bafd78f768dc7015e64ebe0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614d8bdff2ab85a6b2201b5f6ca898114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208ea1499b4ee2bca016eba17b4ceb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88593ed7937e5237c340f3d370487d77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb25504298d7e6eeb5ac81c15a5e27d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f25e1bfcf529cb87d2af604e49ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baf8bd4f3c529fae6f3a43ad78e1d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c945129589a33e08712428f61798a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace9550e51ec9c91321fcb53c2ffd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf69f026dc4544e11508e8970d257b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e453e8efb55959bc480f1742b36eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906426abf5cb3f2cc4f8a7d3490e3720124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390478741d539aad5b6928b7c76b7f53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd81324e745ffd2bb246358ccf6dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812794af7bcfa7d87c0c2c1b06fc19e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc18cc73bb64dbd1c3dbc69cc0fc411128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e93ca3fc7ca6df8d905698c7670f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e1864542fa77e90ef4cc060b8eada130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342e8a3765505ecf875e600bf8e89b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f96eb572084b3ff5882f92abb33e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd56769f376dd838dacadab64d8c8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845f6cb1de711afe787225872f750c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16924be44aae70544e5afeb953627d96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37437f9de471581c5835a03a2e6fffd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a02363fd7ce07d29024eb7d5fd9f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277bbed6c4aea32905cc316437e9bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c611925b6377712957cb4a514ad1a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0745ef55651aa225b4379443c7d9f13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be2e10ab57c06bad75d7935ffcef0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4e40767f80aa0983e7b316e4eb2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a8085008254b286286a70178fd71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da4300e0cc2e05671df4f081af110144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ccb2a0903ba5b9ebc6478b731b2e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fbab245be99e779a885ac812c091d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de45271078f45d58fcfe19713f18bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f39886b12d0e947792e6af171b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c226222556cd4b0f39faa77ce383b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a808d5bb3b6198d02b88b03221bc242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4245d6935c4636119be53464b66324c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70b3059b2dde1fb90dd7dd58b16f93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa27ef50c2a1bf40a75eef72bbf2488153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e305dc67b059eda494310d35802ce1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0754281baa01f169fc29e9bc3903f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4a30e901aeeb83f6513229fc67e03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e34aa7b8110037518af32db754171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053cfa91096c1dfbd5670a40aebc006158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2bc985287972889d2edd57ce2ac93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cea2dfbb44436d473dfceb9da8b27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57401a6a7dcf98dfa12a9b9d97535f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069923f8871fb1b8b42b8cc0dd73b8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc80d5f7a163ced56dbc5ad31f2d85163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0a0a29a86055601019aca9b3f5d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186157f26c95af44e5a9c786c3859a89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f3e061acd80f025b43a98851e449166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c91a7b90eb75750f206922ef722a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce547093f46fbb86389ec3544bf7b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe8f0945b0c5a0cecd7b687aca39fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e6021da8429d93431d90a5938c17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3cd4a8811cdac0fe22a1fb8fcb591171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0994adb7424ef73525e0eace707554172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9db1e3f4d59bdf60d7b9b4a89635e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018499c5a970afbcd0918a870aaa217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3325107c6a91c81f237cc78ae0972175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110f48b4b222149a4abc06e5bbcf333176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c8bcc14a8bb1215ef7ff0ab3cac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b53de136ede25e6976844f4a595c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f235df87d21564cc39816e813613179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f515a19f2a27f3ebdcf5b592ac85d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e752c0e39ad362978bb9fe58f554d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780acd9dfdc7703ca0555e466b84ea0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dc9a71ab21f9fee0f0317b76cfc46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca200f15a990727322d51fca18bbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd1db30ce42d208d271ad949cade8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db82245f7aa31b72a72a71456a47d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b81b7dc4a1a736e5c527883a968d75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e63f8e5b5d7f78ff596a5e6fda0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb9355fb453bcf0e4f846675e0ba3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaa04e2e994c351983f7f91728584b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a86e3a08daddb70741b0f57ba96e9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5008fac7fba24004189488419874bb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba47b3793b2a94adf6b107caaff78ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41740e0a4632d8b4f33100f1bca45c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59158261c3a8819b0329a79309654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e612b648c19e7bac50d4b149b4b54b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4887ff8c0d33e444f51d5aa07a964e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177074e1c2092fb3321bba662be24e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22085039a61ff41a155f795eb3962a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5e419d7e30e77d5faa60dda18801200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee027b5f1c2f6f0f785da115e8017b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536e3460f77c9011544767282ef968202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6837b3df0383a69f3c52d0e9f88e6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f91824ade27b67346152f64e6aeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584e9bcc4d13a377efe0d395acc7a17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731956412acbfbd9195af10e109a27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f01850b8cbea47e26cc6872de5d01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dcaced4a1fdd011b36e7958944ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a73963f88e714c5178f147fde5a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5968144913d4ec469915ac999715b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47227ce072d094460a9c30e1d6f3ea7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37432d87c387bfbaf3504c776eb1900212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07228c1394119b0d077e9e773775c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e44b65c1acbc06077e651da8db79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d312028ae3f5ca4c0053c2336e8d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6507b378f8139f7e06dc5def9733a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0458fa9d957ad01250bdfec389e88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc6ed378deab3f471b3c02eb6d4bc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c9eff7ea9560a451fdff72ccddf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873d517e803ee4a6dc1ede0029b271220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3070e8a26ddec8af2b4df072b6f8b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ede4ea4e891adc319acc86b47367b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5010201f1bb7b2a07c070c6899d7535223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff122f223beee2851522d255493746224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a9a8b2b054f6dd00824a452aeb8b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377aec73b7f6b4ba71b26193bbbe7b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3013a45046ba2d8086edb514f1bc3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d60bfec414c99b6c4e8d818d4b5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d593efc0ce4a80dad8887e6d4c84b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dad49b905217f90069c7ce53d45dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2853a60dbbbc05eacfd8de7c4b5b41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff801fd0ccb7028c31ad48dc9a8dee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c400871e205839521a4b432b723e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24380ef48d5ec94773a9787148719ddb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07323492dca13ad995c3f8d17342a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787149f14e11df7ec457e2d555592e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395ef61012f6e384615b2648dcd8e24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab95670f52fc7bca2dd180249c3096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ded61754fec8ee0cf149f7718a1ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa1c8091d31c8cc544c338448f6d91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762eaaad7f4dc375df8bdb56dfd524241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87764959e259490618e4e62c89934825242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e05a8bc386d4f1a7a3f4864b2ae93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff4e350d663d39cb3ec0e9968885c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0548f5b4ddeff331e3820697ede013245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab767a60a9a850cf90eafe1f1dde5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749eae4a83cfbeb2e1304c675b8497247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da01b360d71d630bda75010069398248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29e6977f33a9d9c7fc89901aa3eadc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868b725f0f8cc7f2133a24a9a02bd22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a93c42c3e7676e35e17c941b59dd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec50b1559b57c58cbb34fa858bbe1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0911d732be206c6346890ddf625738253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f420b61514ff8e5c0edd1773de25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c60ffa33478e388f04a8d46383f04d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdb57c753f3c1f96ca92a8f41abafd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a76040b306678883eba6083182b35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50753af9620c83493a69e947026de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f3e38b23143d156a72a4be7b516e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fae715d8502d67203a5d7849184d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93796bfc3417ddbf4443007da54a003261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e626a0aa9be01c6e2caea270c4e5adf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f679e2034948311f23bd178e2d859c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68071b39a0747169893fe71a0324b9e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5223e8a7853e59f1fbeb03f419f89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77497bbec2d0e36c09cfaa2e037f6c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72750dbbaf2d000e3b7a39c9a3e6dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce9bc7ea778f918f239281b506056268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904b8afa48461f7378cdde09dd8e8c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b328dd9171c927fac3e2fb956a8ba5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d1bec13677827df2fd6a438ad476271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbcee50e17cd9948b8dbb62e2c719b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba39a4450064d051227505ce47092273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a92528ba94d9e87ae4729c49da14ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d149b23be1580d69aa42accfdc2bc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b644cb8eddc4a1bb98ed083517a2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e590d420dd5e8a06336b00178e00c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262646132621253abed79bde01b23c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d1c88c86e74cbebbc4c46dbce0573279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aeec41b4bd059a096abf37894fb48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a3d40ef27383bc7b53e7da0483c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd867ce0a1a588c40c68312422b15c13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32206998b1d1b2266d7c97e4d4e6288283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02495cbcf3f8674a6738b7414139d14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a7501c2b776f700d25cc74171d21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187beaab85758225d69143e092dbfcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77540a8c644f9c0995fc637dcff45d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1593da4da243ee05f1600e01c2f3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62143a64c53fdfc48da05e388cf4b00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6bb4ba419e1b7c4f1df35d0c458a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95cf5e82ce7b284e5edb8cbb39c257291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84105b2e5522c779d971d102985f7c7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dd5aa7afde8b64e13d2c8a8e9142293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bf83586846baea2b22ffe94dc2476294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d407c87717cf17e3615fc5c09a939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced9a261f177adef05d84885ee18688296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b1d8ee3fad7828a7f462095481186297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44afb664898796698fa1f9c1055f84298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180b993ee4352ecad510e38bee8efb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be117583c5910268933614c70886727300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea46af002e07af6911d2320fb12545301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ec470e0ccfa26a9f9399938a6ebf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bdcb35fe8bdbd5ea8ae4d40b9414c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f4fa41f9976a66a036ef0744b917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d15d305cc55f5b035c94d4fa4ff8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c977c9ddc218b04bbb6a4a462a690306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6e0b90afd5edb821deb355510ba1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52cc745f531aff5d05cc974f7ea0c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876f954a6df015c7c31c2bddbeef1e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068a00eb3b9c1650993333bd13e246b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7a430a7cc9c5b559f3023fc40d01a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23540a4df2375cd826749972f19b2989312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9991dc7c16d76244f69e0a022241719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf232ef16a6f1f883e62e7a6d83c0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75e73ad4c020865e2768d99e53944f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a0cc7df12624a8e82e011440c4c73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80497fc569fd7e99fe7ae006de82e366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4430921dd6ae84f27f24d740dad31db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc62fb410122be574d06920ee02cc8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df3686d9db24c24c920a712aeb5c2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f046f95a04ab5667b15c2c4ab848b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bfb273f73b17fb0412e92077681aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e97c807a52f2f0c571aa7aeb8f094323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6cf0ac0c2e57ff85dc12416fd8420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ff0cfbd5084795df2d40983da392325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850752e3e6fbc7114df0340439edfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1657b9ea252e9686494522b6aacee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc7fff4710a23d65451431b4ae7000328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048c7763b43d94d87a2d669451256a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897213769b1e03b062ad9bef551245fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc98b1e797967e1e8ff3c117e737c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3df040172290d9f804168a46ba87a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3ef72d2865a39d66e723fb464744333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bf4afd06a7f38629c8832d1aee4051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2fdf9ad1a68ca0ac52f10ef3df6e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7efba565f0c1aba3ab3b026ca8e883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dd8f3be376b91696cbfc08cba6fad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4c5b4480f5cb9035c8a62fd00bb2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062ea8cc30866de86b276ca54164d566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ff39001463a64bc5f096d49a111a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413e4e25a29e479b813d6248a89b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c06c2e765826d28a89aea6bc7916129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ced54cfc87a79e0c41b0efe8196c5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0373f4367c6753dc845505e7b4f113d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14595d1554bf1e4c3d34dc45dca81a3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537fb9a32d18fdb0a9ac8edd9e4c7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b94bc580c2ec53b64660f7d6fc229314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92457cbb7e4b0021ce9f3bbb06b6c5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7ec5f06ad7681d7b34f8f7d4784e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab24db908ab68a890033b9250f50917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2469976f15d9c8876bd964a8eddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1bdff1140e09a4d758d49d0d46f4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf6c3c6a623955278fb023127d3bb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f989df8c992a65c1074a6541c5e5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188984d433ff3636c3cab8d89bda32f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193b22c76ad2876654db6b20f00aeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ddce2ce6119a09ebec08a602b05da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a6fe26bde6deeda48d6034d52170525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a459af53cc9b51d3233b347f8488826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11957959a123cf463359e67349a0ef327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cafa2a00b99f47aa9331f0e3d0b3f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3311460bf8373a17a5bef38b159a1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978807a0c790bf084e1fc720c1cf94630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac5ac15e1cc483f077aa6060fcd0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf901293d9f2db82da767d80a2161a5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6902f9b78b8c9598337352d1e4740933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285fbf20ae42ad891bc3ccd8a9f8ded34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f20e50380fdc27815f7e68126b47635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e12c271f63b056a1189746ac2c4eb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c05d753b3aa8a33348d9de5041bb4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac50d92a0599b639b26b04a6c1a97cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef12c552ab9afc854425390cb6444939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e2b5be06a2d1a17a290ba9a9b0a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa27c5a1f9d8fda5262efe15b98363941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d04fc75898664c356167d5efce13742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0b209a6bd30e74cc947fade3260f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe530af7d52dd3feec68cb562180b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd58a83c8771a959d510585365f7c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d86de6b0f413458d6bcd11087fbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6618f296a8cf36af248b2cbb5943d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef56335f431f3ed9fcd7ffeaf21f4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158959547398499593e0d276eb7696eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fea39e91b1fc4dec8e71ecdd343b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26ef03642440d13d552a4c7c7784951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03433dab404c75cb3444e83a4894fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd48d71c2977c706653759147867e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f5f6ef21726b141cdbc1d98879cae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcb08c6304484b7c4c5cfb271f9e1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce7900e1bd27565b22cab1d50aa04356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78773389d6b2da0a4e9928e2a72eb2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650cf853c25d07817c25dd80e8ac4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2732a8766a7ac4abcd1cbc33661d7c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9fa8beb1fe01c82cd080353d7cbc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa109b12c27124961e051e4b57f38761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbb8d81d87076c0ce31b41db19436562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f0b928750f5492af0d83dc01c6e3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7777ae73f1af0ec75d7a3e11d71b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28785f40624fea3e64c6aea429d11b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250cc940fcabe41d08ddf9ee25643b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5859737ab7cbdace7171703d1c633667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f775b839e789425f46ab66fe61c1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a187a355642d43f1f030a71ac0e4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca73d8e61d2b2b9ff630b021afad9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a01b74322d9c064a15da2bb1f951871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e7959a7454d40e8675db0c6fe8cbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ab7f2d278c9964d1c79c65d3e5e2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4b29ecadee087886354141559483a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0f077a7e541d49d05f8c7d6c150a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0ce428879d0f88a69ce00e23ee4fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578c317d878cedda15bc61dc8592ec877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8957369bf2bd412c54a5ebaafa99c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b5943fe3e6e63b2bf22c0eb8169479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e696c51582d1d5d744b382c3aedd3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c1656c3a209552afb6a1dd46e57b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc9172b9d8f0a481e0be9bafbc7bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacad3ba0075884ffff23eb1e7c999883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a78e5b113e682a7a2801c723f3369584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f81344837353d81b983b5c22693ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1c41ed84ce365e3cf0546a2bf9e5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84ca5505fa0ad73bb389b12419863387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729b744b4ae80eebf86e91f01db30188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0182b259d44f56033dbc8870fdbbff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d55884b29ed6c01da1148393dc14690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519ab099456c730dcf6066553e0c8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08192555d744624c767818d234cc703292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1d36398990d756784596270ec26a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eb168fd0dd7b1876198d11bea1a3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf04142b90ab87784873e09424176b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377f86b4316e0ca842c584bca08868996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd615c890172e1c48e8d317e067ca5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59cd81dd24c614cf973af10ba63b8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206a846075bd80f9685daf1523c511a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6742c091ba33c8652eb7bcb5521517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aecc96e42b6d517784d87376f8a7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da889ef0b12f22f8a0613a998f25999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa356c44f0d1fa62016b6228f95b725d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaf687410be9453bf9fd8183790ba5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e942f0a53417538b0f61aa1586ee7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f55ea63cf7aec6fa02229d88d9941e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a429a709a226414cf94a175b43cfa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a619cc318b42a9d36038032f3a5403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c87d5e881ed582c61108bf64ed681109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7fece48e723c66748284fb89f74a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd56295eac5a2c97cca0b897562ef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f090da44b36b12ff9fdff648f33ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cf62da76410f877d79711c30c8c48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd3ce17738e9750f19b74763a2c6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d310a1001a92f433084e061f27fb6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6734e3ff3777c3e4da83c32c6cc5ab1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ae9c6199f403f6298ef6311f4844117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dc8e423b05367ad0e5a835b536d16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c065e2abe99c64847a99cbadf8f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78211ff962cd7188cd33ce7b376cdb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f14b8b9ae5e1a7a4123de18238cfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f83c653b0da483c3f84ab3fea0f2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878deb42a04f8a867a1ef2671ea27c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f61658b51e788dff86ecd45c997369124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d7e86ed839969ec0c64decf3adc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4839e3c011bcb49d7ab223ddf4048126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b88c437b81270ddb56cd221490eb32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fef9fb512049fa58fed610ed2a2a36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ddcb4a6f980500a40795713a17813129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2069d72f23608cebc81b32248bf3c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf29e3ea00dfa6bf192ef5957d99ee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d633184d2e3618a49d5680f6164c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493b8a2a95076d0729cb5766b8199c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff439bcc167d9f44b9ec0d970671770f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3f70017f804c1174346b0765c187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaae31c91cfbbb6ccbccd413661288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1930baff18f4994890a8f302d72f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5489535448ec59d49006462ca79964138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd5b75d5392c23e5173186fb776bf4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b6d631b0e99844fd924962884c8d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeffc72668ee4a93b9ac40cd05d6384141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c43fb35edebf5964768b73ce5eadbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89349371a11f22fa04f9e926b9001261143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150f9d873e88c693e9a9757851019ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197668d12648ededa81df29ebb1aa3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83be3c77d0934f7c52b3e88f0d4c2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c04e523fe149cf49f891d1d4e3aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e132c48747528da94fe1241ae226a10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260c7059bea784030b189a96a033ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c5bc50b06f05990d16ffdeb5b39ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245818873da337ee75ab070b7e6b9b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead66a7947b9889fb8b1e3be5f28a79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b95ca78a7a4049cbf67dbb29171258153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29612d34b6a4c40d40bdfdb288783f93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275f4280cc69aa821fd0e2f8b5659c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4152146629b19f123bca695bb1917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f3fba9cddc62819ad7daa79084f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae7f10e30efbaec8de2ca7846255b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59f4d75f262ea029542e9d6b1f8915159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44430242911de34902d448ed146f9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5e65c4e11bd6cd1be64be47fb719161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912dc81abd5cc8365a7a50d869eeb48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2a6971d897b2e0660f3913354fbec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a534673d55a4d130b0a9bddfca51d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ec30ca7ef08b47cea50fc4e342c69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11963de5808becba51f9e4a8664b0d1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc272ac8f99d71cd256c5a771cd9171167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecef6cbcb0273769ff8bec8f65faa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e7fe37ba836a26375bea1ea686416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a2906f5aabd6ad37741007e603564170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a9ac7ef5511ec9f7ad92b86d81d60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fecadf0c8dd0bbc490de790bea6959172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ad1e94a0f89fb5145677d861589e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4085a95cd80080c3b9d20d99b3b2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba7d4b90e48e56f4b21d734146fe8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d64b3a721cee1c9fa23d8c7ea74dc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3b0a2d67325fc8f7196164f4763b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcc1c2d61033b58c5bc3626e93363b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852db6f8e54144d62544f9b1dde387179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a599a8a39e2be5b4c35352824f53e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b56aa9f187c17e67e2896f2fac6384181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422461ea63215224b073553438d58705182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70a9a0023da572dc2c972c565d29c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57556126b175290aa0ba23f16d74c9bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c5b6218b799c91c707886d64a441c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a4a19a59702648646d352ed7d275186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075437b9fa738a23f616a514cd942f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade17c5da11418ff4711ea6ff283cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde451ec23cbd1d0dea9080515f9335189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39d5e136ee502c05fe9eb714e300b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65137e456db5b734128bd1c066501da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61246af1128d1c44b3167187833d1903192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799e02140a63561d6207f6fc27a937193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6824aeb6a48e0feb158a01a4cbf5900194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa014656686eaffc26c59097b2604fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de19aed32475e24ba9e2dde3922366196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc10ddb8701e9a247fd1fab10f93df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8beafcf1b49debfd426e55884ad7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6305545b4983749dc1d7e9559af695199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fc89a7e477e4f81e3a1fecdedc80b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532d60d55590433153f135587a1439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87d7c51f54a576683eab3a4530bce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d140020916d17d0cc37cf4ee8745ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf171bee779ffeebc46afe03a5032204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6afa7974c11dbd6d2c80d513e4981c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9fab7c84184f8d03a085dd0fc16b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff030e845acc69d7e94b404a1504fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094cda5f77b9ececa2b3c2749474d69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd308fd6b77ac7e1b020f71783e23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef3776617deafce224ab24ac5e6c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c6a08db30e0bebd00c0336735723d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d60ac5867285c63f2b6d46ad76ecb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a83cfef7d3ffd5744bd3b4c0e575213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681dd02f96442a295124324b5492619214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6817c59db4037f5682795c9bc47937215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39597b9795f393673c9ac18e8439b8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b95ca797ba68823e47acdcfe5ea404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25071e8aa70f5fe63f0ec35f5e4e85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137819a0c9b22f5f59a53ce43f1003219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd836abccd6b4d7cd5d5b882b63649e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf081f7baea11ab3a23d67ef3baab33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567120d14c82b23fa90a96dccc79114222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac166ac5e9d2aef3ac16e2d9cee8dc58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd705430512bc18214362f946a044c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798ab3e1d69e1b276508faff22e7fc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe6c904caf5e440eaa02b37678b5ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bbab280a6920289ddc1ea88b612eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65391f0b6cddfdd982bf8bb20fd0f11b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28562c2cf0f0ab825d1cca775b98075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087d94c1770899f3d305ad3fbbcf874230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02c9c7ff739104e9c6290cf62f881231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44368a4a543a74c255344b2737b3dd58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d31f29157979e1d3c7da0bf6b37a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697a4ada8fcd97c2348d29f55b1790234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9520e26e3ce191890896de655f799235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac703c382d5cc97929589ff733f2be2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78505e29ae08236da84714f90ba73c78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486766e0eba012c40528afb43718ac70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4b41970cfad559f32f0b1573a53d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273dac0eb88bd186553c8988d9ea51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab7efa683b62caecaa84144c43627241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4ed752d5d1d3354ea64f1bbfbe6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf43261fc92e6168260970edaa979e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16870a579cda83999a898b78491030244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e202cd44f0b532790526c787891b0b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256f3d1f3334075d1760874440ef6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c9243bdd1c38fe60dac2ae063b77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8e84e0bdad7a35b4195c9f6f72464248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe0ba55771b6976676abdc307c84ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7ebfeb3a816ec6c1f53db0ba2135250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2637764d92b4be47f1271dcbc5f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21ebf77f72480714eca376cde7eb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda3b8319e464da7759cc295885b47b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1c3f846c0d50e0468aa8f2172603c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78e09c23bce0641bd0713751883c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a1b254c8c7e404205d12d37900d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267809a11f9b6cbaefca7cc0354d5fbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c4222910d80b778ae5ffe6f942a00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2bed0e4378210f85f7092e77fc080259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3788f7a0066823c1a351f4ee19eb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e503afd5b1eaf533dfb907a4768e970261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9312450ec9cec393f2cfe516634c5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ebc4dc77723e3eea347d489caa226263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e85f34ee1a88e16cfaac266c9d237264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed0a4662f051ef77f490c1b6cc224265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d35d348dfd148c182c10c9e01ab019266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ae6db8227cf94b7aaf7248ac0db4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c73e3de8e09f290cb63f27bc49ef1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5293ec2d8493275e4af9bd8013d55c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472010e757883b44f1567f7138cb216270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcde5d8040b5597d61702ccf753391271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94e6211093af0034150a8273e8f778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d473e85cd03f40007937745c2a0918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b780840c61783a8cca5ac75b4441274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55776eaae694470ee0cf2fc3be42dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb336f368daafe061096404b246ecd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c86e45ae2ba8c21f3ee0e5465efbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefffb76e03181f2783693e79fd4122278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04ac47650603f69337f4004c15df16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea2f963e0d118dd1e835a4fb3e6bd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36105659855aa197d6e5e620db1575e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526215804055d757b6556ff4897ae03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93a735d2d03eea790015ca8218dfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a4f53b5df934faabb00641107f3af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89ee8562af2c5298c75dd993c405ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa01c024a6e76be97d5a74d240d6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60cba65fea6322f5ab3ea596e40e2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d5b23401127cc9031818195ffa0fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6481bbf2eb5605d9e8fc9d390f40363289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c580bd81a2b720fd5fcdc83e97449c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29468157dc023fffeb490bc1e297b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58fb690adfa952dd06ec3f1e64f77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc7cf77e5e9c69315b510644cef65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd05f61e891bb52b1561aaeba8fe2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac6c35b0ff471a26006a9ac36c1e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f834f304380fa0bf6fae025a7228296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ca1a7d7da3ef8c49d307c6a02f4f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83da8fb74185f8f58682f8254ca6c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b08040f62cf3f5be2c92dcd3acad9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449238c2759c44c579a72f2248e7cc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ec899603c43626854fba075841719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac20b3075f2d5a93d509cfbd4e8257e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8b5a6e58ddf8b496ab8603b573e87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7d3760a21afdcd316e78c468ac946304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2f7140bd2f08e104220a4e0f9871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28cc611db8a5a5270563abdaf3e173306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8736c9524d1150cd3a35f21967dfef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed63c38abc3a47280deb005750e3cea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11716c50b5155cb1d9321759b1951c30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b185a45a9ba089a08228162e57ee98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34be823546f30aff98e9e2b69b415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b62f457e5d82086ba8120e4325b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddc387ea56718470e3c24eebe4fb8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f348607548fb1961fa0a0a7196ef35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b4c38de0a106971c91e7bf368e67a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a3e4cdd171bf67c4f00bf2fcaa2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c4865f47e9587c46bd6f79a86d4ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0acbab8eba8b8a5a6faf385630c67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd971480b219a8166dcfc49bbeea35b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba3ac1fcc96a8c324e1c76ebebae9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d248856ca9a69b7bdc550de62744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d53779748c0e633c7172c9b85c82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969048da3089220db23d94c0b7bab5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c786b86789e78153c82e6d95af6fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def074c85894ebc3b491cea7459e49325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>