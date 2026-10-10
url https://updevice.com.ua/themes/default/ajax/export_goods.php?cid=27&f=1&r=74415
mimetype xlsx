--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff64f6cb2a3e11ae32844ea94925a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa1f27b00d72e155a020d4e25d5b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6acba6c1231fe2ac7e4f9a5a77259f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1310f9084655a9c7ec19bfc6c59404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def278d1f8696fe2bcbea626d777ca45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b97f8893d4223ad06f658b5cfde7bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d1c3a6d0360f13b6c1d6a1019d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880750919b87bd8fb6fa13fb44690a908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82651c620b083858690a217a9e8bf8449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4145309a4c8df2bbae8d370b545ad9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddafbfd2dc080e2dd8f2454f683622211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986568c9fff866b286df117b3799df8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de0ba49bbb6381a058d51582de8a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dbbdc204b96a3d90bbcb1e8b81dab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d62c193e355de3450d204d9a4b84a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92456fcfc1e210ccc0859649bd3db2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0276c1e9ddea4ee4e1f658ad7c113017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4db0660ce23eb0e4d1bb2bebe323f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc724e0ded5a6633ce8f6c4949b3e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352e281255103b3f9bd96c3df0decde20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f59b05830e665f38871d281af890421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3a65431ff6904d09479ec31608d6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435e807f16da259e12a9ae85f6cb5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67269120d39095d728eb6f976359aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c637de4d2ae7be077432bbc02311a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47a1e73f3ea7d4e73bf7ecb3a668326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0781e3ebc0990834514a0b179ffd61327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e1b7d30c623ca8b0b6fd280f112728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752604b00041a77468e34a57ef43f2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdaa628faa7a22a7b9f76bd2880b4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d6dd371f201083ad959fe3ee0eb7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc67a49cfc4c3bdf29abbfbee6ea62a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fccccd0b46b175bd06f8245e1dc8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8333477adebea8c7b0acfd55fbde95234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771199d929c98f0b8e10c424bf6f20335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3209121e2030e1c56ba4130cde73e4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71946a29f6dbe127fbdd6d8cb6723a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb83188680a1bdb85aa6acb77644638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051c6f197111c84bf1df7045673e6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26fea376f776c5c116d0639d936ce240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ce0d00691375c4e2ed110895c7af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d52c1c2b90bc2b9838bda0016198b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b88caaf3362aa8f267e1ff36e16b1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d1494dc12a59cb2f1f69f8b0a92e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb3047ac470a96efe6baecfe4626e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165e4165e366ceedd51d673a77bf64346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02a2f027abdb00794964ee29af464347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb7cee1fca61f6708d6ed795a5d4f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbd0961a1fd95d6e6de8d9975ed3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a200f4fe667e5ace979c05fbd9504c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4df3daf26932cc7d634f69b23bd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5cf12ee2c2a458620b521587043752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f37837e0855b8d0d23f600c4d7f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab63916d7a14d988140771b60c49954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa27e497fec1cec5404c4d8a74ae0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da228bb4284e7fd4344d15050264e3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc11b03a18e997efa3a16f2532f67e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcbf614228239f5f2eb2eaa955867458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61484e682c033156a69d4214306a1e3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b780f42b4ca013bfcb2536e947c74e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f094340afb00f8006a4d1b29317d75761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe5042cfe9bf7e9df3ff21f198d9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944458eef7650a4f635c75f8eb0462bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bfc4019f094eeec887da2dd59b85b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cce6e99e19c36111fe8405304ea96d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665019d69833c577141cb1671c620b6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b681e99636474bdafcb56376871567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a718783cb22f7a770923bbf46c40eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7f0eb1dd1d62d5762eea5a576edbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8459d1814a9a1d0266c0d51fa172ec570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c712f0aaa38362b4b8355760bf50d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41bca6cc754817f4c4cf00cb1fbc6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8eaa61ad255ef671af8cad45d9a0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0335499807086d055fa5f4ab22990974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b4a125c26b343154e354f6de2b6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4134cccb2a87c331f65c8d07831d95776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f34ba4478b51b89340f102063550c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028938c833b15a295510c4a882d3de1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8de5a850a02af1d9bece40bc234a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715fa7efe5d903213f3c3e712cfe19d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50a82edbf2c7f05f8d41835a05170181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740e565f142befdb78f6b79a97c305282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe55d199ba708248c48b25be22ad183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9f31e8436e72bd8384ecbc3b342b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f31972db9bdef751849463b124ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193efa9ac3a4d2468543af1e9282da786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180bfc36953ce6adc926003ab126c4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153c0b266544a53a86bd3a39773a6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee24a5b68f4a104897f3d0b4f7fd2f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9649f4e570f96b08627b3f00b9f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b1899384ea613c883722d0877779191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f23e08b9332c084bab244ad19e8d2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019adba0dc774d72c87438b4800d9d2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbc2da2a92fe52fa9cf746fb15ff994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e97bde7c01d59eeed0fe773a98bb1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b397cd407d122c681c8db97abef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb2e647dbf2ab26105df8805c00fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dbd775bee46779050045e550c34c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fce4c9503c457c094a5a00699f8c7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92cf761279766ae8a06c974d00e07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda82734ae4c464b500d2f5ea06ce5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7f35dc252472aa1159fa86b1d215f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e13a10e9b00e170e1a0c421fd967ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50361a1559c48995c3f474aed40c4060104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dcf0e1a400bbd3c513b090978c42c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52576cc1e31b292677eb6df604e7b4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd8379a6816ea76e1684b453f729e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07068a796ac69a70daf5d16daf1d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f9b0ad9583dbcd3800ccebc015d79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3f920c8c2852cc8b7016cd4d8ddcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106d6f9978bd28d44ef7d4b4ec42f43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119684899846f6cec71eba2f1494efae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717f959242730b5d05f05166d9cc133113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f929f4ff995e0320b411c97739aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f8ed240238b38caa8ae9213f48c78115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d3996d29b1cf16af4608eaea5f03a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cb097ac6801bd78f3472919aefc01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a78d8b1fb2dbafb771b3c22f83a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92373675bdd95e07211fdefabfd5cf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d89f365ad3c0c9a62f96d6494202120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894c1e5464f8ee7f4bfe775db1bdc00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abc587fe8d82e7f9736af5d58a8703122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e087899bf21199fd0e6ebdb22d6e454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd4612c0592d3ad2de486df56fc549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ebffa0d22235e142e466125dd57d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1f98ebd8013652c8f0feea9571831126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ff898413f7defbc4cd097e822d2b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87fedc56ec110dfd9cbcdf01415e04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65845aac1b3978681a65212167ae7efa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec2c60170cefbfbc86af7845f3cd96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af74ff9837e16eac3ecfd7bdc1339c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee237baf0c00a1ad69cd4ea509fc94f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b390f719028d98d00921dd6b096e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9509a7afa78c2c30d826f1113bf5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ca58e8954a0f6a54c4c0155b8f87c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30f46687561405e0ca8c0958197c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc334a86d83799d713a1881644fe46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d1cab80326e401dac3a9c447aa7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95410f5fb9d5e77d97d06ac2167492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422189e2ea7571519e7346ff07fb181140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787366c05b19298ce9ca666254355428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de23c6a42ff466b837ee5ea722c0a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75542aeaaf5cb9ef93388141d24609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8822286f0fe7ae692538aec52b9491144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2628b306ef26a8a3df8b8c32f4649145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a271c2b5a03a4ef4795d6842af02d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b38991041e371adf85c76c90d1d9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a104a300fd1512072e19edd865677148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fe602d3f30aa5f891069c138c7d72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ea67482b5599b568067d420202d7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70133cd73de05bcf37d7001f99eb691151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65267428a294d6cfc8a1205d6e6485152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316302cd069e2706cb2fac76b533afda153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68508f997488f9dc1feb4c88778f3b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523f14244abf8667c643df0cd41c403155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398de6b421d96f616124fc8ce6e08fad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eb76c4cb2f82500be9573a52ded8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64ffc8db71589a5c27dc0b873e9c8d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f8f3d445b35a1d5d7c9594e1682a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d7ab28981f6a2ef9231de2ff0602160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730d1a2c4cc3db2b667e2b5a8dc18c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3495de18182e3389ddb84d4089659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a984072a1630e7eae9b82910846f75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03813e6a14cb3c59cd42aed05492ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270467ee3d955ca0fe2e9a645d37a0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557d7b5b001a5fd9dfdec458656a9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16093e020b8266d540b800135da794b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ac13e941aefe86c90539fb47a9f4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269930d15f63b1c06411dad4713ead8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbfcabc9f92b1b48482fc386576fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37060a1df35a058bb11f24d80dedec9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db52cd631e21f97c0fddc5cc8e1ff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e0bb1fc7b76c3338a668f112d5ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebf4adad5adfa09d25b2854b634ac8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c9915bdaf10170222af252094d8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeec20ac6b01e8db7421a3ab0b1f858176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c9de7dab51f1b000a4ab98ab3f8b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ec1a29f3160c6b0b98c195f3842a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad930730dd9071ac4315a46e2dc3aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc7fa2ebb5bdd1e64bdc941409d99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb5d7577a887d193c91141be88f1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c92098bcf55380a8d9b99ffc0d2f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1cbad48a4816ceade86dae056cc45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf277b50fe09b3352be1ef35131a4a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef191f2e310d4e559b27186613089d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f6f74157cf78bc53b189590e4cc79186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e288472cb95b63d264a3fc5133ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40859764213ac9abf75cb897aed1fe3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294fa7cbbaec28df0ba6f83bf10b723189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072fd7e921446a600264349b9101e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706b362d071606ebb93bc42588af96d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63791980bc8f07c6ab57c52c5c79fdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5287f3e053895cf726ae5c4c0db3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b663512d8b90bc3aae784678b36ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc18211ba7086c3c483eacccaf80b0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e1c6de6595604b605a7d0161576bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0083b83fae338bdfc8f8ad7cffe2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b575cad6dbcf9347866319b241dba7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f183bd0d280486afc79cedf68880d18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bcf5a956e10bb982996bdd22ace60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ce88c3209b0148547f47589c2446f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b2397123cbeb683de71ef0ca38cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33328e9307f5e212abdb7c3d3551cc32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02001d5fb2b9920bd116f0424cf206204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904de9cf3b05b0bfe912c5b01c1d8a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b957cab12f9a37cdc9aa97404db1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789deaa1a1da2b7e0725d5d876706a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c00dba95023797ff6a9d0d74f0f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f040b7404b6771cfa3dc1d235934209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b634a09bc7fbeb3a63147e826fc0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea66ffa0b2f7330f98e228287d6d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8db0c7163da5ae43802eceedab9b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6be6720e7d397c9879f74acf5cd11a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312152d01c9656e5cdc8c77511b935214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7751725269cc39f3de09e5eb2d87cfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecafcad576bc87d45e059a743c6243216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1ab67c6132f758e3d10c9ca2aa0d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa48dd58a8e55c4ec9b53ae0839a1a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99cb4a40bdbec696f2b857270cdd3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216a22e84eac2b8e11014456a4c239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37349c610ec5c5376b3c13d38ecf59ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146775a7feb12fc48788ebdf20240d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db3bb02a937c3c665ad121916a549223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba39e48f9c4c61a48e7467ef52ecb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9246367267fa07bfba198435f016225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f48dff23beadb76c307c62f56a89d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a777d826dfb5bc1dcf51f699dad5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc74ab47fba9a71811fcc050959ef81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db79e6df25083d5af32bef6ab406f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31de1abc004e5a7b23311e623c98e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021b3cef97c51ad1ae544091b043bef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e722f983e23167d23a613f67e5fb4a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed7ee5d32591386ef0ae108b5b784c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20914a0b69359096f46f4c1ad02c7a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51362ee7c09635f6f12344bf86dbc69e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e000e2c46f4b908dc9bd70aead66db8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5a830b3eee5d2bc937f7fcaa741a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb6070fbb90a9c22d9c3685f92cf9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f115488bb27488bcb67b31a825175a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62515854802103c47df53b3fed98b95e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc2c9e7ee2fd241ad965d94200ffc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b26be35659007db412e8d9c8ce95a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7bb0f530a19c02885d42f084763ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f4e5b86a1fa1ff920d234d7c68b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bbc6b5fb511bdbd2c596c4dcf7049245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee232683107b2296509b9a4c81034372246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363e0032d155e99fc160ce96f04cb52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c0c6c76ba8339fecbd59500133b82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f136f851bd19b4f3a56f2de23b5a84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7a50ac6983931fd46007b8f2d28e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b23ecc3d8cefe33d0cffe904002d8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faff42faa58be53116d12b24f10c03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b58cb0b7576f00371b617400937d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510a4cada20f8cd394d9f8cd8c37235254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e73486faadd6f42c4513c0f25a7d4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36c943632510094eb5e6206cf34a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def666048dcf62735065d8c6f2c9ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63302218e0d7e4bbb77a39263db6cb66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d4514a708f1690f022e9c2533927259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ec999e8a6c2abefd952218d1edcf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab90b68a4ef071c4abac5f4d49a427261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4cf4d44cc8907159f00b590db2637262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409d5b795f1c1a342bc76dd97391234263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07588474b13fdea8d0255a37ec4f07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90fe7f86fde33e8ad53abc7fcf5134265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff308528698e19e18beb85ceda5ca5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1298f5030959ae203f0e563c050da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc4939018e26b021b5594cfa7a3539268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc52d9922ecab9b0697a23f66609c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029acaa13e5f712efa2c27471832e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f978c24741820037012e4872c2f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bc85dbed27786a245401a23e05a72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc62b8cd980be792c0e8d68cbf4f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f57446c5b6f0434fd6f000882df80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c83833fe285582b733e51d0d58b42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962b65ea984c0656993b826da2a1f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3a82e326c607605a1e47b06108b2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d5d61082a5a12ac9d1e4953ae841f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f160a4a659b27f9e2ba344835feab3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e23cdee6f7f1ead98c46bf67ac68b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce916fc6dd2145b9bcd2a04770022f68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29dd5d3088871feb36b943d07195f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7ea9aa69c54d39e0bb2586ea97c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fa8cfcac1791c01f2b9f71a51b001284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87eaa270042272b8de24dacd9f78b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3e8c76df6c45051388b26fdb2907286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8daf3be2da5992f757f4c00babd66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4bbb4873d7003bc8f0f11604b3db4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11cd63eb0f9bea33b8b04ca304bae1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb48636a402dc6e04f29249307580290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab79c7adf19605086610a9e88a2e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed238098a878e30e687dc06f14705292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44acd4c727621cd08932759f8e45394293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b0a1bdb7f2cf6a5b9d9292255b50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e9dc4e75ad6a4dbd77140d0c35f14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250b159ff868c25e1dcbf871f4dbbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1120138469d10ef85e82d2089ee93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec35df33be439c4a502949b032c41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454200be95c1eed04f85887f9981172299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802eb72850f643a479a86938e6e66e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2394030e6ce01868c13ed52716f94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d46015a9ef302476ef6b5114112b31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2d5d7b2ce6e1e80077cfe9150e59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32546e95ab87310521fe7c35745ae4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fd76844f20b545077534d0bb78b5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716027fe3375eb63bbf1a7262f22d38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc513e32842e1a54b7c72f2f80657c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e682511687bbd671084d13c7be85d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dcc743eba3a504a43affd11a0b634309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64b57dc4f538fd0c30b54df959dee1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd59128b0c23f5cbfa3bd51daf923311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b285750c129d3711a4b0156cf84b74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be6de57362555c5dee381957b9ef1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7425740d19803886e415bc3e1eb55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf885a53595ec32db63a61314164a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686298039446d3634f4b5bf8af005cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ff7e29caef699c07efd57360d5b43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b443351eb67dc7b7a13c7105210e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab439f9e4e56a09433d2997defc2ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880281f9aaa3ce459a4b8854625afb7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7838c9132ee78c5b4a892d61740ca5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712eaf8026c7d996637b398ef8f3287322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03252a675922f59e4c70ffe688a79ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353ba2284c91168fcbf475704c8662324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a203fb0653b1550eea9d00d24c47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa140222bf33223e32410217d72d2009326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e1e6622be4ccecd95e8dc19bd164c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565cc358c7e2334f5ad261a7fb73bf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a2b290adfbecf11e23de54ef1f4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2f17b3d28e0c84ddbe2b0639e98a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3cebeb78c98589a4ec3909c37879c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec182466c2bdb50277946b2f36cc50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b3799b031809e3a4ce4d181eb9298333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872991417dfbd0af1ecf6757455a93bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb176927bda469f04864ad5f0ae4b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e3a02e7b8f4c5daf489018bac2a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17dd044a206fa38d487e85c47c79644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4a3c1fa8c889ed2f11552c268def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db51d7ae3e371e6658a0aa3c5f6bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c39a0a7132c261b347805d312c317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354954049352fdd631401870614ef8248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de3f863697214c426fd2459fade989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7027c6fce8f81d77dc0525d0f79c22f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955012eafc75199751b6753bed15a6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd42748017fa3589c8a53dbbecd95a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b04ae55df26de93061cd2b136567213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66c0cd09300cfd5125849894a6b70714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321646edea622970a7c61bc23e1f52915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341236747ee86e8e2b13d5a80954e5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9addd86c1f8ccc9be1f44ffa51582d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e114b02b751f62f3bc0d0b2144173018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7fd536492e4d10566f6a8dec5839819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54ea389503cdc41027019cc22dcd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f872fe7dc98b8174b9b215d747266f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251acd603ea5a83115ab8cb315d72ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e9f36a845c05995a2aecb6fd1104a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61312ec7483842f32f49549214c0741c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8872c09950e207c861e934d05380225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff67238c8a70d49fbbdcc8bbfc8799a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f927b992f37d2bf8e7385b48ad6b66427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a806ac4f2513fa2acdd99c2d8378a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b2e78bd3b74cc64b089eb9ea2a2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9f1b3e52c6c55ddc5e8d91e4acf0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3791801c2c3e5d27169259f05303a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f5b5ea7a4d11a04928053e81eefc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3182ccd88c3d33648544615fc25732833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760fb2150399fff98030beaf3a85b1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae89afe3f0d9388a6b955fef9ede2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92128025e18890561d426717eec3a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c74a030ce33e97cc1592590f1f8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aa23f9f738cc86c435105c55d453c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff367930b3fb6561879392b8bf6e23239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763c822146a978692a23fe2a82effe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e08dd6567838da3cc220c663ebc7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6ace435640acb614ad15180635fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c46508f2081ede3621da5ad043341c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73225c2408fb34b8f6137264d893d23144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e341cba8bdbb78addf10abfa532a2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36556424a5b78ea57c947f8105815346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b6bc90e09421ce59894f4c07379847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58801d6634dd1169f1a4ab5719266f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211b70aa89c6d57eaf4e4ba587986a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bfd591977704ceae06311cb2a901050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce7659ad5a8a0ca6acfad77bae1a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd666ac64cf010fe4c07a4b071951bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209fd56c05e1bd1efff6cd835f358bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e209d6f730ba0b3d5c45d1daf6253254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846fd5c79175f3b6b7f2bc7b57b9fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179a9fdeece4365e77d888e5af2a66856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b97ae9e9ed2c6347d954328fc8c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a76ff6dd64da889d568439ba41b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861053bab754617b66f3d3a1ba6ef8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46afd56148fdf9d638e6df7ca2bd0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9fb2bc30bf17a5859a6a0817a5b3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb694960998a1d4ff98746d63ceb10962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c9fcb724cd447f3f0850657f254e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58758683cf3a7d32a7d2d61e43ddd95864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eeb38d1b69064c0b9e64a62039ff665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c71ccebe4c1817a1e0deb8d1e6e5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f906e1f7032108aa1b5f6fd8d11eaa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a9f9037d4e2b78814fbd16319ac968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b569205f7816d11d08ac2dcf9270669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c079060c13d66acb8a5596f6358f5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0edad51bc23e91c3966d797ef22fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753d7bd14ef7c53f12d7fa7405d8d9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b5455319ea9799e5a80738caa94573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bba86e429e322b177df25cea67a1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332612f035a36eb79201459a81e6d6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371353ee77b5bef6eec18c44fa966b5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea5c8c684e6e781fdda76d3b0fc9f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac34bfbf64084ca3ef8950135f7e06778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaea89c511a1d710f5e6c55791f81979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b5f9ba0516cb73c73d50c619762df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622beefead34d5f4359e7d2a650e90081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567e81870129d6201ed6f82323ce5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024801aa93c18d818bde4faca405b91783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1c3dbd8a55d506fca81cad8b8d4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f2036972e21508d4cdf556b5a450685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942a32297eac3c5b98c575beb918f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13572ad0e22461ce412db6994f6c814d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f994e1dd48947ba90de7ff044529d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f6607b8e66e282953e03261a4e9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ea26a6824e2f1f82f0acf2addf4e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde64db407d60812bc621a2c2484f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b33cc8acaea4e935c4e3c6672f1e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe3714bb9767b612428c25dabf3df993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8442ca6cd046e9b250fe7926ee7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199c90877587e1cd657d648e5d7c0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50241d55a0d4b3fff8050dba0a5502d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f176507a33d27c119d8766c5314c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91be8784ab51e1b922e4579792626c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde6be23d2c831cd87744d316ea23eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918fc52d4840a4ec7f466e5de5025b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4912056d173e2851fb4aba43496cc9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d454ad5f51454162ea6610ebc77c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d800460599917e4dcd1aa72aca0e5d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e293519ee118da72414c26a5fe2e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfebb00bef3b2ffde47c5df4a48ee8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe3ce85c92b5c82399793b9bb85abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c725b4ee58e664d68a33911c3c2f69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21c98fa9883788f90a9a5b8e97c85c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fb03a168813c5ba47f5af1841e8e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c0eff9355454b3825143bbd62aa3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53415ba3e041eb2a0a01682a17c0c591111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c21be470b13fa49f4970eee71308a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a72987c054e96695f1b60783c3381b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeb07a8d6ea9969984259c730439a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0b57410a22f8aed0ecaa3751d070115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b3ccad8a44eda1c2e4cb1ebfd6bc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc6292597c8a919d3d07beb7a6f8c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da18a2d79b63e9a982c086ab3d1b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bbd8df3cde043e12856ea316d6652119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc84fd9496d87fb6807a93f17e3c80d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e8713ca367c149e269a081c4f50a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1900cda3aa0049d149c819484a881c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1be421107b564213e5f4ff1762dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b58e81e3f0547f6ff944bff788594124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29fdbb9e4caa9dc98a95943baac69f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77689f8d174e8fed487fc1fe46b496f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1eff723f3c0d1eab7696eac773f72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91cab8657e28dfcc5d3d43145e7e4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca59b0aaf3c751d4289402cc9f000129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584cd3a872ace96c449bdc125127128130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595df884080ed6f6055179ed2a9da41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae6b7fedcb79d978ac3f86d9533d61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d94fb900df71f7642466e8a5a50d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3962e26a24b1735c4edcd4456f941134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b196b9a33f36f5578d0afb12790431135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664c14ca863a3424e65f2569221a44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109236560b8d497403b2a1a24774b1a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb9fa258317ad8d8ecabe42fdbfcda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e75bd8228ae539e188fedc13ff481b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bc267078a99d6c38fc40cedcfe41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc624ddb35b77a1e365558ddf01ddf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff70e295efefdc746fac297d7a6f75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bde270eb6d7e46a787c88837bce4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1393e044a0712c90c1d06c0cf88df2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae7c1543d81b0972f6620fd5160b1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791663f284cc0f620ecb98da9518a629146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284f449f6c5503dfc6916b50101aae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6252faf07072debfdedae8c60026d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72fd1837433e938062ba11233ec22c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef545da1ff39005715bb6a835cb1d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835f3fa7b8b2005c9e65867056298cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e1fcdd0a6f486359fae6f1f6b89db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c33de3735ca14c5b8b924be26266f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8046477e051d6654582277057398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa84aa6c227d39e733d341b1060ce05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bcc82a399b86c36a1868d93eaf304156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f8e02be509c7ec31c72b7ec3c01f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c57a6b485480c78c5f588d822901b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a22dd96d3920ce6a2e273167a229159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360711bf9e3c4a2c5fd4f7b7ef5e2cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa19deed7219692eaab685a20a5131d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646e0b9fb73decd3dbe162b2c04c0a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597baddb36721e3af7cd97ac893e40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7e0195d4b2e9fbc87c37221c21144164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c62d795201cc6006176580993a1a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddae3a795ba15e246ca8f7b8224d7c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bf936ad4d6d460f00e11da19a4c97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf7de3a823a45c5e0fe67cea747479168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06d49146bf372db4ca2188f50611d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b447a8bc6e0cdc9d592b69770f331170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160b56b49e0e35382bc4a1d4a3449c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb094d6e88f2b7e87c1e536ae053482172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283f5c9209e78d3f60fa576c8d447fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f856f88bb3c4be09113a4f6facb473174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b77106aaf3f4f2964a9aea1dbcae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d524c90e7414bb4621fa4b0b8a8e866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236f5a1cc404616004a6f813fa838e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6164fd38a02373a96657e946a15b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ad48756097641f72d67c837bc64ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc455e0b44f6339bfa07b07d0592fad3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde7d3fddd06767868849a939131ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05cca8880f35dd9cf91ea72f58af6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ffe626948e6b790e472956598f317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b94e59dfe3884026dcb53f30f8844c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d108a24769e222794f3826d59da65b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70d6936444d72dfb80a28fab4bfd59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c6784d264fd8f077aa3b3b198205187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac9a5522fbcc2bd000da8dd2dd034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a618d551bd08bf908872ebcec0fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10e0a88339e61ad81718405515e376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bda90738c754dceb2ef2ad1c5f6bae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e542ee28c47075f534745e382827d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad47eb7c640026aa3a6a1cf99bbf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485180e173a1f560bc6418f35c09848e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e1d3e7e4700f8e3b8ef6f818099d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f0b5360b0abb19669eeb6b413f01a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00fc145c05e1986ef78fe195916199197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a415d8236d9b58fa115b58f37fac5c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98527c5343989e73aa2876527652fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afb42ba7b270d3e5890abaa1a2f88a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652c28f8a5e239320b2cfaa2049c342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03887510ccb10f4ae201696b41e43fe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411157ae573a102b7196b70aa7cef9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca4d19fa8499abb08a83299a7467eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc673322eb53e7c288b08e73be903ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462e5e17a6d837257f529fc1279c231206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6eee485ac9deee1d280c16fa1fa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf048a021ed82be3bdd7e295cf31542208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb802cc0cc6646d1e12a55cd71074e4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842b231c29b8858fbc17e04f9a91068210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a914d03cb054d989934e2be758e88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcc1829b720686282b70ebaf261994212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841d0b98e499538c67ce7e55b299ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938560e0edb17f0f62276006c9951a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73b9f9b2e2b8a8b29c1233eb0021e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cdd271ac0d6dc3dd01da746a7e45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1bf30d4274299c1d0383a1120858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a62ccea89b5bce71dfe14fcb0bee9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fad3cb3aa4a147fa4b0ae1307a0294219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8012005a44cd5c8cbd5ded8b8bc5c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7c7e21b3058046c64f955e34629b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c149744171d4273121f197a1df33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88157a5fe5a26c070ea0381aa7cfa078223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236658f204a9066cdc39eff153b1057224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a541f1873f14ec079500a0ebf7f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18299b25012d5e2c165d07a427253551226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41ca318b955f710d00d85af0de5914227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf013310d31aaedbe4cdcab497d7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c02a4c7d189567f989fc13ad88fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a166a4f804d21127deb61a74a77a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d9c4dbed131b8c208148ba535ae53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f61a30f69c7285b12e5640d80b6913232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980df740358266badd8a1a41b23942f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18866d50d7731e56cdabc9c623d430e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a733e5c7c203f6ef148d55bdaeb567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0819281d04c5bb8003101c72e6b0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ec837d72a93c1e9a8f248aa667263237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3299de68bec72daf373f17e7240942b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2c465b056b9e52869ad45e90e225239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bc4ab571ac0e7c0389cb985d4ab5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a49bd2af7699cfb62f0833a5e70f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80e9f13c54ac8a06a00b55fdfa5dff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e891c6d2d00b04f43c22d2989b8b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f7252be0adf6dca6dfbb9df6c91a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d614ac187181528ac9f096c2bbd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455efb05f15567bebd571e3d86a8f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b1503e0bcdc1266c4380c900ed25e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a745a6c6d2a2924ba8e1d4fe2b8a151248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826cb1d4974254fbe80e79bcc5ae947249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f8fc79f5bd6a44de5d98e4e08cfc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3abb4c2a7877d3db0739cf0ee2ad5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f180f0e5de610b09b38197d65da82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8fea5d61726bd7fc387e51e87c7b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85adb172cd783c349498612d55739b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd518240e5dd963dc1687ecb10254255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbb9dc7e6868772c6625f98846df1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ddc223b5d35692a37e9f727e0590a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4e046a3788a64c82c441d21c610c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc520d557478585d829c9adad0b963c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cda4a568c6f996b96ecfa8c1751d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0511ad79a4021144ca85cf02b1100d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b540b2ed306abc807d35122664b13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060482eee5cc542ac68d9f0ee30b1764263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6796844e0cf2002ce86993820a902264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23154ab00964a30a41cfe99deb542dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831db619db697b248fdd375546c8105266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4703d9bd0aa22db2d417c752c97830d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7f450f3b5d9e5b132a47fe570e57e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f9f51b3e41b178be4d809ff2d99f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e17eef088d3515e99ebe9049f7860270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273084ac2de4540fe10eb87f0a4c8dde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc217934af1094033e7ed5b9bed3248272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180cd92ca13ecb6f0f8e32817aa0ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120699cd9f71bbe109c488dd3d8ef06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b29527fab5cd5856df11f48aa74afd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39325c957eaf6dfdf84934cf0b16452a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb8f2edb3e5e7e9513d4fabcf3c66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0ae993ee1daad5d2c29bd0dd85ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45c77a31356790b8675da78fc781bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416afa0989184d9a5e4b172e64b7f42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be9ae4adef23b298438f1997074808281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac737656c42f59661d865f48ddde3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acfc48f33aba7cd8fea6e6a39966c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca48ae1b0837fc44c6a44e6bd7d3a92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396117c593abbe46e09ca0d343828fed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0d935eb72a820ce3b30a9e6bb9baf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534fd074da2c3604e46113d37825b51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdc870f3cabe5b1d6e8e3a8acc9890288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd7bc2e4d0dfa03f4dfe8186c239e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4be09839ea029d44118ccd27a8144290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177d1d411a2b05e95ebfe508768a327291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698dad36f32df3e204632bbf67e026292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e981a3a76143cec859537fa6ed7b67b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25b413b43e13015a951b1f27720d86294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47c96a9273a453e386f9ac5ee29991295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff70bb75a7d2169c791a1a058dd424296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ca31ed4a4c37fac00a86c143d30f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c182e32a927c49aadd0cc9816b23a29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d68c1e6f56bb13cbf96e9f74a7270299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d75a7c2b8056a513d02bc9cc25124300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4481672d31b38ca4cd7f3cdc72861301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509ece98a678034645e72dc79215f72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bc07213818d9663152db13e2be3b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619fa487e788d021895d4883c451f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9f460c59d351a44d4ef1f38a3e37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347064d53fa4cc1101216955e5db73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ec19d8155c12a4f2f848ac2144de6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736720edcac446946ba1f56251fd922308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f02482cab6ca24c4399b15830e9ef8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f61be54455ef93eb4911b8b901a0fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9a2c12efc923e1ed12ec54b4b9e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933110567b316959223ac18d7c7ad69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e837f54f0544a50572f312d2e4c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc772b9573820d580e7300e5467356e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5049efaf6ddea56b85aaa0c23cbdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11700dcc18e7dd4a99e58dc0af14ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcb63ac30e521573228111bf112f60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62cef146ae12161ee64f69c9629efd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acff665760ea488661d873404486e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093198802b057f3d97e709b8e9a4e37f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d983acd0cf9b66894dd7ea7fdc28963321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe07ecfaeb0bf997e9087b2544cbc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f092c7bb80560921646a56a0a86792323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a612fbb7a2a292f3b3555bc141b571c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9707b8e3521c469c4265127616cc4b325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>