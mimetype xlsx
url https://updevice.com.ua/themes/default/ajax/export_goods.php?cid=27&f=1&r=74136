--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557993829d4b8bb2d3cc2ab50def0f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a0d32a86b05d0952fb65a51ad46ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad1a8f4d11a3ad44bcb0803b8f7923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ac13385ab7cb895547f777ba73a704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316e45df6bda8289a49e289ddfcebbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264705126b6d11d119a72d9c00361a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7121c56eaebc1298261d3651f83a167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0b81c98c349bd3967166cce9493558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e4e1c734b8b3a882d07aed42122209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e114a5f8d54623ab9609a8273abb4e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d135aaa76434c0cbbf902e8b1e55811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5d081246eb2808249f22ea966617c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30197f8127b7a67615586daaccdd06813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729e610aa15181102b9d58232c3255214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da399fddfc59254db65128d1ab585d3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c3ed4d6f9092584ee63eb0ae53ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3cc75f709cd4500724f92497fd00c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092e4a004a55b393e855f872837f45f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec02fa6aa1ee98efe4429fe323dfeea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3918c9a3c2576ea39cd140dddc2f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dccce7b36f99dd008c16f53a360c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f6611128b8d65df343aa72fe311f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7538aae94640ae74bb64d83837e38d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a26e795a91ee34bed3bd36e6007b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10b714bc21edccbb275b0b550be21a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b0d21a4fd4b2095da2deaf5e35ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f5d3f466cedf4c244120087652dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bffc091d0fc4e6e98041a870f887c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dba42cf31e6131eca8ce501fac3e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d06661bd3782e0d96da7b72df246430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852285f954a589c5ce7697ba3453434431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cf52fcc9438457665f4efade6548432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9868e13ffb91d4fd7a68abaad6a4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae2bfc869858961ed878641c4a65434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910df4a63dd90b541e07dce01cbebe8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd2077521a62a6b265ca338891fde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6014cd9fbb9195eac2452eeb09c0d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4244114c1d3aa759600993ceba48b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bfe453ed7a44bf238aef5ed6ca58b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46550b2f32ba63f682c5418b840bf96640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb71a7d22b2e399376728cba4844841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a11ab234e2b7e552397ad38de4b4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa704d6ed07c2aea233b0d005573b0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8cb9dc8744d593a2b6d9a7c958cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85e9c14ebb1fcf8caab117fb6589545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d179e11273df0f0ed9f16d2e8dca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c48aef756401c809b0d4564fc1146247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee9161754899d8a73c0a5564c5c9f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74a8b25fda85fa68ddbd9aa9d036fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a991de43ffce65f5db9945766b8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d295639c578a78ff7d3b1ecd4fb7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ef1e327e714d29119eb870277a3db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8d91c88d362567d0a5e58a69ee2c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135faedac5a68fdc0ae49d0d110801c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fe6eedeee5864b9b7849a1f96fb9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c018037b3032be73609247d54912256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb63d2fff5ab0db68603a0af1c2e0c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa52af99b7fb8585fa7aaad9afe15658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b957ab46dd0b0c1594eee71cce34e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04374680bd2cff519a52440410b438b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8d329a1b988e1990c2727b5c7e33661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b286ca4a1b09020d562ccfa465eefc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bced0431a6836b9f43ffea77dd784963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8a56bdd81bd52b3575f9a20038ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bd451555fc936fe7539c6c86e68ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7fa5ca7af559ad5791a7917206e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2eed32dbca91131a1d0ed3578919ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663df5496e633e89fde09d9fc0a2a00968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570378cee356b21fba3cf1b4271da2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac6ae77043ab3436b259bb05b6888d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf625001dfad3d031883f976f76b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d544da58804b1aec227ccecb1da25472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d29c3dfcbd7441d80aaaf15ca7881073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccb69fb9516f6a7bf1edef6bce77df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ea69874b5c9add3fa67b2def380ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2e9dd8fcada4b1ef0307f13d7a85076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c952444c26ad4995511b9be2e6caa777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a85632a97a6b9e8f3a7367197c7d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d586950ce45eae3ae75a83a04d1de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8353486245970968351f61561081980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5242e3a8e7cefceb07c3037da4856681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db1d9cb7012ad636efd87a57912d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a97dec37fc79af9b363b71eb30ab583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91320a984e4ff021c30ac24167e9490884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb57cb2d7056c39ebca03c2211cff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502288af4d4490c9dbad1554da30db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdca11ba9c6f06bbe69f343d3555b0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f34bd1fbd660296fed52a2c69c152888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f0d421a39ae43971185878895bbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d42c78e0b0b22c05dc22cc914ebcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e714b77caf26909baa798ce1b90091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc9399bbc471444b64b2ccabf1e67192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e994a9bd33d7c5cd41c5cf93753f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2bd0dbba180689682f83495eed14694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ad4de2502bb2e2d8382f906d751095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04980d8d5e7e0164cc79697793e9e85e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a6af81c7f43bfafd65d722a871f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb7a78e0ead8420966b6fbc88a919498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c56ce8e78cb15860a738f55129ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a37c56ef4b3023cb250a73028d302100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0bba076f6f59b8d20adcf27853559101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76c15ca34eb09c129776e2c0c6fe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f90eb1aa131196c97539b7122f9b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ac3b7a3983b3ff2d0dfe75b5702f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dd1a1c0a5d0b0db3bb7fc89085b6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe89ed9cba9ef09e8f240ed63210d00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735ac58dcb1abc6670d01bd32073e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3b7a4cd90a60c36e6b520ef80071f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2bfdfd8a7b1080e1b78f134e97c31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb023af01db8bb56891e0da88e0ea4d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bbfc82e5e99da66c4e44caa6d970f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632be2bd6dcbff4b75ffc0a2a483f18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017fd2af60e3d983fe27607ad18b49d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb45799a0d2d5b348e14c97a2f828114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee3247a033796346735d7197cc6252115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f5d4d9c5f058a0c691c1ed58dc890116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24823734db48d5bf27b6b82dff2596117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0308a82d08d373f5151a82cc53e65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44719bbdf5f75fa11ab2fc650783bcfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ca2312c5ce919d49cd408befbad5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc25e14050fd78b8987747788e2482121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb835f47629d133649aada1834633122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a861980b4cda3969b75b130c3e4979123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14228087916d410df92107b1af0d4067124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3d75393206f51e338e16d5a3a93a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfef7e45611821f5006e3e1ef73d94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89705d1c45d0f832c9f9fb9a7ddb64ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f06abee8328296e743d284dcfd11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c3a3c409d598bfdfddcbdd463ac7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79447748313e2a2c4b33d2e7eedc7c62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c527d87ab7905c000434956f7334a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae4dc7fe2f0f754c3577a8c646f12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77d04852a08d847f762b11a2439c3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3942a0cf094259967c9bba46bd9ac6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeed77894f2482886c9c58f63ff6d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e77bf6ec45231a8d8612967da10a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b4d3dc27c0c4239f5bb1724dfb224137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292bb3be6226841e9ee4619f5edd55c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa90dda33d4dbb196c47b6d917abc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dcc647b48086fe5120f26c5affc7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac24e535c1cf746f65ede9987aea54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b132eefa02ddd8921f345e8ca2105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf695db17a03e3ad3567f40e9f989143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be600c451b55399780986f7383f5ec6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ead48e2f1756a14b996eb1b03f0cf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c878c0da830c92ac37095b9213f6da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd593d90804477667392a3d332c148d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbcb261526f1dcc9de24b1e962a4cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc1261ff07236eb0cd85acc6684b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f0388ba565f05b21ef1ba3f898b45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62c6112f9d203c29b20224c311fee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28cc5972862c638b0be7d7f4aa8b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c3352d84e0ae537316ae723cc422153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aff084f7d42d0da5870bf4a9afd63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4d91fa39e378b71f3311ee90d08a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97c176a7f75dcc1265781e8ff7cea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0da62d1b78baa34c02fa52f29b7b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b91344c4a78b15ad5180a88e22970158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581186df9fa39e4b725fd11ae0cc6d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d2711c46675adf4b2041a45d505ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89448a9c221e035d99b13f9ac6f2823161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4117502a5e4df0a0bfb58418ee4a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed660856ffed4809d331c4b47bf74b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785387dd4735ce2e595347ffce7658eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ad9f336a1822b9e50244113c1c9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7089ebe9245892951c5c7cdba014e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e76333c4d347cc63e32b8d0c3f471167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab60e3b95beff230792d9c26e7d203b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73be7c4c2f2b6be7bb7e081a49161169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac021ad58375a73a64a0955b6fb4522170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21facae8d4434878cec5b36eb7e6a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fbb8bc73ba6bf2319665f3f3bba71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf52a6be92341092eb95eee5dd9cf7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c18d4bb61bb66f0d5cf283f81738174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dca01f96d1b8db39e822d98723aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd92a026c77e7bb72287ac6a500d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b61ee5a45cd22a119b98d7ac2881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a5ca745db9c0042ed2aeb54d022a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2aee30f40364f504058e6fe5732f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf24b4725f1929858d174c37cd31bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a263d006cdc2c759a4c5e44fc69efff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becfb77afbe38fba152df59ba0e571a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da38fee0aab407cfd2b7dc3398a1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46e3d48351091abfbb6d7dd7287f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235060bc7018a16487f366e35863339a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78d49f95ca05e423a7ea20156f13ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dffbbc78806727a5e5f01a21b73a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e35c5412f2dbed24e1df6b8e975c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a250d908dbfbcb0249aefa2df38315d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7ca5c11e1d80d5f8e3899122c05b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae120007d4f292afc1d9d381966de0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f7c122014f45eadb1ecaccb96ab43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b44e6c06cd08998d6dcecd53843a32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f30ee502c6870176e8de6f53f3cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae62ab842911fa5c6fbb81b0e3ab0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a45bbaab531c2966f47549018509c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad1dab8a801d42dfce1e0ff0c74a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a66403167154662d73c9e7ffb16c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d79326f3c32c32c82c79b858736a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1d25e3cc7c0739a3766aabdcab1d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76aa9ceb5d718197287ca41d7ed97c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e7c5af686463a446571d87c36172d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9964ac5905854965102537b6db606a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4fd1c2fae4afd4f5635028bc882a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5f19687430e7c908b30e979de01d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0188c986945763b26e26959bb0cce9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb277c9ef8609118510dbe73e63bc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42683585ff7c362f6d16fa0c26af3609208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86ddad619834c8c51c11c4a594078209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d59ec8ca68bdc34e5e5bba166c703210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d3d0d0233bfdac80619123ebbf1f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f6af65316e5b6a52475e6cb5bee1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec40942f52414f6f852ea741bd3d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627004585ba8eec9a6d4e0bd5277c5cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5023e4dd05cd7a1bf641824ff32027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de2561ac7ef4b086f6aa848ce825e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801c530e5456d0686e8190fbf965a3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013096771a2a658c0f00b2fae6dc046a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb73ca93ffcb5238d92e3ea4dde45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a9e210895d6547235ecd65a49b9cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898ba637ab8157e0791b33b3a5de20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399ad5f84c7e99ec60ac3dd16cda477222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f90b0d2b700f6d8fb158bc6d0244e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f762f09f4a9a6666c38584fe3b235d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a453587a0b2de2b85b3ef7ffababf20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da88079f2052fa8a6c5993491853b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22ab8bc3f2d11b57478959f4cb71f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e33edde63da379bce0bcefd6f390b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927105344313537cc70f65a52a34da5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca726440d86b41cdce750c23331ceba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b44decd3da040fd5be94335b0960c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f25234713c5dab52ce9e84af69d0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b564d39f76520e1d771a69f2d2265c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c281207a7c40b174e82568de7951b62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602364f5ffce0c50d2072564f4774f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ae8dc2180bd7bce60312ab478cc88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef0e1b86c4ecd63ecbfc17c12e205a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46f5d1cb8da3b3c08bf2ba6f81e91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248966b4c29ec035a38017b816e2efc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af630b8cace0a5fa13079452a82b75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e0b5e244a3c59815764e23aa1d5b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95f4b368dd1bf13d9ffe2a94e0e0be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744449eaf97b2856975f31b69a5baa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee6fe7222e88b30a7e8cd1aacf61ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00edd28bc55ba02223932051f6ed6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070f416a41be5ef5fafe4fa0eb7492246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0fba0f1d356b20de723261d15114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f890d7ceb4f86b117ffbecbbebf00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa680caf906c58b6cede7ab72ba17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199ee24123bd64fe71420c21909488250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd1f109c6d1e13d8b294c51e64e9ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d2d8a74e1d8c9455dc0e57a63035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8caa5bf6a63fa570f5168ad821730253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9ab87305768d987848e9fc80caac7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c23dbd83a6c2799e3af13febb0a54f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75af5dee093a1ad8064adc984d686256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b857e096a4af52f8c35abcf1687f28d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab800eb2f9ef3a10a779073133a0bfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c43e6d065a68e16cdc718e60c339d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ffa2a1d882d016ccdbe968cc9849d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952849040d77b1a669607f0bcab78461261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e0da78c42cb6e109f912cc6150fee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b77f8879e82d8cf5885c9117f7ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf8a7a532fc45db875c08cee89b720264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf26d5642ec71af56f9a5ada841104265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363350517c929c76cbbc66b4dc1036f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a819ec25424147b90711cfc863603e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751aabcf0e7ce226bf2d9271a56c254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409278a0f5f83451aef15c908dfb046a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb35df57fe16c3dc809660aaf5fea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c41bccec5a318cdac2a7a1275c47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d963dd07b86c5d9c0776737a7be67b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130add003089908c0feaff596a4f10a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dbaf9925d55fcf5984797c480d15a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac06bd18912160c847ae4199bd30ac7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a32708b139874983025f95a144ceef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ce5dd9b24e7619ed616a10d7adc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6449f08b34341be0fba2805398974b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada2ad2d347b71b71ca7316f9c9d08c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c071b3e6971e52143742ab36fb5e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d6576a53923f58830a1c15eab31d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f548cd5e7e986ff8041430b61291c7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85fd56824e4c3033609af1879b60b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9cc69787506d1ae203be5b1f01f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e372fb3ff4186ad2afd1ed62f23d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4cb3fa2077953fd25322c11392ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5c6016589c58163c876e3c827707287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b1c34efbc5c4eaea0ba78d9dcbd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa39655e64385bcac2caae0f5856278289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1fc5311e8c33d4d6d3c243e633ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd616915bc7a46109a3afd741dbab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80949a4350ad8272817162d770e20c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da82bc77c0db1290e84d3bc07fb2c56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2313896b4e1f0e5d38829bdc11f72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1fa8afb68da89672e2a7ef041933f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c9cea497e6c785a4e35e7574c4f0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7391513221d821b168c2d92dc3482297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d866871eff16ea61e555155798a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af481dd2845aa91aad871bba922917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10477a63d635a8d1df34134f3bbda37c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b9e8255b04d0099acca4b20314c9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5533a6296a5e99edaae27bd82418c16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd431b1b4653ef365638372af563dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92002fbd5e8f190d8168b68294c039a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c26e9d06eeb49be9dbc9ecb2ad5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217b1f1d878c0587e5fa3c2af4e5d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d30d0a34d8de331e0687b4ee065be8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f9c5101fdb82635d862d337b823af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b8d4214447c5da8d003e0d5e18399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227169cfc95a77b335fd882011e8e9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923e175e26f6dfb374880577b9a4c91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eaf98da864e95191921165ca20c7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52dbf8a1c2a61f8859389eb0905d68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f78243bd42add2884a49489924ec7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea859f5f5e1f47c3b4c23df5a7473c9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae32f8df3f81d034406fe65cdd65e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af937128593bdebe7655561440a50a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b074e1e34dd6b45e51d54d4705d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ed5dbf86b50154938787f6e4d9aaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ab327203b2b65b553eedbda414c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09509a5a04a4c60b1610d74c6c80bc62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4277f599d04553b0395d81ff63abc75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721832a339e64b464a945fb7bdf23ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db473bf783ca6cb33f56e114472bc919324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafafec98ee7403a3bf186120025af29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4415a813d22974c0b88837654717326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b16371aed175bac6d16f61615c122a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cb29e5059514805cb8713f4132de7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe004ca856b5baa3d65485f9b83e7ccc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8e8189e899301500a18f15659d38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84220b1ce9c7eef5f0b7b820dabaf12e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7b66d03e47d9bc3701aec9b62541332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ebacf74b63d682e3d362f0f2b9767333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84662730de327311c952c4c59cc1d491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55495260b5b6f9d2dcb5521d5c4cfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5b615d7f50d962b0ccc588ad69c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f1f32daaaabfec0e2931fc59fce14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca5696d71854de5cd688121409e08e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5880c0dd6cecae3f4c53f04cac7cee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b37a1c80bbc4f05fab259d501a89c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0e0001190751e15f0f3b01ecec798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee30d1c984f480d8000fa3cfe6f55bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a0ee85f5f19cd534046826ef282f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308986ddc5ab934e5d3e0355cade76611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951397b3077a2b6c14e6de44da149f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66657da41826d47ff227f7ade6181a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8667b3ed321c8ddc93fa6d6dd5a39014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc46a0d635a670426beafd8341ab3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b4a0e612df6690f8553b67a7765ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a0d351598a14dd97408165bc0f4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ed20429291fa03024c3f5d26718118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189c5913e1be7986a3c9ab26e23bea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4154edaa70bf528c8c588f5ae2af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee1b8926758f332b5f63281bf631a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98866dc0430d30a2fef1f1ced3217522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43e2105409f7ec36940a6ee844046c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e438f80c96c2f78821990da5f3da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986b2870b9d3b3253f99a5e1c1a345c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637deb30f6aa1d69e29601b89716527226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb74562246bd4042fa62a4a92e87fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4960d50258ecbc84413108ee5a948d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52d0e27890b3dab77db8b0d69c61e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e1e2553a2b770e1468acb32239f3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e208bf5ed19c4636aa5386540689ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa69a5b03651a81a1ce38bc34c9392e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba4ae4b2474bb1e0dc1c7593d24ac533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd75e73fd77898001b983841c99f9c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf321fad0d93f72beb829e4edbd5bfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2394f3e1a7e973b230eb146a72f36836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb943c46009e90eae4fd5a6687cffa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dafaba0f6cb54b35fa96cf108f21cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21ad005014956e31f0bae3b7728fac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c835ae884c6dbf7973750835882e7cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c7da9d31beb02f3b1e8ef1084737f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e868f50680736f5f26928aef2dfc8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e191e1aed67c8e0ecc7aad1921dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1020108d4b998b25737655b1479082644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d305cf193c4ad929f4d7d455315580b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479ffddeb57b1e48cfa55b424e024046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc571c1e0f680e984b054d24b977e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc933196318dc1d1b4167e78b905648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682063a2786e929802c874f876058b4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9199b8af5c4c1ff1f997d02a4e0e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a707b0351304e09f3d591525923a3f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e21f8337668fbdca5b703c758a3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959b2f57b83cfbab7cb7042f594da0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7064a68b0db17cb922f04f79f94d25854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58abfaaa2eb95ff02ad6b14f3c20b5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e034ae92243ada560c620401f7d1ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afb2aca1b1e9b9b834f6486adaac957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc48db2c467abcc812cfed898910b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878d8e42d62618787f152aececa35a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e83cfe5739a87d07a6d2e583d8ae760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff570d764103ea4bd04af4421c8a6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ddf5553093798ca2be7b53b92c9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9013e144da964ea716573520a2498a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae34f9e2c17a5f3dd72cf9382f457a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9041f6f4835d2993614cf45f2cdecb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d0516fb1bf9d12bb3d0eb2a73d7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae90d122381fab4b6b93195b0c543767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e1768911b15697025a3174149a6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393560c9edc150e7aeb0a6d3f4e773f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f967fa19f95351c6b8ca0b3ec4409170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b03f44820208b2bdc86e7492a366e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890dc95156199cddee55913328072a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45e496c921f1bb1cbef2270bfb4c8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e662a04e7ed1f3f5dba467f3f67a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f202160960e97e411720c9cfb5a40575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9017082289255047cb394661a91c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f2be26287a18c47d0eb7256e2ac4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37195380d5559408ec49c989532722c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7679574680fbce8b97cba9ebbf5d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c724a93566b7b3d81be087c864c1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f22a55f237e2b9bc74f1c232af0db581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fd22475ccb27123a7538fde2cb51082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd01e647811a9a86d7821f31ae4261883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434554def0687733ce39b4a2ea7636784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1218dc927d6b156e43981f7f0ff7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f88f711fce4da2cf4a9fa3d3fc84c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d3b248183ed8b234425071a1b651687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f31a95ef454f5ac84032cb4ddbb0cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e02df4cd214bf6e10c38e0aed1e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669428d25593deb3297c241d2b861c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104e05fa7074ac4fef23d0e79469fa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ac5a7644fb54fd24d1428e7ccaa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece0364b2ac948b10b7f9733ec09db593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954502b5de7e3e3dfef1f32b657d0c5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377c72b593b5afedc5e9a81cb5a2abe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a86214d96593b6211fd6fb5f8f2f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd4c833cf9ad97e9411b36343b37997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d31c19c162c3b97b2b84fc18d4a5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7b84fff5df1fd33248b1ab4e3e3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469bcdacbd7b44118d1ec566a80747d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315068974177e4b15e8b27fe1c6d811101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938c7ebae1568a254a0486044a832c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e674085a02ba71336f910b1f9a2fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92efaa512a52ddfc447b423f5cea74b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ff0be08ae11e31dd594af84eda1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe656d04cbe49e835bbbb4bc285e51b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38250ba22e54313e1eaca86ab2480f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2452f748a742ada65cc16261017b7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fbd904068d9d95c1336051e5b4562109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731adc5fc5d6b432c5269a264c95f45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccb83a04668e7ea353224ebdabe64f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d92f6d067171bdd05c27ffa35558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53198f0eefecca48c610f9c3ad1e5787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302997e897152c47c8f1fbccb4ef29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f872f893b27dba79eed53a63bac2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715d24b0cd1dc168e0a49078e3a7a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85b38e8a7d12667f1af05f505c33f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae782b8977dd49f6a14aa26705830038118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f38a39fb6b74c87e9732456417038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112714e6849bc91d8820ee5e036fd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2fb298a1a442ca74bcdcfc998ec0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15e1a4a186c2d25ff8e2da2891689f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589fe742d0852cb9724f0dc51cf97ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2e4728b00c0157c4cdc04e379f563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fbffff87a79b498824f61e1679f66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559bde5ad5794f4f04c374b0c521ff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09188c42108322c9bfdc654e5a52a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e9f97c1f7aa2aa74d00fcf538405128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e56ae1ccac2de8be397b4840e5b21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db76b63359e4775d864f625746489a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9da8dc52e86bcf73dc02be5ecf0e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab6925961de188c1dc9adcee8f44c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb572c898bcdf020b9f40be710cd21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f57ac5f0667892d2829b046ad3975134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24394ab3cc2e226f8dc09f1be9e8ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf2061b95bbbbf4d6609954f239ca1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae5142dc9f0a9656260e54f556cf9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82591f50ddbf796df3aff139309cb289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe892e18511573b746c8a9b27c0e702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7a49fcbe77633a41f5c99252d85f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71c0947ae68d5eeb5d1d9a89af810141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc84b44c12b661faae38f8260303e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c003ac75a5a6b9ec18b220781dfd0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ab37cb348dc39f0e8f7bbc22eee8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb4fdcbdef21bc1d25616ff84d7770145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472a6a668d4d592a46371dd6696d84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32344c0e895b508f7dc711019068f98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36654bfe3c5986ef767faf616c32a7a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93e3a3976d7f64e9c7942bef1163b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1a672b8b10f1b61e3a925f66a3f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb7f185767580a31e92500f7fb1498151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fb52d62deb12864a694dda59256e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e24aa80d741f6b550bc75ac82690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b0910ae651e74fac9fa48eb75402154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a20de5fc32ffbe7bde65ae03f6546155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babea367c9ff21d8a372a4e07bd14b75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aba7088af67b5e10f8c63605c6645157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e625716e8c5be6dcc05d5e0de7b77a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcd3968ff87d6beef908f4c6b5db1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf246d97ce7b58ab8e0f61f40858e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f667234cd45319fa7525662832eaff1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4f3045dcf1fde3364ca7269dd33dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba48dc3e421c00b1cc36bf360a75d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b533d286546779e708c585d3d8dd40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3484e93f0ecb2cd32181cd671e35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a54612d32e0e0cf35a7e28874f91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446890241df70982775b7d29b573b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ac05513af30b7d543b76dd86a1fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de08a121701595be06dc0718ff89f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41885f82cd5a356229b69d3e70e3686170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a51affa2018bb7c419660d2e1f6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449249ccd68ed47ff4140ea379f153b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332d1b8f56156ef872768fd8fea9e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a217d1935cb9f202bbc77d123bea50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e0f2d3114348ecd22a6b83c1653a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f195ec625e30b5637ceee266c22acca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b9a0542c0d4f1445e070bd0bff28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab946d33694135b2fdfa070068592178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b73051f6a76a0ce373abd8653529f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d570503a336cf08945abd14c27e529b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6862500b2c46752a9bc6a2a2cde9f6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa3a87ee00d4cb2a2484bb8c5aaf7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d3d51cd69a520ed7ed2427d792dea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62fa67a924e0d9dc2179a4936a462184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7595de390df084ad144cd4f6f7cdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f06785730bfb6c3c2cbeb2197d4d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825e280d869a290b7aadef2ae3e7d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b3e3aba5bb38c9fde396731944c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b1786f52a54ea5f74b27d97ebcb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ae23cdea80055fe32422552ca1da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205200e3fd858fa72ee7a91a321e7899191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c344c898901b0ecc6f31505c54fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb0ffd5d209b3b88bd0dc3d6b2e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43627c01ee03b1eadf8d8821cb9eb78d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd26c392763fb5b3cb4cd21d018e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48304689ef90dbf8981a3812491c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54b96218c0250e6348e3390fb8e09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6b04019a6ae75403e1594a546c77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7d90e553ec336f3635bd7e9d93d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cdc4b06cca1e7af07b7bdbca4ce0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14d360c185e500a40ef83dbc9e367201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce1540810572777a536a30540ef9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0175fec2525e565bc1e3537efac37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a90ef163e3091336295a2e20c03158204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c5aafa15988d6ecb333d2b3f92591205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781ea0bd2bc63d56ca7a112ba56ccec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f70391476418a732cde221a3282ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f4c500e02ae7e4d1a6664bf9563d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b7e6febc3938ffb42b41bc8b6c96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502266da2dcd755a27b5ad88756b224c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a067024739f29c6d2be2d3b89966211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d255316f79283f758df56dca32889a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55912bb2b277bd86029840ebb0eff74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89351d6df7aa7d0273e0d5516f26b3e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76619ad6dbc5289feadbd634ed2e91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1090f07b94d54da223d4764341873216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9824123c7faadd7636aff84d126300217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616c7334dd01f6cda5f6a74f5f23237218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51892252c3bb07a317a97226e9737219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf13ee17397a2f55c14428643ce2046220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bd8a7737c2d29a1befd3c0cfd9d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3962e00c5b0059cab14f1bb586ba99d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1e259879f8fedb6ac046638410f64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d12dd28af5d578345b6da7129e3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbfae8a1a0bade8971c086b4ba8d42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f5617035255395794a9ef7d0fd6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b3dafb70d3239896fc2ac043d5c7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45221888f68e1de3bf98c414c45d990228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0b2855289f7894c221938e6a74053229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3306fffe45d77d64c74e55922569230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f03d09460a65451d585efbda33e988231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560307fc8d6f6b5f70bfc5f87a173d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77776c95ed3efaa8d02e6e278024d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042456843c3d55dde5be28488af548a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9a5a2ff8c69122e3d425d6a7724a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165b3fcd0978a637c36c3417cc2f7ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919f6371c5da0553826b5b185dc85d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb5bc48fa8d21b44afc6562bbcd41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00376a930ef2df53e8e06e5cc5ff864b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e731110abf6a7f2003020b51905e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d24c7b74f8d75bbd8b25675cb5b5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac41ed71e167bbd103f638b3c3aab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2786626f81a26a7e78336557c6e0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d841c2915e60d8e97b45807c370c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53945afd7b886f82b5a3ce34a0db10f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9c3b33e0289472ec621d7afabd690246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458141828882605144949a436d2ad08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39510313a23956590370c7dcc0594248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f219b9e5144646fbb4e2241061d63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5082e977ae1354602002a77cf95c56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fcd9eb3a6f0f794f5aef1dcb967b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4decb3e2e1be44595fb2ce449366db7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0262d27428b2cdd49f963f20c15325a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba4e331f746ea0e583649a9efb931c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2ae97097b8d4c75aa91a0324ea934255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71aa342147374a7b6ce4d9134b7f24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9fe0aa887e6332833aa36a64f317b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c930a485d3577ae317689d56128c00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a46b2bddc4f950ea7a43108d0e96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504a3c08eb56e3e57060be9306d2cf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cea4da8010eb536720962e8883a7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7696af99abfc67758d2bc28e1e704262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0f6c24681752149689b2f8ae07f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738599defbd07856275809ab72b8259c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b36ba60f38d294cacc68403d9132265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a55f8bc76340866877b77f05570e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ae80495afccb4a3829c30f94f3d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20456dd2b2571f21b9b8f23345716ab5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea623ac067ee088d1890d5adcebdd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca82720cf45c2f0699a00ab705b905e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db964c735bd2901a6a57d943cf70c73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4525a86de8e006f601f1b9efb0a6655272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e31f446a0f55123a1ad10f88918f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc4149acd4137fb833b10d86586058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d6dd159e3f7a0aa4081aad3039173275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca098d3f8e7a0a4af7cf35981d42f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89e15b9b50d738684569e33bc9cb49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a903c4525fbdc2c39e54e21967b5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95baec096b33d273e813765184ccd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d8f45f02cb291e5721d088e705bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773494d6ccad3a762965b5a344af00c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dc733212e8c40797654120a1bd28e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d740f05a4f2e290e666b0cefebc7e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823f25d9f309f48b19e22deba066b7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afdcd1d6be62d7e6acd996b05b67a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960d77b5e1856b24eeb803ea5533eda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7dbf9883608fe99a69d71ab80da59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370dcba194088dc08f9059b36f99b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5c7ad005bd94d8fc0958d9a78784b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8daf38abfae4e70e6b0892393e3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99091923642e36289f8557f53afb3b03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e02d5945906b6932bc158cda3dbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33d8199c6fdc1a435f2748ba7a4a81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eef49e5f7e533838c486b63a6bc34c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea91484ff2a035a2a34b67cbca04295295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8863e0aeb05129e01d71e468bd1ed9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc510fdbc512d1e79ca5ce2d3321de9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dee30869584ba7a14381c4271eb9ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80746d7df829158d50d38ebf660bd8ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d46aceeab80f26c127375affb7b23b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46758a6b7c8e6d5458d88c1830bfa9e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e814f66e54b869f5a4a2baa4a64fd12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70869ae5640f70802e042e161e0d807c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94088dfb27362fd11df878032eda8482304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4394a6390304a95d7e406076420517305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a9822bf411cd769046339217ce18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780301ac43ee6a286a51ce33a6f39c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ad64ddde849dad30607bbf044d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4eb428c4fbb239b0f56cfd14e718b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599057953483be720304f34c9ece5b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e022f29542f394978eaecef95c10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1fdf4b84da5a9a11148973328e8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc73a63d15242e4261d62963916b31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e67fc915d0894acc29fbfa3685af5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8caf6d195b31641b4d836d6960411315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69587a19cd33f7073bb0127d226ce99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996f0ff6af22b4f6f1dbfc412c3c2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d06a3129ac63c3e904d0eac525170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5312967507f5ae287956777695ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b1ce0cc7003562eb534db959544f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eb49fe36602902687356755fd3792321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563cd365457c366c309e0cf8cef2ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fe8195cae1f83441b582dc2fa0ed1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314913b647444575c95f91be105a82b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e0fe1820b8ca4d26d9663e7eb9553325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>