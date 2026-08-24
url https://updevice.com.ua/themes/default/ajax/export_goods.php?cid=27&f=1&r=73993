--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1528,51 +1528,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8517d137ef11b9646ce6be17129a0b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de6994c415795667c37caf201fa4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73753c99fca510b9c0aad91461ba7be93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1d07b2df0d797cf084f1b4c616bce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969734d5929a917209c95c439ac4e1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16fd351cfefb83e73a945936ec2316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cf865f88c50cb031f0e961d5063127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c72130707f64fc7eba1637bac4c608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57698f076f45692e82d732e93f5b8a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0255f4727c38f834f062d832985726b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a07ad724d1db1760b0c88fd7abeffd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064bec62bf35e56c1524abf2cb2846f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e5bbb2bb630d447877d7285e7d84313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770954bcffe7a3924fb62fc7ae7c3ee614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb024b06226db6c6df93e47b7dbb1ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ee3b3e4e85e04df9cba4d3c069d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e440282606263494138234a20a663e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6151e4bb5e858f859d403e5c18014eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9878f7b91c780f91237c4e155207619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22a191e16ba4280cdd3a9586078aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644987505014fe63e309819ad5a8e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9606d8de03f850ee64d4c6a1be40d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b148d3df97efde9f819b52a78e6bce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049431c2213058ec4ed158b5e26757624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b2714b816effa3030976f9facb7d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600055d57a02238af18ded62882d8a0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14a9b9d3d31c380c2ee5ebcf2a65327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c957931724feeecd397e99b5ae0efb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f69a8582bbdf7b90366d5517506fe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ba1468dcbba68d94fc0d56679662730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e746dd7330fa3f6427054f10d65931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bee7021ae46fd23af5954a4c1893732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2304f0b54bf59576953e52efa3bd1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9413277fba7ddfdb8745395282d06e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d3995a59647c3e589d12d50bafcbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b80484ddd40226ead95264cf6f11a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755d6602fdb57a91476ae9de37bf6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9274a5124c36dc05482a15d2796738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde30b7f1359628d79613642d0dd2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357f0f038efba021a07972fafb89d8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf228303280aaf7ea7429bde07722841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf01c29acf63ed621c8998ae48629642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e79d634a1610d0f7b8334c381a0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d92c3202f5221a0917da5ceb3992d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd243adf36a7ff8b43aed45c714745f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b9d93135d0221c1569406fa2e34c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470786d350be7ac1b556a2221cc3d6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8477eff46373ae6ed099ee0a9ae27748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3728c351298e35f57bd151904f8e17f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a223982106d58c06b41cfdf7a63bb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df8607129c1592435479ea36cf50851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3bdf7b60055a5f769ccebf1ae62d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fa2c2af47f42bb272b1cddd1444af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc78b76d04e99cb869232a91bb64654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25341c783fda3b32779ffbcdf728b1da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30e49d315b13be0fcd7d3460fe774a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391c8d1813afc1a6549e3da8973d24c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaead7670efacb9bc602a500a43b05858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc375657f75923b48dc713ef5b9369f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceff7dcd232bb703b3e5958df9928e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd92dc55a7682f69a09e0afdcca4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b76fbb6f01db1981c396c3c62a56162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae901163da6c41ed1dbd609961e3f00a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2050485b4acf3b5b50eff0361633264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff5488abe4f46a9c16305bccd479665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b734a05b555f45cb25549073c25c4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed7785c143df551203b33d6b97eaa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d4a3c0fb8f1123a52b2bed983325368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc32518e4befbd21be848fe909ffd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5b6efafd6ee288316646f65126afd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4d6090e3bed34c0777ac59f23048371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2fb14849b33647f1baf4e973a114572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3668c5e3ce7498c213df7198ee2f95673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c89d72d331b8b25c02a4c53f9f75f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883a92631402a50981e05473b31a8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed906710f7813873af1a98625d9d3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6aaab9d1bdf7d43c1eedd1a2b7f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfeb4a8a112aada01e09972bc56c4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4aae901bdc25f2c9175d92d39e44479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c065ec3b8445c20c8b9b202768dd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf0d89f8e15a41514e7c5ebfa904081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a2a348d033f05dbba14d6147416e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28349e099ab870e6cdc37fa1cd80540d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ffcc04eada77c680cd7e78b65ba5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e86d3aa349afd167b70416150c82e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d27acf754c3a6d47cc4c7a30e4ca586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d62b3a6de7293d7515afbee75348587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798362b7b02c5370567f7510708cc6bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8897d0fddbe7658d267b5d1cbaba889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ac8fa343a1e16daa49d8108d6e87390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca264a6ec027788fb650194efc14391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7418eb4ced80c60bc367e450c46e48792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c1dd0801a6733adf7eb695ca03e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce93d934371940c421a5373bd44b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f6db8457e7db9f3d02c37d678544f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d26d9a8aaed6d315973723dceb81a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e779faddf904df5ecc1c54dedb8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae61a4558614f3cfe6f38be35b47b2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b77d39017f77708d23529419683899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b4c37d53e5bb537abe3e25a35192100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e7bdf7da9ab07df048f9456656a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c766b312fe8f45e5266376882d970e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90fa4a4d885d76b16751c95b6a276f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65f7ef545b70fee07804ed9d83ae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841462edae9beeb64be1b602fae8056105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5196d139b62879d9a3a52b418f837f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82ed677530921817bbd0a90b7750fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20b8bfb01bad7a2c14916be66a9ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bddb1c537fe84ee2591cf4eeb4b686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d85c8cfc70999c6665a6c377136ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874dc66abf77fd660a17bdb32db4847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df080337291fd6467df2ddde67b62dea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9b7bf4cf27e3dc3888d8dde26a44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637f1917dbcf913e4d7a56b65b84229114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c14f1a76482a04f1253174ffa721b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a4037e34d657cc7d6e285f3f29a6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd8ce2e0313b663d48f1986b85ea5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e36a6a8098af48537535c93d02341f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc85cb5fc6cad418e00faeb9599c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d57e493683c2260cd6263a23ae959120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e153bf663d34e196007b16625adfaf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db579ff084da3ae7f238fa10f185de8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159d0150d9d55acc79028b3a968e463123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9477a16c204df95c6777b151994dcd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857172c06c1ebc33ef0987e115f9568125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a76d51f250f180702644f3c5983d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aa972a2de7e5d14ed1f6a6643f534127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777dca50595c2dca4038c7f59034579128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1ae9c877584243739d3247e47f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6258d8a02fd3d099eea6a4db99f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64b2fb6f20203c60fd0f6d205a63f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945527afd37eeec53a02974e5413eca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299fee207a23d52317ae81cdc9cf2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fe4c401fbfbcaaa28188617b4cb5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f76069fa9ad2c011bbcaae77ca06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86911bad9ffbbc6151af57302541f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66435d42ed905be152035820c41659f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee0b00febc906697f5861e7989838f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dd976bf6fe26b933b23dc3cb9155b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e26743a62d62da6a6d11efc69e6e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da1308d254f0bef86fddc0935d173141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf6a68cf990d99543a1354250c34ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e953a841cb4373981b52b0d80761d1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012f106bc4b33c17513a4b813be001144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe921957ae36569d92447e55bc9f8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb239bb37de96ee54090a3320d2d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e915fa30255e83936779637030d7a46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab3421d0120e79e7bf811edd77925148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c748339834cd73973928780e4976149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577f1e76f572e79a790289cea60f8a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2635c15a9b26f65f23d1bb7b54b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be25da38f0c86a72f4a2435a6884be6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10a047cb2fae3dbcd4aab756c436e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a18c0705b33163e587e9800b654a43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9212ec0faa36e354e4ab6001fcc51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67def63155092120909e992725ae68fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bff885ae31b3144f6c470b0ea5c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0633c9c800dcfb1bcd380e75c0f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e1ac281e3db96a64e3f3f6a45f5f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb6129edc3dd2e6ab4d79e7719c49160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35008803dbe363345cfa9f8a5429a1a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956b634d2444db2491dbb1bfb56a7d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bdde23e158ff425a814ee19a05c2e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ffbcf6a65df0b44a19a32ab092e32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae58799b6c8b82b083dfb5946becf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b730e2757358d144bb791fd4c3dd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152130a3cb89d14842884e3d2d04d931167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e43c6796ed88193c46b7f98c9bcb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579241bae88ed8ab1338dc740a142294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eb8f4e8d60e36660e33f7ecfb71fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43bcb0afe3fe1138e860bd070e7d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4befccf50e73f8a849a091c5fe03b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c591f96fd14e2784f2db68bdb64911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc3a55b818aecf1ad1caa576df9ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36585999cf3e70f578dfcff1fc717c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca041e6c3c3256230a0aaa1e0d1db8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977660967b822e0867024e7f314e24d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788904d713742aff4b33992eee2cc861178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a45259b0b7caa60b88c0e8a7613e7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f9df0075c5feb09913b6a0c0c972180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3752c415a08cad457b0598d97ecfac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e53c3bd98e0c4195a68c4e8dc280c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c51ed0e913af9c387252c60cb809183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22c2a37d149bef65551e9f19ae78fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4022b861da70228687dc6df153fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40530a94b64d93bc997a0916106657a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7bff2959a4569bfcc824aaa8ec4e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1b32a8e8d1a08142885b586f19283188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e8decb80452672f3371f411fe9562189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd577d261f2026b7e3301f54f248ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83c5a0ec125709ac58b1389b83a40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1914dbf44ff7b7991381ec995921ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ea810ecc68c1c3cb52a61002d7c51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b934a336e9950afedefd5ebf9ee6bad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb85eac4a491b5969f340f151e173cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e8d58945d5c8de2d3f1c613b91bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3fb9798f09bb7b8139be717b8a3bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb7bb67cf52f3f8d5052b6ab6762e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c1a89ca73775093b81bc4396c8c01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875822e0f681267a2d6f6526fc14ff58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb08fee89e09c0a9f4f1a6f766bac1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b18af2a7c9d6abebc66e999dafd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc787cbe81a6ca722d403351b6db63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb24ffdf1d7583b0cd596f43dbefd34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa47071371cdd6242f64dace686b1af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707466ce2ecaa291be803672ba0da337206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff8ad58b86231ef1a49fe52a266408207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbaee12d873f1f6177932519989910208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c618f2cc496e084fbb45eee8b1ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceade5bba63d9d5c492aeee141ea3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d63e9c3c47fec9c4a46ecb58e28b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e73fc1574c9f26ae996dc7f9588f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d2e52602539f6d064d9c7f365690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d85c8b5cd3dcb1e18fc3f553bf1f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217ef224543bffd312a3db4814766a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612bab3273f04946c15c3e814c4703d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56045fd10edb09aa5afaa8da729a27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf898b2a115f9c927cd538dd442d1195218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badbbc1ad667e3c9a06af1dd87975d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572ca8c4ef02b90f8abca253ed985e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd57265e8d7b4abe712a82cfb8c8249221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77cd9217b2055fcb5cca913dfc75b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf791122369d90cda6f031b6ae200136223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd5a55bd96e19acbb39307d373c23a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd27cf82c03b92a83991ec2a0b8bc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045844b2e62b8f2d4e3bbb376d7d6bcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0f1d16a71c659c86d16a77e12906b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe853f1068e208e5bdf885cdebb545e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9242101d45c63649890a52f847b20a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470214c3c4ed0e5563bd358e71ea2f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dbf4f5892088bf78f4ab179ba63fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189171f8928734802db5bd3893cdbc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc21302ba74a8eca5ed986b56a7c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d817faf6d3c4c0b9318ba158cb6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc729d0aad8e370267b2feb6e58d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c2a3cf0fca99b1f61bd600a947433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61b9cfeaded791b60da1cfafc37fb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed18b0b5fae99b1249623975d86887238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911e1168f8e84502dc5c3f2bc6e865239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d32ec422f7758acffbc67fef95bae9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd02b5c7cea8226940dde09aa119089241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865631f1ed7a986de915052f047178d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a2053962bbb6ddfea877eaac6c497243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ce8191998ce1ec758d1fff8e721c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c36fa8a45417b309aecaed42603b2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8986a8476c14ed7fd5c544b7162545246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf67401e3a84085f5276f909491dbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2075af48e0e1a03ad0d585bb9007248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962dea16873102790efc490115bcc0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f2d17657bccf3780d1ff5443cb9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53b56e30819e47c728e3ca5dc9a27c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a94bb98e28e33829fe744a6209fd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c348088f7739552f05f362ce511b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167101753dfb34079654dc02603fab92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c65ce86b55a51023994988788a21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5257dfe4cfa3ac062586795797486256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7788951556b48084639a8fd7cdfe84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b10e379a2ea0e5a4cd9997af4af34c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b9d25945476fc09a03d94d9441798259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9802f340aaf70e7e517546b4129f061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34c5fc7679472026961e86f34c9c1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd0035cd0252111a0bde6c442b8bf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2c2ed8662a8b398ad29603052b6d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420029b4cc17cf36f63c0a2c90062ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e5e52dcb42ddb6b531c9c7f02b150265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4002baf19112430c5022533ca9e88e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8690c7c972c84729817d6059929ebbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936374c98d6bfc08ff91329debf194e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e9dae3e1dfb058e2f58fda8cb343b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203d8192c0e9675cba29e8b7a705b87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272d950cad0944cbdf031c5d983cff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d125f11d933763fbf0710d1d8a78371272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d77436ef4bcd352a6674a0897675273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40427d8f4e7936fea65bc0bf83c98ab6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bdb22ef13a0a94b1dfc7c620b5cb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9367c15033b0dc3c0c59a78ec844e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dbf35b9a42b85b459313163a05578277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694646ee337d1739fc16c1d3a28f30a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7732f6716c81708da775deff16b225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b1c0e8aab672b1caa47086315752d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6bc8e72acb13c2f7307aeeb1bed34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5ba3277a8ac66f2546346e175c58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84951f992cec5baa1f49e244132ba04e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45cb22087fb7589bb6a98c8cabd5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e659455f5bbf2f74837da99b0372285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926d9fd15adc82fd74587fac50087f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a956cb88260b5c6019f0d109326dc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074d2b68253df4dbf30f3d76f80c5e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717d130387531e0684936c4d899a0c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb60a1bd9c1f2eee9033aa27f7f2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b6236cf32d3c9e6faf772e802d9cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790c68de7216057c62142ba9dab395292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154742db48fce25bb8e9801638e8d6ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eaeb3e6fad1189be62e73e04fc6a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89851a587cbaa346c9277d2449f4ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc5f4dc61875ed7f0174f280f914e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157e7cc8c598bf8201aeb595f09f424297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc494d806ceb38d52de7d642cff5a63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4cddb9fbdd3230372448467a52c2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa6a7eb355f15c2c988515aeda444300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ee32b17c03a8e7a3cc55a2edea712301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d2cac31ada4ae8d07c6378b3c204b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92471553544a810f4fe4099e9b856b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834310a8f70166a9c628ac714aac8fac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e77ec364bf865ec5064037eb39298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e61d91bf9113fa03684d58e61f66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c79153c26361bb3d01e4b9d96f3f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691163e84195bb3bf22fc1f4fe764096308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e4e3b2ffab7df238a195111a4b88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c64b1e4d7bf44f358b29919f22b716310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3bb5cfc1b05a03377a4be6630d1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a427b23f441f84cfd76e465cd4ed14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d78a51a4fec1a5896026b53896412313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc97f825bdb19fdfd2e7800ea4f5fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256a784265f080b118c51d3644f6f98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ff3a5487745d0695ba8926a7d93e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66098a719c4e9e2c754b4efa410ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f2e9077b02adcdd275e56f91cac7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec03bc7986ee15c975702f66ea0985319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6644dc2f03649658f4229f0c005410c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1bf4190f33ba160c31ad131b54c40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25215ace06fd800d4c01b6c84263880322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f5a61087a1c27c1488ad99f6535c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89329315985ab630aee33f8168c0cb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d3d2fbaef64e67dd43cc84e72eac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1729e6fe990f458176df5f49c8e15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3fd682eccc39e221e579cc981ac89327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2f80e9a9cdd591824d9232f3def4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc26ad4a33180d0977cb356221495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b9e984e0ffcfba6b4f401cebe216330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4253ee6e40c5321f5cec463d4d87c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ad345195d8640cb418456f20068ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0485653a26129b7944cf82139c197d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98a8d0ed78305cc95d1125e186a344334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd4bab89dd61155ec568de423b848c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5d6163c14337ad4109b4d230ddc41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33eb91bd1083d23e1f8635d1b0565337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d70de6a3fc57273f22a9a2096fc7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f9e712b338c1a312a8f0d42278c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555945cfc1f5b4534cdec8ff74be82dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8ee758aba6ef727ad337020aae5fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651e6fd6c4dc542a1448b013922100342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47820baa5653b24c64619f44262c0210343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e9a0f56cd6a63f4157b9cc7eeb23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a10977f0e892e501896dcff1c7a41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad0f8d29aa265191ffff06f3c1d9bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8803299d53e6cf7dbc424b77f34af347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e53c1d881ffe5ac833b6fbe5d70a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b4e151dea214a2ab36ac92b0b5b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddde27f0829cc3909f51e0b17f96183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b84b440a3c80da5fd4e32ac1ea1f6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d92af8c3639575db68035bc5e6a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1adb3617f60a3544c9e8d3a534a2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19797f930e1fb1710a5087b334e0337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12654a95ee2a832d297a8331fdb6f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc6c2bbe3fea45ff5db1d8e4e823859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21f46f0dc5fcbe911900816e2d0c2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591e63f9a2219e21d9647487d22ba7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9395c454546e7b310bc6cfa64324c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66529b63a4364c4b2f9a5c1327807f9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85353fd028069c45e916c0531b9965e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bec3944ce11a084c1f9153b7f893115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42429f2d29f07525f1e0ecc42c25889516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d8b2497875ee0e99a586b5bf1272f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236dba3b80690aead2b86ff168c753018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbb9f07fb00bc14dd066d702854dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1b5fdc7fdee2e5f222cf1379a313e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67274d5fd896486ad6b3fd4f7a71321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50f43b7d09d0bbc50fa8f8c600b3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21a9985547196c34bf7fb69d9b843223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668c82c1a256cb88b3586cd278445124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f174a911f41b5b68013c15a09e42925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac2ef6d41224c7f848a0ee82644cf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33e0e856d93b61a325aa60b40eac0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4351d7d36db080ef8e9cbfd55176528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86738a1df4ab90648ac44077d40f7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03684d1c08b0f7a2fe8de158416aecb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f19fa3bffd4c218284d4b8a30f861431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e75d9fbf95abf858f52730645d2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce92bd5696591be2119464f4d12215d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eccc1c78f97c19a44e207a624720a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916c4b6ed2b44c7c509bf220f501a0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5085c54b9d25a43520a5e078b1e1aea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67c88fc3b2be60d4142acc169948737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b341c2938ae5a63f8a9697aa97e6d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5fff23a5c04ec07f18f71496774e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d17743660361350d6dea8f2c147d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da2d48b408affb565aabcdaa9dd6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa920aa2c41108db1e0c3dc964d38242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405e422cd2718a77882ee0bb6c6195943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f07f207e63fa2735d26eb94ad46d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2813a5ce12a19409017df5f16fe5e5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a38ec66044425a3205e55f0158366b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390894d7418d5a96898f55e1c887fa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab91d1cc9b9d2951a32a1899dfc8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4eb0ed61d6815a28623cea21cd9d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3defd3389c52ccc1047effa26811150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ddc18eb9c50d805add06c4bdba9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9911601e79ab383a7d69e3c5a497a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f938d61d3072e50589873622c210953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a31984791a45021cfb40d16deef4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14703eb7c3a21078e4b56493cbce9c1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7bb0a2cc8f47460a7cea37ace26956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9aa4fbe18eac279e67b5790e7808b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608031488e5f3c53c61907364299b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c36097f4afeec5b5cc854ecb888f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ba18e7c2aa8be1cb4143576d4e46060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de7357e761aa3860c9195dd596ccd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99da695b509d8de469a6623b67bacb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8dbbf03e0e1e120a324261903ac6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb8afbeff7d4efb5e2ac2fc9597ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e45bed1c7ca4ee70d71da30eacce3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f008e62101d58db2fc356feff71ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c848d760919127f578a5bd3a74a37067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6e8e8a8a06f494c1f1651de4a9bf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29446663774a03b1301fe9a48f63ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df84c75444db0522db641d15c8feed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5495f8bc3fad497c85870038997de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed645d8ece7daff357baa19d0395572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4157049ecc6d3c34fc471f0566034273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230a5a9d3b9bb9ae811ca42204d660374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60b597e7816c0d24dbaa8546f0554975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf7488d081399647009a38344eea976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeef5f4dc0248efff471f074434d8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6ffcf6d2efcadc92df9f658f62b9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4253ff6ba684088476645f1ca463a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24a6e477616afe3476456011bbd5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592096739080cea84f164fdd4503fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2efd752e543b3b51dd9c27f3c8ac482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923ec31e42826972b02f51b5096a68483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5732678f89b55930c1438f03e09ba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5061d226da9c8ad8fbc73c2ca79b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166280dd671f211efeaa557b7ce48f5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955530ce0fe4e6fa74e00b23efb06a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7aa3bef776b7782703227c4ade72f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ea19c441af7a26fc1d988912d19aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef81a5f5a6647323017194451b60e4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c0bab6e92cdce95129bca91bf4afb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7be3e1d0745ac84104c6d8b0c2ace92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a65253170382a4a496462897f9ca493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6057ba23ceb61e360ae36b684102194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fec6088770d781255decc00ee8f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380744b4f5851ef306facdb08ce7cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567af41a152e2e1a1bf6350756e23f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e875291035112580dedd8342082a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb5f1dba4f6b76c8b336c39151d5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e0d84276fe38759a20c194270b37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd3885700bbbcff16411689d7b4dd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b87b66c66f3d961e9098a37e8e236102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da996f0fead76e5c5884c4476c2c448b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1742f67374d141ce0aeef1a025566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfaf928f8d1f0d6f6ac0312738f213105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672365f2adb1f2cbc7f4c85ea82e5c18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a033daab8ad2ea7aee2430f8a2c19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54450231e76eed1b8714af45f35423e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974d3dd8d496fab60f3b94f66e637f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc25703f88ec6eb080b1581ebd909110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa89e4e5667616443e6ce43c80945f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4af71e9a3b3dd8eca5d9c1ff6493b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35070624ed99411b275771a4c089e105113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c143de0293466f46bdeff81005d43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799f8bd562954349c60fee4b539082115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9127ed5312bb1f06621f0e5a4d6bd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6284790829f7da58bce4e3ab0c4237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a794aea344a0eb7adff19ba7deb38d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76186e32da476eb6bf9f7654f502d6e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ede62196536b806145cad83ff0af32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b817f9369d4f903f90caabab1ecdd69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11f834a3598496ef9bd56307e7b28a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80b105c9b7a561059b01e8344b35e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed8ce8efceea52580967ecc451659d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a7e77fd9fe16302ba36fcf79bea6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667a58d96d263326e3d5cd9ef729cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d547797ad9f033a04f86fe45e04f94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee85944b9b1264c23c874f0797a16fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b75c1204eeb24c4a9457e7cded7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d50e66f98f2c995b44c7c4611608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf3153b97e444da5f8b6761ad919c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf216a502f6b7f1f85b4efe6de6226e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9188754231155b6bf8d281219ea0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7517654eb402587d329e7b3d652236134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280679c9465b9ece297f40671d651d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d898ea0e7c257bbefed6fd061d82a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a25a3b04f526f49ac4e03fb93add0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a791c385c2d4d1a3ec8420b53154b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19430e9b419d5e13328e3e59a20df2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0f8ba955a5240d8c35b3f50dab725140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39f60476724f32e2736e3347f6e456141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b76e71527f78a6648b9c0e1618da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e36f11019803de096f1aef69c8dd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd02f46b397effc06188a08e7b48ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabe6a7c4654ed1b9b37f3a5adac88e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea448c7c460e957e8a835d533375f345146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce01c1265fcd4f9c8ee012f79fb6d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17490d7598d0a54807bd0a1b89d740148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f09b265b020baa57459bf018b46dee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843253777a4959799e1bb078d1ffb6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059c722f84837264972b51055a74c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec7b02a054c3a434916dcac89ca5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9b5271aaac034f0425011ac58d6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544abd6adf43b865446913a8f34c10154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794112337152dc68223b2611d619053f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bb994947096bd0ec8c1d7240a7b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67577f35d4b18767731f51a8249d09c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113868fb2f5963e74e45e77413b8d665158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d19de16c0244d0adedcb693291062159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af98b1c81fae26177442f833f8c828160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f8969aecbf9501991098f0549f503161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172653da9f76a65379194cf52717f72e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b33debaee884a20deeb11eb0d683d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312955abd7bf548da54e14560a51014d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba37f04a1b0fa83f5de1aaf3309b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb1d0c95afd3327b81e2a3392d315166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa821721b8fa68ed43bd0782ae5a00e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0320b8f48fd02928ed958fbcf42e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c0d7fe7c190c6edb50abbba4b7d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bb7b70ed7df47240e002f98e4ed9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c981a27de81205eaa675fc5e4544b6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6ac84170ea651e5e7b497fd1c3bd2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacdb87a682c1f3ba3f8aa694ca3501173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d455e2a0be324bd7d9c2f73c1359c0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab39e7ac4a75a1f73d5eefbeda277175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f04fd8b9a39c09d8e7eab42895fb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111089c8755334f38a085ac4f404462177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2f1c37fa245c84d43c8bc3ba75d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ad1f9e92774e5a15d10947b7b0067179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b6d382ca387f7ffc0876397a009f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa89454459025d3b5ecc3c01cbb88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248722120710836e4e21df187aea508182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d0b07fae7f7bc984efe2944f1d44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89f90bf25a12224ec703073e0d498184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9451328d599116edb8598492680c29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054b50a1f09b951facdca344d15ce1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306b8feb58c6849e2f4bd67b418da25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc326877889deec39509deb398b08dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c38aca16661a96c4036fdfbfea238189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feaa4983640db67725b0c3c0098242190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332cb222b8ff4d380c18377f741d496191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d900ef5a2f8b1889a6d4e85150e0c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de5f73b4bb1f8482c2269ac2200fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd1cb0398d94eb20e3d444042ae8ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642c3006ef9ec0b4c3e1a9cb0e8e711195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06b68cd9cc2c2aaf54016ca6167afa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59735be5fee6dd471350d89d81807a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd550b05df2af0ed808273c0336809198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1fa0734d59f66ab2663839b80b582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932d0eb365947f2df84fa73631ff429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf950a4eb1488daa665c8102308ca302201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260ff70b0237730060420141ef59151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b4ec575751c1782f34d259e50eae1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b36147c0db4c9c92f82b931853fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb67c38092855bce2e6b4b64c13399205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a1ce7649cb9bc2fd6a4b135b5a0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125ee9e99d0c6639462a00072d317d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd59c00d8da3aeadbe54c46e21b6d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9c2ed4f188715935d3954879912f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b15e3ca404e600026f6821e854f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d10057a6df1bf81cc15566a42b2625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf519509489759b08101890e140336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654e5fd7f25d54d4a9a8f4f91758a3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11d872aded22f51a1fb3c47224fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0d209b081da7f95d90431add0606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d082fe3b6d46c2627290ec1e6391bb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a56a40a32e5b8dc841d3d36422528217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba02b699242a673abae910deae029218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51edea457053fa6465c9c28d2ca52af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175ebea0edb8cde53edc6a031225fcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de8efdab48b4c41a2d1a8735a5b86e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb026e6ec67084fcfec2231f0efa04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a1b702a23704cd1609cc144bce53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178b1496b7941366a8f89f236a95b4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c118547cf55ff0c9f1417c676f98dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8052d904c3eb3083181932ffe079831226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e780dc02a8e63cf79bde5480ceacc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d0308ca3f8bbbf8bdce67b18ccb2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200640b53e2c4e425c4c6e1e73d582c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a392d54b7aaaab34a518375fdec69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea37a47846f2b0f6fea1863cf970c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dadc2d76c20cd7f496e3b53a4c6982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3cadf837f2fb33db66dc91d7ca31c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ae734f448497fefba02ddc03a41e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0776570400d479688b634484b85ee6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305c1ea3c0137a6dc66e732af3aa35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcab3d3bcac5cf783fca93cfa0effe7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3103c65750fa66a18f1232ba6e107238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d55d079fdd4fe2a29648120e6735239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e2b85259b4fa3ac0369fb41e4d80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540a183cddef4e88491c66138215fc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555f677055595e8475cc966369cd095242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18393ee8d275787e530a2c11206c7678243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf08a68514fd5f412b365b98577e69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc274d802c8f181814df0d382e139c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf11db74961bd887d04703e18145d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420ce3ac7622d1a164989fd2b2340ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c013b2c9ed762b8b95ffe8623593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a59acf1fea19004ea080907e0b0087249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e961d70d107e08920a24011b3c055250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e007604bae8cf957523bd71139a4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3762a61ebfe57677a9acf50b21782252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c160025d835876f6fcddb402139e10b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd568badb109be01a28ff91fa90df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80d01d3b7477d6daf4dde438e79b03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79caf8d75615400f56e3ad648c6d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3fc7d130858cd82fffae611350e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa46af755266bedf38e3cd26c1a69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b41a482d06388c5062c854b53653259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db15431e2e4a9f35168dacdab49f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011fc635459a93d841c4a10f6f20536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc3497f304bcde286a81011669006262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43198b3d45e7ccdc264ef8acc6a961cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c900f92bc095e69c1dacc6dc24f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5120336c7256fc441187f3b62464265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6731dc6743f5448c1fec44f4f1035266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ad88311e2b86cbf8c9cb4e42d6964267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11199332723523d64b43af8c73339c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb71b86266b287f75555165f93350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb26d374f3fd760761b45111354bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c791636e6b23cc037adf55e8d82d6ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bbe63e592baaeb1180c57d06d0153272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa54ad097b1ca0d6a647acc9482917273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe55b5e9b3ab328fa0c5d7bc9801bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f2f0e5f277a7da7c97515524eb2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ac9ade7094810d8c024c8e1add75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d164ecc9fc2f59420c940af8db962277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676831909267f5ceb820f30232c8fbce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547e220af4acd710aa94987df9fd81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d0493d3f7ad83c5fa83950f079bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28767b0386df667f4591c6406982d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f71d5f4486541666743dad246fcb9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345fe69dbed8f4633dbf308df113c63283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22e59b7d79ee4537a15fe985f7486284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca72503b1bdd1815dc317168ea331e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb65661903a4aa98a9b2639de77e6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f11794f58f759ddb640bd0201c9af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c544a5be2ace9f542cbe68b558007d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f25a8c07595776804530b6f44dfb97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcadb3a03bea7d95dec423bd6f3625290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c3639fe92784e8f8aa1be0ff0ea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2aa7366f949378604a8969854ee6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd1d4cd11bb7dbee5e67a9d66cc97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e4d4bafb0a7e1286f9a4ff69c8e8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50530bc35bfe59409df09f602b5e7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1836955a39ca2dda8dd0135ff74741296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b556b0c188fc50d7dc05c21d2c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242aa160a0c74db918346c897ac5921298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed0ac0c4ab7ad1770fbc8f2b3b8aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d82e04f59f7f8f9c2a11940c686c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea7c6650164bd8eae665d98baf77a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e37cc5ae10fd3be9257dd3b3e585302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0211787078abb6ac6718c969f113eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813db1ebdd2a631bab5fb186c6896a94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6f16817d6a9edfaec8438adaaeca1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025fc5e5c10041c5bd08c9b6fa11407306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483594df0f09964564ae305a130a0e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ff3c96e3994113be358a79db8d87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f2b96090184bc48dc8f8260fe884b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23132c1aca1c74bc95271b6aed350ef6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b88b2987946af9ee8899140a1794d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77990a394c41a251171af1e6ed60504b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529daf7979ad72ce42942ae4b17684d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65840836060c32d0580a70f531315b5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f9466a45e26355f905949c49d3949315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f064a652764d9e82eb446b1bd1b3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727681cc45a83eec3c82586299e76ec4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f34c7b884e63ad94259da057e0db3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac632954a942dc88f5095707a0cd294319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe489c0d0c04d608534064feed8d2c84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbd15cc5398e6af20145883ac485d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ae5def6c5d0a1833c06896ab483c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1afa5732d34ee07e31b395855be13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709836e62eb163cfac2abc32e53ed0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc23ec32bda1c09c78154147c3a40a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891addf07539c138cac1fe5acb20647a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609bb66e371709382467a5e486c4715327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be9e2698c6fbf902da6e3ac27ca2c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fa56ba88a119d218dc16c03723090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244f8645928cac9c36f608a4b6949ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a7bba08671418fc1d78916296529c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1916757bd8ce9d4dc7366078efe28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac3fc961347a197910e49bb6e6c15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae34615ec8e3aeddb720bd454b155334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360c0e843317320721e5278c58334c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a105cdd5ddfb99c95883aa9c33deb4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b920e1f971664ab33fc3f9a3577127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d40c2b31e100c43650178ec961c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2a57615ebaf27e02f18b6e269491339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a8dafd13ab005dd87648a46d97c99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035367c9a34d5b8d09fe3190ca0eb36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b593bb8d83dcb5cd8c3e4f1b2e970342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390914f0491796891ccd21473cd900343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7f0358cdcd76822d4eb5503306024344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a96d9dbef4dfb53bcacb3878588c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e970dda274adc4b359dea3582fb2b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d681b3eeae0ae030a6e5609cf4b8d54347.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>