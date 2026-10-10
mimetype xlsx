--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77588a9186c6937f52d4d054f19b7911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10a5bc976bcd57b2a4d71e33eaad072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270320841896c9b968df8bd50d4702c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984475aaf76cc8c3cf246bfbcf115664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18639f875d2c1710137b0c55736608e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3f075665683bf5087a8bf75e52266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ac7be74a5a2777a97f9b18fa31f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b17992456c45c032ec7ae9841b21c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d141a3d55bc533909c9fee6a70e9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14096ac4629fdd2810308a6afc946fca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecceb7c03249ba2b1e05a3eba1b6f3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb31d167c3766d8870f124fd3072e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67905e8d4c64c36d5ea5bdeeb11a5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40023f8f4c76e1db0201ba0e5318214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afdfed32287605c1484ff815b2c54315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8c14e6df03088b3d1cd317ed2ba7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a120796b2953703c989dcfa14667f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa6d45b4c60b6cb1c1552c4385e18718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e922eec45d076bd2fede023e245d2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a480668e39431ef1857e93db14b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898425f5c3713fdd2cf59c3a62e84bd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1942b0b60d7e4941f136177c2e3709822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01830cf6bdaee7b2dcce63316bc1943c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554130ae5d9db227275fe9972e9c8f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553cda508dd3fb7ff5be5b08746d6a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e71288fdf7194fa81fc3e253ae674a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cc1c988a67b75ef579e07273a959027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5754e62cf2e29e102deb1999f47cc6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023db4407fad76494948b4cbc683b30b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a5863c80796731b5cad89929bb63830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c553102d2bec89725e2a363d66bb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ec82b1db90354e83e00de6d7ac2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22fc5aee05ee8600db40ea0624f49833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c3c8608cc211d5a86e67532fe804e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7f227a0bcfa6843fba9d9adb214f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42f6ae6860f094b280620c680e06036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be6952c47982ee2efde2a658d6186d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc81ad800b302d85b178cc9cd7a901b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad04baed9d34765832b261d047113639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3143bd61fdb53e1223795b2fc9b2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995a39e73274af963bb99d64eb600941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ec2ab69d08d0788286da42c22dc2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc67e0f5b720f9ca27565016e42ea943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10ccb5eaeaada7fea2fa8ee37a16d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc46f100258910338767f7b99c2368245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464e6f4977cc5edd2f7e3f0bf8a169546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f39f57ca2d7ac8cea433e5b7070eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72960d9dbb1b52fd15efd343acdeb1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17beacb6b9747ad71179ec8a9055a7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514c40acf614e318c1cab904221951650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e902e420df0ff2191408033d050bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a0aadf97466c64870bce492418fb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb1903870cbba178b03c1a1b9057a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2d95da1b8fb5a9f81f6d69d8459454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f6ab32bb6877c2dca7d9d3677624655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0750d2a0749b42e38ba62684e20a6f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213835e3893ae210859cd7316cad13557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800bf0c803ae8d28a85e0b24db8db2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab898b074f724284f6a68f03f1802b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eddf22d50bfe291fdcda7a64e9044d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc638f210cd289e4371fe63b756d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87afdbe7cde63723eb5e109a238f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8eba6e430f65b9ad509faccfcf2d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231203b926964ca5821deb21d689221964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7de727218c8e5af773dac66e2633d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2841a3340ea8729da2f3065de7494e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a6f201fda6068bf85a9816ecd12e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796eee291fd662fb655437e5520e2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbcb13f6e33925f603f899e27d8b7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1845df234131dbf07da8e8c285d1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae0ae6655308b4a8949397c59a6e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4cbb446f03f43b9df078af5980aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad84c9d8e4609c025227b9dc722a9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f159ac931d7fc1c5bc6ae1843dbd4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330641ae5a86e96d82ecca8e3150016e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f55b369ffb737390bff0627c6e4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3b6b9ea83ed4bf4b8f3d0f5a27d5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc7d526a087abb24823d735d40adfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4de4fcfc7fbbd9112451814921badd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09597c7e3aa5f54cce5a955664e88280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f6f6fd4a5b4041eaa8ee8a8f071281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064e4d6b08339af651ef6f3f96913682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb3d8f9456dcfb681ecbc0184a408783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4884998b5a832e1aa34b9c4e7b645984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffc3d2d50cab664c1113596de9c04385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789798b307aa88353efbb998f0eb92386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e281c45f10acc48595cc0c5ae520387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aeb7d808d68d1af13b4595ec7a3f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b271302823a98958c587303494d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f8517028bf684fa493b98770e41a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143e65d75884026b48823bf7fcec1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd0e383e6073a8f94dc4248d829f0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3cff6d8aeddd425e3b4be84dd8af493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695af2b891e47216ca38c537bee861594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c47c37d4030a4c50616a5cc3f7c46595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb0046f4253fb77c0f70ba0f6c2d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d771af5f54e7b0ebd0b1b1c7186597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463b8981fa49eb62a08a4888f2301d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d5c35dc56baebddb42a21dee0793199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442de8405166fb6835d924a2ad837a21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48316e74fc4b57da7335f4c0c2db69d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5663020ed1717b311c16db112ac872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c812f79e9db87e925cc3b8e414b9b23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239b37771e98edbd4f478d528ef61a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44449ffbfd78d9ae9c041e7599c92515105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403c30d146dd4392af9b53e76f8c018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe25014cc9b8e7179ce347edc9091b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe21987308543a00b4c2f1858a0ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f9d19cb8fd4cb73e4ae12f1b8fa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617421121f7cbf3b79e38deacb33b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0048558d1272a4bc14a63f2177d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c0c09ee2533b0847f3dcb38604ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0ea2377d5631c12f4b6b5dab1f0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce074bb9f53bd4ef9704a3a5568b5e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ea640e9f2baf8f1b72813b0d31d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4202651073a2527614aa32e8d7a48b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b70f06d66f46ae44f8823a6f657659117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc91e9315146e44e29b836b2c5d39c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997417317f39f27ddd82e064c2059e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cff39fe8784a7d769383d071ff16f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408cba73a963eebc44b9644ad0e6ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c961ea3f3203553de9d0987164e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025f3043d349790bf815f3e45b17b44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af8d7f71102596b9ce49884539cd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b514131bf4d2f0797a2fd3f65fcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986aab00fb8e862d7f08d37b85744e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb08fca911937824750f0f6ed37a1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56198eb6f65cff581af0f72188597c1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd85670091739ca8c42c33f57c4d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c39de793afab4d44233c05ac640e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c0c257128205304ba8200238ac693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7011b75389d2038e73e6ce9b5d718c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586e3b6a2e1371bdea683eecaed976133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168496cc87adf673875df5af0b6ba11a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c167904b22017345a8a984b41399e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57ab7b52c1127e7a66db1811982320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5b05de20b53eb13aabb903d0be0e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756d6128da8a973c6aa6033c4a44a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc43cf6018a929c5eb5cac0185bbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65530f291dd4b0c6460a64783259eba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39921a61753ad9c9185600653c30f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08388f891838c5fbd2d9ba9cbeafa0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1faaf2c8793badca8aec1208e8ba57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e1a9cc378a5b7a1606d2800265a94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f703e6832930fdcf028e45fee01834145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b4b9449c6a0c6ea7e849c319be5f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63424f5c44235ab6b329665c9fdc452147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69580fe222eda4e283fbcaa6aeb0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76599c57065ed70c4bb73624d7871e94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a1a7095c3a3d2f8eafe9d90e58b32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167565ba363e692d89f66a59b2f76687151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce0f39901cd0123b34cf060fb34a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea56bd313febbb57dc1d21f6c411f2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81fd48495f21934f018aee05cf6b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0ee700ec813db62ae3e3f163520a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a2f89cfa07850e62bb8e53f84aeff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73241b76eb4b94653d16f8d99d2c575157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103705bc304c09c29018b4f7ad93b50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff79cd2ec9f460cbb40a071e24fe2fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbce75a41ed282fe908faab414e0cdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85156ac451bc394e39d40ab99769b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a269c252a133b1836484a9ed4366eb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf433fc200f797d627ced08e66dfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd71d178dac997624f310ee88fde5ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0947a475b8e578e422d9cd16511c3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40642163b08ebd6b3490b336d67b1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a76297dcf51b2e06731ebde931bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c670e81cb406301e05da21265ce559168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2013e3634108771102c59e76b6a105d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3e261878b8f01c40acb1606c12956170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55636ed28e5debb66268aa0e6a891ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e86c410d68aeb499ff41b3b80c58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367e6e5c00c0dbc86dceffdf38a75a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc75be03d666cab157a350fb653f19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32a0fb7ca4ffb8921ffcfa92a868c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5af2347467e44fb67299cb3f50a3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d48c87ae5e885079f91921a5a8af8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1f8debaebca1fd4b03372d80e41ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2e14648342bd1592a791c684db87b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f7abcbc0d2d43e6615c3a67272d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50910eed3dd92917b5311c3da4600b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a39e628acc9cfe33f0fc35f180ca8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33616b35600d77a6fd955f87ed4a45d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea2c89ffca18cb9a2fc68956b2746184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435c27a7c999f4a5e50c8b746999b7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b401cb6b63b2159ad4bfc8479563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b35b37694b1883cec090628b9fc07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a44272c6614e5bc4786d777ff457a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd75d4541d7beba01c9cab767e2394189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6723221d5c345ac5ff465cf04d4ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971825f222d2303b2d7840b06084fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840a2c9af5785d819c9f923db6900d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185552abaeda40edb862228fdeeeb8f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07610090adab11fcc46ed9d7a6724194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d862cf728c046e5ba9689102d41e449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8568f90346d8920cf7949bac8d759c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e94e9865e9cec24efc4ef1601928197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c2f817c02fcec4ad878b0257ab90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36a9f78844c933b61a1fc8273133b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd437dd0e6c4df9811f6d28e368cbac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446cb98fe45f511013dc31b7022c585201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c9ce9c219824358d7dd98259ed947202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4fb981a644ca39deeb14e7f3848a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea97da635f6635c43393da8d054735204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa7830ad699eac292f51f2e7afa301205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78f84af5fe9888b04ac4229453052206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72981a750d81576af1e091cff2bcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911c2c161caf5d95e2eadc6b2b24a64208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c23da924f64c275d546dd08c7e92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557e9008b6d8a59b82dde8c7b685341210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf7cbe7e328d35caa61d954281e71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc64de19a6e3096b4c3c9bfdd02f33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b3ab8a932672b0699394c0f903b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913887685c6fc61f11e1db1e1156c710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b185c39192be6b4160675b250e19afd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf051bbb54ab0a07a8a5cf0c8577859216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd1dfc680299b168eb37e8599fccec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0db0f7131200cf1ea730b7c4c70dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5ff62d19da95a51984d76f0667dd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e394c22fd65dbdfdca5811dc0e2d3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d719b71a0bc17c255feb6ec12be22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11a60a7793cc49b58507a7cbf1b341222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333aa5b5b58410476d8393261ebeed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea19ee7eaed662ae9b71eb4342c92d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0f8481f1fb3da0f5576a5f34e29d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921439544718a1b3cc7a13e001b6b145226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36001fddf3891f0d6feb3fb57e9a15c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866002cc8b5b1ccea00dbf5ec1223b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3795ffadf4d1988198f13dd6754f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6390a27e734d318b92cdb19d39a365c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41b06734e11cc830040c88317cc1aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64d91ccc943201c7c8d840b774d81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596284f33e61364c621a6ebded365bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4639259fa2d9b049f8df277551b6b48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c574f05a11c94f3be3009484880ef3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b048eefea2adfb0e879927160c4ac19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ad560854cb562c0b99295245fcb40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69e2dccc94a7694aab0d29df4ca98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814f718e5e059b7d0c9b7a75e22eb2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cfce8213217fefb8d01eb74130e88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb4bb9af7633edcb0097799029fe4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d27d50e762343d923fa729a4e2896242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992dd6d1b9ff471d66e3fe8045951f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d387cb2dc54be12220eb879e1af34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd250a3a6043b6f856afa7b88033fd66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9dcf4367958946d14b5782ccb74c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c8e376dd0158f860ec287da81f3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa0746226caa29544147d86b78619248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94715d5851f23ef12cb8a7d97df082249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99bcb813699a4adda4e5a8cfa1af4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc3cae0bab6a659b793250a09d0be9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3003a749b083cb5c99dd30b6d677e25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd82d1ed3076307d7a17d68da6b77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce241376120d4f42b6d1884951b6e38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e55a88d630c82766dce89e1a8e08c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818070d6ac47f421f6b9ee5cd13f3a60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f04685d44d2df55630abd590edf8d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da846bc4d6a08244b18d169fc17ef3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd475117dc642d03b2d887d3454d3dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fb77e1e9009bfb62ed68299e91a2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983295c500d136dee00ee8be3cc043261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b54f787bc9227565fb5fc1cf4efe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35e4e412ea2e1bc743fdb5a202b55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d965c53af14a92da46a81fcd9496c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0584512c46f6dcd78ee548cea9be8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a34a67e4411fdfcde66d155a9b2cd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded7aa568c41dd9f3168464a6171b54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51341e913d4e77cde9fe5a950db1466268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b37f3f3d167798642f9c617e1fb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032cdb3124d5844cd4fbf42602846c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27952bf73f65ed6199df30b576da2d5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ced88eb4837bdfd5fed6fc00c9b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c04ece5cc4551b7d433717a922b96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5482963e8f8a5d89a89bdf2fa6ff7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f1c4aee4296f774a0f6e752c3736275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2cd456024b118814c6ffc202c4c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1b1ae5e3a375228ce1ae30226e99a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e92f28945ece11538db27a829455278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044261e6f359adafa213f35f5f073fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b8361742d0b5544bb595d4962bd4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c5973b591d7977762b235dc4fe46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fff6554bbf7b2654fe5cb15cc7760282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5895a3a614c84dbd25f96fa36bddd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d266decec6da9fe43bc738f056e75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f24c6e21056ab54bb1168c2874c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a818893b542fefe0f2c24562bb7ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996449ab5bcfc25208c68cbdae98990287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c6f1c4f973820b72c320bb070c2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ffc00a5ea2ae6680afe1cfaf0bd1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3d8357c9542ad89594fc360760839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb14b857044165260eaa706beef2f3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a523b67b552605dcbf2015f6f5630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713af44234449fadf188d3161a1eb2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d11942a3dc471d17ed272a82977f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541b2b1ba8ee30c91920afada2f788295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d68354e4d1878a2b5a80208522ce1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bf66a113534be222f10e8c9ddef79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60456dcbc2321d6883c123c38e1101d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647d816de7797ed8997a263bad8536299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910b1d611694c93c89f1b4bac4af06e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639dec6b4c9d6134909b96bee932b9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d5ffe0e001c509b716b5e3f3119b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abe56c2b893e06ae4cf663b7ab799e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0148ffcaaed2a9a0e9bd7af668fd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4db07d4c492445e24f7fb70a1ca8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe921f916a80a4c0d257092d45e48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059db209158d5e41d7bd316dfa0acda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb5c69ab0d867900767743015e1318308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e24b55858448e7db3f22cfb5973e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17b9441c3323ed84ae38ca307a209310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9163e582c26bfdc3aac1cb1facaaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8059fd889bef5702a60fdc3717f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52affe73882e193bd7b748a161a685b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb5416133d0ce5b4ee3f55f59f9ae0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaef78fa68e1c79c9ba0639f70aa50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd374135628b08adf52d967d4ca642316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde51363f5ce4acb90ac38a83372488c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d905c5257bb748180b6a8572957e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb401095b5c0bf2e0b15bfa2ebe892319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2423b243a48a438db6b700ea2cf2d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612c9dd9d05fc60d92f6c7e43fc940321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf3a48be56ec044514f1993fd125aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096325334a3b70d28f2a171c5f58b780323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac61541c04876ff2508291a420f6b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5fe461c2c594d6e1c4b5eb5407f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa30367639e479d5b966d61ea5182e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2718614a305d5082f8f0a10a20719d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c67768817dd2cf98fd73bfc50675a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2dcabee3e9158c4450bd5b38b76e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a604568cb5d06f9bcd9d95ffb0ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449503a426f98bf23359958681f883d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ff02168c9b78516f6793f88e837e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776beffa25d1d5f90eb2a614e40559c333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029af4dc5a0d7363b84eaa4f7308e8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2742cd0b5ab779d2a862e674833482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48513bb3a8602332fd91e83b464672373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c8610927ed43cdac348282d54af24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0def92ad6d8c7e7e514989201ce98b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577959253048c170e9f6eaa3678dc8e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f8aefbfaf91afa3244c019b33cd547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e168b928cdc61135c0e5af7a9039c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cb46f32028a9807119cce5073d6299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f76d32198949eaf37336b27bde13910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80721d114bbb9a907b5cf8091b940611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1866fdde38c541e160cc57489a62a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e140747b4b471d2445cb6c54a12ce413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208703b65d1363b4b5951f07019d8c2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836a388eb4b96b03ca65bec7f56ef8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab97e70ac329a75de2cb708f574cc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06349dbd25a91198b46226f514251cf617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b6f9076792f4293497483d6241ba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2433d4b9e926e67d8efccc374ba119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da7cdc7840b5aade1d3aec28d5e1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1267177c3b284d0ebe531112382c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba5d74a29d6a7320c2d3dbb337f6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef07c33e0dcb548d7177557e82aafe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a29fb5965d5de775849acd3578d5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3d57793dd087ba99798ec902e15825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342f9fc1ef6b0fe70d0a9d13e7299b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e01c61f30159d72ee22897406e0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa800e100d0566ad1694d0c41a13228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5ae318a85aa1a17c1cdf450905b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8218fdd42f0060e77937b6cb3a81030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3913bb71034a125800f9b303914e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c1639098666f685892b6c0bb3b27d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a1e1b41d22dde65a2f73654ef43b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b98e021f1f5782560f122ac6a3c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60833a3b24c204f15704fec62a53f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cef7ba0b365b2e1ea2b25540220de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733db041bfd135feba78847dc7b38337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892a4220835ad7083a5c2ca1f67834c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778824731c79a16b9a590829f3fb1cd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc7ec83ed49413931f8f75f5b01de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739fdc8b0bb4a8672503e59b6c2ffc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0df87aa2148a538fd60fe2a3f965142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322efec4a2e9bc094a1e8f5407de28ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bd1eec260365545e714802b63fbfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86a3fa1012987a66be4fc5f452a1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe761e6e4536ad03c7740b892dfc30346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ddc3e7338663f7ea134dd96bc41247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a4357b374c0c2aeea7ef8552e059c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70087737d42ef31396a841ef83380f6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80338d0360e1dac397e36bde4cc01150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4304d9f5dccb75756012d7fc9b1f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cd51874a1f547f5042f54c1610c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fae3e53e0c7b499ed38346865afe153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab04c0fdd91ae07eb848e8491f2f7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995babde38b7d1e8344c9d6cb4ba4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b8433dacd2dc68746246dbde82fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cae7f3575b08eba85bae3e683e1d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c094ef09d1a187696d48bb417245858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e94c8c9d259b4b533feb144f3536a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b107f8a903724dc11bcb319382e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f65216ddd1c24a9396ccec9a567a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b11b864e7b887f34770830f5cf01562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1650786f4c3fdca3b9da42c4cecdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9b8bf7190eea7b78acd4b04afb00764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71388e867285002984b4337635b4ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e4302b77d990262f9649b9c4f69e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8a572542ffe4a86597bf042432d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523efe2e7c479f555ef7e16f2f68056e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257d1ddf981e907139d9c8274f9dd6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5338fd7911bc85cc4d7bfd4d0f3cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c1dab1eb427fc53196218ffd1e9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6562a0fd27cb2c672c374f35f52250b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb19e856e9bd65284196c56a719a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d6ccd0155b804376b49263936587074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6979f65af8b1b7de1df141e112440b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b45d1becd1f353570d13dc9bd397c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78c216e1d7f957b57c1e9aa8f7b7f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f543eaa84a50dae2c7d6a143106a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552b85cc1184d410097abea9dcfdec179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eff60f7bac830a9efa79239f352eb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271346906c864866c0fa617a3ada6efd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64f071b843dbe75c88bab0b1370d8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ebdbe1244cdbfc9d19ca6a0b91cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d430f964a5d97dbd275bcbe82a172584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41599b9cc0289b83964e943f6be8bb8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d73ff2f1a9f0146eb4c1345ab61c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa5f2980afd8ce40462920dbc7bd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5764b8c7439a3a6535d3b476601e1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75bd38d0d49ea792b8f1ae8b44153089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee3dbc40bbb0cbb727c5e9fdd6f3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f661c47bac9b6278926f544e7e24cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1b7ccf6f0d5574998744e2cc248f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f2402b4bdd2b044877d0ae4ef86793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe319f47ed8536b068c088de8ece98094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3fa24c2a5eeda87b2299852436bed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae592983eb6e2428b6a92edd379e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51febc073e22ed181180b4421f050f3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70663f92aeef883d13fb9eed8e374f1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e2843451735509b4ef7344b84f19c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ffc4446c05166f54a31c1d8fc71ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513f66d3dd281c7a553ac307af7eb22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728545717eaf0180e852b61689ce41102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da08b78112bd2096e7ac9fd9a9fec1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c73fd6c242f7acc47a0ac1d146e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4d81318b277fdd18796de8cf7ba78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48581c440dfb2166d22a0850ea36b44f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d66161f7f1e48e561d655a5dc2ee7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f938ae624bd9be5ad7db24fa6516d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf32f60409c0db94e46abea93bd8854109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c5aa3fd279721474dfc60d085cce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59214ad07ac346fa29c800b9340898d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb176302de09900d0e4ea50a3bcbf144112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cafe8dbc9ad3f0f948c475af3a9c93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d8923e1e738266ff2d89502451462114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0afbb536a63229d3b55af1ff626c7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a461c996bc41110823263e709d3cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf344aa29499aee1e7a502af0beffd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72cff64b340c52ca52c131286f44a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca602055c50b360ef19a697b19eca9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f5726857fce864cb2865ebcdbaf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8c2007357d427ab026bfc1f36a3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d919b5a5641d209027da80dd32443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9a8dcf1690a072d8b1f5d6b0bb98a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ddae04dfb8bf343e895223a8be6ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0fedd22f1ceb942faa161638d5eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c0423c835f0e2dc1ed3fc6bc07f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ece20958c8c6508b39d1462a178b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143737683a93796342ef82fb07903e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09b66c8f612bb09f44025d792860c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb234e0649dd6b396cff4794c8fdf72b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299c1b7c087f7a103031986ef11323131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f89cea5e617cc2f3ca1301ef5047c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd95752c0c73679032be1e5fd064b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c04c37c9a30c73b9046edea5270f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2f5e5a072fbc69c367a27696db3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a258d42883200402ce9536d5474d45a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517ed1ea4b2eea93a16212fa8e06c01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a8fa6b5cacf961c4bd29c07816d48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63711580badade1841e5abedabe70caf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697bd13738ab1179db68e60574c3a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66ef3975560374dc2e554bf2e9b96f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301993baf57f59a10e4f716b3097539142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4df7b5304712d3eac5c900e4af6b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c016e541abf330b333d747036cbd62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371210367a19183ae570c9891afe0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bb222f3b0537388d456fe435f2390146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1caa2e05f06294104006c62c3579e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42847bcdb0a977ba3023ab8c3b9f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0e3511084c90a813b10a2ba256b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a760c45c8900dccc420d6592c446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b7d9de720f7957db0c76af24b4f23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd799e4c6fc9662ac5344d7ef54ec6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d66684b78e0b2617a6c3e976ce125153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374ae54f741483cebd1181efecbe7dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b53cd7263a0f13cdcd9b83adbd01d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35e42c723dba4c9f571b8341aec2b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9fb6a61073662b4658a953a34eeef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d29ca60b6fa75651944112f31102c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabd85de88c40d6d2aa6c59edac2d06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a9f50bc41c1d321ec7f537e32bcfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae54a5029a41fc0376e96f5d4460f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223e33dfd22eaf2958ae4e30295f70b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca3fd89bf68f44fdb84aea6cedd34a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a409cfc1f95a0cfb3449247e9334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5846f9bd94b4eb592eaf1633eaf3a60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea6d7c36e59b155c36f17f8a4f3b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1350e2cd2b06d29918eaefb5f1ef59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3470be0e332da5df7b0383244fe841168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e30e0b7ab08ecbc8da63e553e6c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274128d1acf73dd05dd6285ef92f8638170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0ac42eb86e10747de4b009dff28c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0dbbdc376720cb7752d456f5ddabb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf7ad93a4cdea06cade556e3f0f8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006e2a278a44ab5737ecf919c70e7d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b8591340ede861df22fe333582058175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb8ce515ab97670d0c5c0a1ab9ed0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974bce333c157a1174c3d2eb6b7e3b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305b28962281133590bd9e9b3cdc8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc419bc04dbfb4d40b9edc4daefa83fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f2138639215bb85f3d2bb183dfb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f315519e5026b6ac90b840bfd2210181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad634e8e2af4a79c3166cf6a45877e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587d3c91316e03d86814305e67d3819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d0cf5285d2c8df05b5d563665b185184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89933926e250b401603f66c70daaf876185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06a5b3119aced856a9619dc6ed68e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99354d0451630c4b6035502257cd67c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c91e79d138080a22aa36a5d103c2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5898f4224e3c029e5a14d954b8d835189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020e3cda6835a5c5fdc8bbc29b1bb71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0575a13fcc9b69732b024142019ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed4bb6da600fac05a2d84d98f467b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1898510e71e4682b756dacbaa339f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43588c49378a8eacf051c773d0be5e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e1bfde3665c5d096db97c6804183c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b5c3bec45ccdc8d0855362a73ffa5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf2372d56df087c205c1ea0992104197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dfe796119bf3aaf6819a07f0157c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30cec411ad03be3a9e33bcc7852a3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e027d9afbaba37683a47308d2ee299200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d444dd7e311fb791fb0b1d2d070d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de492cf31207b285f5f7fee9736b54db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c237de1b03a8c2409ecaac265e7926203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4398021a94804aab4d3377fdb6a97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163f123090bc51b38ee4a58942ca02b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ac00069a65f9f02f053a0012e9b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cf850e4fd5b453c89caa800d1c354207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6567b54878d3acafb7fa2913b086a79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49127bb591ca538c847055684b2aa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a0dc3645ceb40b820b0a3642c0384210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f3a19f92c4e813030ecd451787e80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4939cc06edf5d37be5b994dbc32314b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ff96c06cef986c3e4e890fca5411213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de13930e7b241fa23c3a895f03712214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8daf5f9a37c2a514c16d72cefacb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bef740c2cfcc528d4f9a38f5b2bdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7dfab880f03b44cd565ba66901872217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05808a262a8462ce59c708aaa76c5f01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ea2648f15058a206dd3604be3672219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c34d0c70d348a1cd6f6df625767e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0b437a0f829d411e9719de2d89da7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35040f9ce3f7e3ad7e522dbc4e0a78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d468e399e28c2b936a7a4acdda1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a39b9374a12040e23ada08cb9e923d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469b6b3a4f28178d8dac039e05b673f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbd62577c75839801c31dc318eda23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd34ffcf69ea424cf9dc2c0a5cf00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbf236242c0c97e2a6e901d610edc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c0a63c70c5b3a77e9362b7a9be6a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf536dc431e14d946c92d17c60a25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997255d7791dca200e687d7ccf044ae5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194768fcb4f92a098a140f793fc1b76f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9736481aa4713a7a0f6d285c2fbebfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397afa44ab1503b2396be69b18af4d7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b0e26aa74d4df802c219abd423c71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197e9d396686502fc22f57770a45b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b66407fae91b7808949ad185be8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03987fda11ef89beeb2eab240d05a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c955600315aeaf34b9b3eeaf5fc499239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834763764bb9f8004ea7a6f373a23a8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1466e3d6de079c0bfa478d3851ce79e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933bffbf942e3af3091daaa2df861ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf414981e8877dace69c9f3b94019e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d23f5b81247c4c9ae349d49e5285244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a144c587dcf54c382f186c51d9cce5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e4f6190d47d773c72f0273e01e787246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460822bf4d8f6b5c0a18ede0b49f9c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e370de1c43c722c5f00ea21edb935248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac4cf6ec6bc459f1322f1bc464f04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb1522e188e25634e1ae1c5ffb480250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892a2f177bec3dde0ec70be593ed5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e265fa8849d78480979285db3977b9d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042707208f89b5661a858b093cf23e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a864db34106b5d6ab38ba051fc8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186bb4aec811872174ebec56f15dae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1358063d01caa7962a5145ef62e974e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec0dec69711e56e2daffd3872ef693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd881928926cb3c443f70e598ece81d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f44131b0fbd11f24cc25c2ecab89e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84884cbc1091fcad1ae3206198e18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d84f2a2765e8d4a40e7a9b5914026f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e433c03ca75fcee16da198963d8758262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5aaad841fa494fad42df25312c3ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89359255488c5b3157d543671e17bd11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9225f07ba303cc64ad683c67ed3f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665fadcf66edf387bcf2d1ab73dea82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2486612945b5e75354834ba9383be1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17edc25f5f08fa1509b6e19de88b780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5038b5d97791800278855116be8b116269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e463b7fe775d77b57f0fa760141d13c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe04486d2429e784d638b0c802789f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bde8f98b7090bc9609d41eb8c028f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19e027214a41187475802bd313cb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c7e971a6703f561af982cd89f3ec8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee425935de83b46e4a61703b6c95759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158a09127206d390076ad23f76e8787276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eca5d42d46092d5d1eb4534e5536b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b676dd166b4f953f8d8a9fd331a22dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c18de54f22c999310e2c41d9b7c81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342102beaa11beaf1b34a58a7e70fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d54c8ca0502d6b27484438e58a30c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e420bdc0239f96d96141d53582c570282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3ac078848706989370796c7d73046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ac4e7a2a5d62ece78efac2518d54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3fc6f7512952b30edf645036d3bcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101d06289ce652d1c5bef4ee6d95690286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d457e509074ebe6c1c8a222c84ad2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba3379b58d615906b42eb6e9b49e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d29c7d4ed96e20ecfbf6323bf7699b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73675fd6ee30ea7776ec3e57b0d484de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa04744e02212290cd55fb7ad1c7053291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b220014f1903a3077e8f44e44f64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122c480bc8d062759ecda775b6ed29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd1886304682814a37d5cb5196e8c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa02991024af941e1f037b153306a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00ab94f6fcd93f9ac8bc62e7d3c738296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68518006917de50972f025126dd47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae55428608eb2b41700150f9c4c65a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d537fb9abe2420a1eef4206274a646299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957d1d141efbdde7f405327320eca5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6820d6bfae9e7d1c1ba00e2e5aa7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c9bb921dfa6d2ad968313b86787c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0da7b2866ffa077fcd041697511e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb6da7153ce3a5c1e224fb6c9809e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9047396c7138163037ec962068c8d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e26d1f3ea0c556fe634ed1118c81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4519c0337ac74d4f5c91540e7b4362307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1a44c2b914206469d5edd778ba1c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ee329cd4b1fee6f69fee44d9ba09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d11125ad4e973306f970f29d0d945310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115eee973d251230f4c9dd15b7948c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d898d1609cadfa0ef31a88271d9a73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913b4067711fc0cbcd7909db263589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e3b22c6011b26bcc3019f72a36770314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c72f098df44e5356756d6ca5da787315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69a78387bf61decb4e4b0891c84c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18747bb895e6eced24b66378668edda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ba02f08b0a1f3620cd34ea13cf1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce438ce4dd6309005a95c52ee47a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8e8c9039cb589c44dd98edb18bdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96828d8cd1019c86385b567007bce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702874ad98d0a644efd10945920424a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc35fd8648dfa07e7bb3136a38def26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5208de6c1510c4ee0753db85a0dbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4fe9433e0cf7e95f0180e6e2f0b59325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>