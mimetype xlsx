--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd9d636c9b4b931ba760c6fe6113931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be235885ab3ea240dcb5c4a9c91816b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cf950b221c6f0137d2eade7d8ea4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0956613ac9130f02c47aa669d10184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18423466f8d948b2cfe15fcb5975c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969f2e9ab8117f0a6a7c98ea7fb6c4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7316ecbc3777a99a29e7f8b909670f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ca24e2ce7c34b2646cf0d9f316888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796250687855bcb2a79dee631d35873c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df531f9ca1a5b20bd676bb2c5b26fd1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c237235fe07183a801df353a30d315d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b794ac22bc6540e79809a7747638c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab20e269e79b82cc906728fdd6585713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d75da042edb88a3b994c4c0ae91ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaa5a53a0d6aa91be12cd03eb9bd0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fdb7ce8d4d2d4cda3a0aef549c64016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017808bdfadccd47590dabf1afc790717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f194e939814b9d28d7469efec66118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c30c77a7c2b5b798c383e7d8ea200519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a090bbe34057dfcff1ebe0e90c5dfd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a3670c2b6cf8d04826b31100505621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a979854472611373254e4ec93caa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a209693824771fc8fbea130677443f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b70b6a48555ec0e65631ddafc5e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f7b731dbed08caece36ae17c1576825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2744fe86b6869e0f060aaee98fad7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258269c5f7d5e22f2d732233b42d8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392be419034c45129849a251489eefc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af67ccc851bfe397f32f3f1d5c1ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45d915b52af317835c3d807b1149530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5aab074162b70b27d7cbef42acbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38f7f83777a9e55ff996bf2499f8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e431ded4750d7c4d5989f2d38ba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3ff869fcc5d69018c76b98c1f02334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c1a66eaa5ee3261be6d4edea69e2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fe4b5913bf3fb7a72a4e294625abf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea50d5dc63d8f8491a665eb469f11237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026900a2c646df269d97a03c185f8fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d6dd68ce366b11b82e35b574da56639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c10855ce704717ada3da71b760a7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40829cb18c8eae4248168ae15f1af3bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ef6682178a916d0276069470a9d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cac9221221846b8fe637b2a47103943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28b64ad8654b6e840c876bac2798a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593cc1e92c746daf9e26767f571d65645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db678616a3bf20c052b29b6d9e7b8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf63b501ad23ccaae7e6c61d951a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ddf4b11e16e6c1828e63c0a86918848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5884b8a320dbae7417f7a7b8f56ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a28e24c0610cb2f55b21313050d5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885e0bf1a6030a5382da5086368363551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032ec5c1766860d89ede784af3715a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526e2ea5a0547322176dcd5641b3a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c81d99de3d8873bf69160b7ce06c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb8e7cfcbc559e3dacf8fcf2fa3ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4aba9e951ec8959d714a9f747116956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3edc8673a9412a1fcdb5825d224557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad602518304fcac3dc7c8c531caffed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7d77378df4c01505991cf92c9171259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b91abc73bfc0a933ba9404b62bd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b62ff14940e4ff50cc9944ca9ba761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e6e2a468bd246811ddc9799308ab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa00d4609d9af52ed62b4d9c7e06fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c962ecc762d3f880cd4f1eaf29e16564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e957f46ac02a82a5bac99ef9fbe893f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5ce413a7e40d3376603abd10b92e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1be23f086f47c83b5d93cca0ed49f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a53dbc76b0b519e3514c57b468819f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfb21387e3b5579f29caa26c1c35169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba21ea0dc4362134d03d610ad7372fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0f485a189c89bdfddfd7164201ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db5b5b61cc8452a56c6002b88737f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd342d023830092803086e605d06ed6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8379b7c66520ebc9216dabaa7b77374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf703f09e1369b9d418e023272148f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad22a2571947964040a532d62611c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc447b5000b4a34c294ff951ce4b10977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edac0a2bb1997567c535a2bc02c2aa078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c96fc1a64ee530a68b5f5e8e4cbb6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfef5baa0ebe4e3bd97e184004517280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46106496686696a9023214727fb6e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ac41ce698b6013ff931a923adeee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7f5bd4396baa0531a43bf628e64a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86ca663c61cd13e8e224a928f71d5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c7048332efe775effcdd2a63d77685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0990b7c16600ef602e73eff7b636e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76f9eba649bef48cdaaf50848a9df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cb454bb1c330f034056c282a6f31888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf9ff1fd3f494ac4dc79d42d8283f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7135cf5e9fe636efe8c41a8d178070990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73466c6d44ec6daeac54c59e5931291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b1e6b84bfe66b33c7d495aac2e96592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c582edc89be956a54e611db0a22e86893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c334b02ffce7b37bd405a989e2a702894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2683a295e1e4f6796b49410df4a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fdb8fbd130db14431bb15089b054f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2760c97394459158b454da22d15dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b87e5c86d09cd5ef8a18d948aae6ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18488ec9efd62f7608fcba92703c262899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336748674c21769e72f319afaa76cbdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce14b7a5428c392886848c500e37ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65140fc5fc5e8dc7d90612b12d157a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be849848fbc34df19774b4604cbbe722103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ddfa68a02926e19c6276ab3df2a81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffccf1e085f826422ced9dad6ce620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260655375153ab507c27bf2b898758106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d826944cd359a210809598ea69858107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660b4797a87435fdb32c819bfd59f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddabc4e8e24f0e370a009fcd608899109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6128e122a1445fd85b23aae7e90092a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4553442fe847ac81c78b760a874b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f72c0972231c94962d9df63cd87f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386214eb018204bdb4daaca4a2a7126113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0cc2ea27d234985424fed488365a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795161de0e09907f11cd1f9f3c6d516115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0e8f069672e90467c3ecf91b4a8d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9fd2d8dc8c5afdc381f5ba88c6882117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3863a7d065b30a4c83f15091f9c97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc6ae1bceb9e9ad117d38f3af248f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169335d7886a9ec4a303ab8700ddf119120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469539ca00f6f5a67a1d60010692dca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b0ce22e32eeadf4280e96a4e7e11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4e1e7b85768d78678d922fbe3e97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64431e5f23305b2f8bbbab8432bf6768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d579083d6cf562c85ad92d409d3683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef18b8feff7b3316a482d1852b1e5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea83a98c4e4236834b034bc6aa484127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e143d16cb22a0c410f1877839815a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9fefa46a788ab5fea82e36bef7c83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9fcd9bf88be6f781868cb86e0c566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006af987ff3e53181f9923690a639bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30766816d7f6dd2491e216f74daea037132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f484ed7a52f67961c35966ac7aac84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db13efa9eec105380140af7eccffe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfccdbeb0687bb45d1e5188a1128ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc33aeca588127f30eadb271693aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd32e44666ee707d359a562ff31f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0909f75f38375a0beac71459cbcdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf4b715b0a79cf967657f923c2b62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaac0fa2a40fd238f84c82e95399f0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d3886b6f634873f4913a9cf72fd08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1066294801fb2a2a1612e02d64af093142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bfc07260ea71b91131c9cd6dad0c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8c274e37d3dd23981d46d1257c2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8dc9b56441bcc5817503d35c4027145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732207645cfd727b7069a3eeae4b2d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc416241d3253483c38a0e267daeec68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10321987de892360ef95033f685371f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1063103f64e5216bdeec2734db1915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017bca5fbdd2414a0d69664d21572b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3646553ccd10dd6a94d5552ad3827151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43f34baa7ca352328bc28105eb145152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e565b5739851b8b0c4361e22e98eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e591262081601a5a6501564a67a4f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b26f8e2713afd35638a5ade21d1123155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc855e3e7c15640ebf293068e678c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e637fa8931a6f6eef19317703875157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa55c5df628fbfd581ef6c26ac1f4f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfda41213425950419740dcddbbeca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b07a0a963c57449b53eec42cfaf461160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4206e0c7e0dec89613e97c2de886a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df28158a9ed9a766d0af9545aae89e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090ad9cdf4565e1e7a9f8e40fe70671163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb9ae4f871b95e41053d932117a4e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a432380a0411500d571240a0cfed61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e49268c88190ee966750574aa67a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd46c93290ab6cbeee436296f298dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fbfc6c5c75b9eab46c747b0005b36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6cc7d9001f2a5bdb27c78e1298bed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d8e692bf6513b94c02641135168d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124595a71cd47283b591d99c4241180171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e5544b85f6bd9497f687d4059fcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa731bf9b524efa58be8f76de5170173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338001efcffdb8d8be664a27e30811174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0e1563773f4051b75e805474bafd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d0216b33f7bc28402a63db2adb694176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828f30714e7de35d024125bb7969c8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528464fc98ed67a87544828fd16ecc95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2585d1405f567e512db71275cb19b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f9c8188c86a5284f878e1932f92e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23fb7198d573435aae72b7b6788c10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c6f2b34239aa3b3fe9b2509f51416182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f609b320806fdf0e22a34b7478da5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4956f761c55790a94a0320f3065f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d7348329ed9e999c91d9ff7f30bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e76bd12d4c5226d400d55944ec4ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fce43a80f9802584326449b04f7184187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd01d4519a87a5e6f86ddb503dfc015188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd86e4d707577f0104f7e01b86383ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae044e0ff9e741c496ef2d2ae99365b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0416473d92cdbb2b141f829f4377620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bb23459aa7ec16099e373020fed2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a58e1edaf8c46a52ff6858f259fe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e80e494236ee31f9653e6815bf6fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6608970b107344b015ba8ab6557f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b0bc24661fc34dc387444853f1039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3799278c1c89c37d7e441f8bbb5e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640056ab9925cd9ef8a2879c85bab125198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223443e2ed9e9219156de3d3cf5ee72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647401a69c44928d826712351a90688200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b612bbacb1ff6e99e25da20ee8ad8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c812284656d082c0eea39a53b06bae5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ea71696ddf4f9e99a4dd84cc4b5e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4db10463f1f706d0107fa8c002f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d15e2b095c2c5b11050f3fe364ff1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0144b6ccf80f5f8942735d9754f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e273ce94a27c3a9fb4728c29745d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ffd35b206475d278050e5cfa022bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae97a310af7c29854de821d77eba1d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463054b5f35c329cc3b79a8bb17c0729210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580ee1ec3d427b4d5831929cab33b11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d7226fddddf508740606204aa6d93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c915101021ebc47ba61b9b0092865213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8996b31b4b5d592a936025856229bca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d65b1012af10f0174a3882840b281215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6182fd36bb8445055f5775b3b268216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9989c1d41ac05af1d41c27c0ecf6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097e92529b7b7ab5af6c753ec48b2d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48fa6325b63e46494329060e8d9e89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0231eadea65b6a01b3c3258607c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77a0ff01ec2cd664781414c3830cc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8472d2b9d56862d24daa291f2e084222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8209b23b1981dd388a041ea5372009223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4135a9501182255b4e6c7405fa53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c9cb75c2c4083f69109529249e8bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a870a4e2fee5c7d30127bc96c1f3fb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e2d68a119e502072c7adc391971ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33e4264b987a6739533a90e510a2ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa00acc0a97a7fb0291a297ad019b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170b29bf6ed6cc4c9c2dfe1333b1ef9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46fb7945134675d482b5444337e296231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ceb4cb274676c7e2311b2df76a5e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09704e0e7a81af9f7a5807043110abf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9fcd6e19ed54a21cfbe2f5c66a732234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff60bb37819261d122d0cd0623ddef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f00fb95073da9312a3c1bf52ca40a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308ba9e0b1815c4978aa3839903e74e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5cdb7736fd27d814a9603768bd8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92821c12613f26642e4f76012db273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe81db26b35939273ff0b2a82aa5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f7ab56c9425b14bcd5bdde01f510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b110a5fc9f31dec9b753f734ae60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f2ce192c87c6fc8fb5e2070e992e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa6ce313825fbd397ed8aae59dedb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdd572ff650fa44b73341b9c95c415245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0ebeececa1905bf2fb58e9ddae63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812bef3c4ba0dd28eec76974936759247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66751a642d9006fde62bd53109f19a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8425899d6376c29c87e48d4000236249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06e1619d07430baf08417b56492642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f934f29f0c8ccc2e02017fa2ffd199251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0456e786655fdeebfc359b51b920169252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0de0446988684f31675d17fdb0c9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9663af4488fe0179fd93fc6d898ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f30254f148ddb90da7f5888cbf36d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9715c9bc3f99c45fffebcde9e793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf807b866c570ae9628ddfdfdb2d3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24545192afe5b0864ade369beb90bf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e3c5bcdabc3810c74cf7d948acfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30d06259365e65ea3df5947706861c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442126405bcd22afa87d9c42df034c1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b06b6364b295c21d5d50e428735da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c343ba2617d9e746d29ee29902638263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d2a164e69e6a47b946d7932341a5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b5ac9bc347b98a5e7295b5fd23d37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c56be411805eb91544fb64186b61a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea4fcee1ffbf44d12b4a8a4e1807a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672e625ebc0667277f7f378e47a9af6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6550378ce2c73de504b341ca07dabf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358630b7f13aa67e9a84a2c2359a18ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1aa2e19e3143776f624556ae3dbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd1ed70f18d9a2f8f4cd14f4cabb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a9cd05ffacbec13c47f2b0238ba06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c6279e7b5ec70fefbb8dc1b084e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c81f5c6967e9d69e4749e10481679275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0e272005e4ce37950808a11ce85b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79907f09dea79e8d16ce225f8ec85ba1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b13a5142e654499fd3eda934e4f80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1498cf071ae7652c1a08ad17e2bbcc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662d1ec3db4fd9752c7dce0f32727f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55924e19cb4c3b97bd30c5cdd8133319281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448d4c8627f58315ad13177351614bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48d0946c957a6f5dd512473ed0af6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfc043afc1baee1ac79004396108c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e5ef7c962417ad833023e19c5d593285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7064cf0fca8c37d9537c8bd66df2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68eada094c7546d5fd30f4753f9699287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcc0416491d19a20275b117563cae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20b3b271c1e47cf43c3938d6ff5c9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16e4e4f3ce115817574a544df7e92f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ad6f83126c2cd2b281739cca32c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed55f008945072c3ef20488da25d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746a931c610a55b54e42f2c7d14a7b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a39fc32e750d890be303d75163e18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ded87e482e3b04aaf960d566fe34c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3414a0fa64c280edbbc788d264c6247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ff1bbed2d62213b43aef5ebe25c55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540150c73a99d003c65b5cd96a383053298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfa3c36afd30e081c53e952df734e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174fd4e1635d757bafacf48e3e8c80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d0a5fdc75c6d81824cf8991afc1f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccfdc60dbee1bb731e1d9e64f0fced302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3986c5bc22e21abebdd6cc786a11af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedde42341c87481f6b44394c198bb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c35219d99e11c484cb130a466722a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaaeec61d5666b6ba10b5bf18a38c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a3e460d234eae430f1c0eb17ef64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e74e85b966d5ff46660a6f3f86392308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7498826f88872573f131e4d73f729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309fe99194beeed55307928736b2807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e7ac4116f79ec736a2a23d83a2cf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e59e35db4416baf70af97aad585b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c425bfd2def4c1d82add72af297c7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab17ef71db23850cb76aec78b5b774c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ed17a35a62a170d2cbb76aa669117315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58240f74c42af8e7dfb6199269968d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870e8a795070c9cd02691a8e0b3ff49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b04b909164f3a865cd64826b04322318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09725a31e4846f2464f9c162381f8d0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453fb3876428eacf57caca6d9292194320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943aa0d38e3adde1e843fb9d3464f3f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb2839cfab840a3e80b5b5af116e97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a4662d885ef5795a3ca73da84e96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b84297d81db6f2e1f4a48f73032b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518a1a8a0e4277281d37bd62e2fab4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d5c0ea9dd278a3506aefdbf888148326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c064d9f3490ff2e1adc18abb0f5a981327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaf1f61125833a43ac66b74dea3693328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d85d78f163f1e3c25ef92123edbd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299cf148cce363a2e8c988acc5a1c68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d140489c5b7d8778b5d32d1365792e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a737703a0af1d47642282adc614b66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fd4873ff363fd1f73a014523f4a3a333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e192875e8599a64e34184762b175751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb3dd7e905c5dff9d9415e255c55d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23719d35b9d5194499d4f4cb04f8063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82ef5b28cc941d449324c4e6b891584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d4b2cb684df1a294691fc475f8c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e6bac77ff50619899f816602c47d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7067d59cfa460a5edce19a474f9d1fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725dfc741fb0b676942b6266166c40d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f77f86ebf42d6f776a8443ff998dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c960061e918bf8c4d6e34df01dc9cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532724538d1af7357b70dcf55d354ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eceda9d14d00695cf38109774034612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f83ef2bf565d0fb3e80c0fac5adf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb059c0bbce09872f979cfe9f1fffa314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad619b575ff2b3f51c4cf221d4c9b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03d40b9400cf84b1fe88598117daa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ce292a0fe94284316bfa648c9a4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e875b88159c1a3f7edae6144fc5c97518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143dc2663b4955bb0004f74dbc9afa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b6f00552538e5ae83874647b116f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed28cb8b2f8f651c0f0778a332f0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3af4e2d7e12ed7313f18d37aad4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b794a60b6625f19f6a09c9f445dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d20a4c783b67ea5fe7371bb458470d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae76e3494b8fcb42b82438f0fa5cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d4b013ba74bccf0416e7aeeef5b8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432557eab9253b49ab7a62ea83894227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66300a4ff78a44fcbc2dc928f198b8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663beddb561e22ecf0cca709c1c5e0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4819ad91167df499d7f15604b4ade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ccd6331001567a250222ca7f9613f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf64822a9f06c9498e19d160b0f4e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc0416e6ffd3e6e8bccf76b9b48e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f5761d006bd74a0e5e192910bbda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13d72664345aac07567b522d968ac435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59483f25b9d628557ecfedf595c0e2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea71b9a3c97063c8f045ffea5614be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae46f06e6fe97b318d3577de6cb8ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e116fa03bf01b35699af3a15dc10d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a45817304dcbbd97880da6d990730940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2899a67302d9e2486bea6e2df5a3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d45c323c50c4cacf3054bdd3d04b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5da380a4618658c99b8597daaa0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b510187adee19c208f465687c2284844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69b62c5bda29fd71996f2934968fb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725465bdf68f07c676b3cb309b6863446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a36285dc3f8fad5d535fa4be3aae447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a376d1c60ebf7dede7e0cc575117048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8487208f5755bf54e385bc1a46276549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d56c59394f82411e7a316a613c8be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab129a85a514075617f2fb32aa6f64f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63b509086982d8b6fbf9c54d7102c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c7e654c74d3b1e6964cd63f7dbf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07126d615924b52e7750cc7c11b3aeba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6747b756fa393b8b6c6a8856ff7e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39136051337a2fd2e9b6875d9b9ffa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e4c920aa6dd8267bbf341154a67c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f232b815195926af8a698ec935f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ace7ed9baf7b69a49027817dc5d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8745fc15e1e3084ffab199f007774e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781236666d32813dae505d3f684a07261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c280062bc9ad01ed0294b4af96fa262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c710becb9b3bbc4bf3614202ffe7b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1e6abbfd291b09ac3049259622a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ccc0d095ab5c91f0915510f80e85b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcde27da61b891f387b064f31f358266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b046dda9ec9d99b74b31662532175e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a1cc252158807a26cc606eaf35b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0567e7b4b8310f17da3ac42adc7f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d688d41191789756b604678b37c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da457660e8024d57f1eccdcad734771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830637ac4203ea1aaa5a79260af9e1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884707186a496796cd9a22bb4bef19273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922220cd2f3f1745b5d3e9611ba824474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7a161192cf69928caa5595cafd95475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce022b4aecb69626d16086c63685276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b10989df4b06c98bfc4ff8abe35ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b62c25d584e89c43dc62acb332b9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab801fbac240e7a349cc628447c9d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62770ada7a63b8f05437bcda85a1d9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b3ef9d830699b83696413cefba3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410211de57a13a9775338e94116cc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4a0194d09cfb5f0a2df0fa5ff2c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c871c3ef48c2978c864e3047aa0ede84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec9e1949d1f73438fa3af96d72dd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc934acaff91ae36b8033a5dd05e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85b114884ae36955f564ae8c28c08a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aea58d9c2251705d34255ce14199b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aed58c860a88240766933a6feb25389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84cc4a2ed22589a8c59327c6b76d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27366d26a6d50d740bf1af20dd3382991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969dafe42fefded4775d3b6f499bc8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515e039c9db057fb93fd66b0d2962193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f11f2ebf18ba182c06c251ad4da1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0695779e8ce32fa3a9c9a78ad5f5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78516ed3191d748dd4490dad4d5da896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad926df82391ce0e34e288d38c35797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84aa4a18d00d80acfa4d95d9dcfefe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392c44ff18ea10d9e535417873ad16999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b46a67b2fd7d29b894781940d92d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170853c02b4e62561aff8dabff9732a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f068385261e9e40bc99d1a0c97b5e50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0268fc8f2da97eb49905c039979edbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94f7a0ab9fe279328b1e29dda90582104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9708f218841550a638d230bec1fcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5794f4ee38d3be0eedb9c5f9f9783e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b542e7819866bf4edddba69813387107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d4d0a66237d30ba73bee97cd7d06f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595beeafeeb7f1d8784896a86f7e5eee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506411fd720dee3ead1d45581eb662c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24b244133c78642d55fbbec4497a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7e2902fe9ce9c850942204609f6f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad87811eee799c3ef60390a977fd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a29bef73053b132dc6f16beba10a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a25517b0bf59a4bff6762caeb2986115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a92750ab0698dd0ac1e5e7c52c08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e5a119819c799a316ad0d6306c4f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed98750dc6e813767423bc599b92f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d706b5030df7f88db558bef3b7d9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301d7b60f2f7588a0034235d9941f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555260fadc3788e2d6e53211ea3a09e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c26a1cbb1ba6bdfff5f7867230a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ffbceefcd44fd25637a48beed574a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcb2966c6761a2f3c52129139fd21a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ada3b0bff4ec508b378052315426125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eca58d53b48fdfa729520159d2f552126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd31acdc940d7283d540e75ee66786e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc51e9103cc18f7631323971b375c9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e9c5b9538d29b9094388f90d034d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e52dd058fd90046f1eb8c49cd4045130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce0fb29028e34f4cff9a9fd57db54a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733abdb8991ff14b1234d8e1fa4f914132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523ec8e47b2e1beecaf7fb2b7f1f0de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88d449932bd7d260c2f4b40b618da2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b78758923f8146b88bab8d76b41d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94c73f96cb7c7af937672fb0b552c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92945d28b68c5f51d8496aadb582cfb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a738952c5390c9a67d091aaad7dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4750a0d8c717594f551f052f2222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48707fbe398962aa2ee97d244242d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5274b3e76772a5a5fd5cf9752ccdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de8970a24332604400673d24ca25f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2722005538cc850bceaaf790548bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a822c89b22c9035cfce6702e485545144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeed18c0e7cbbb4905e36c5d609695b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd02e16126032ce88edd7e44841819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903305a14000c3cd0d7cddadcd77c3f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d006840ff5777e24038e6269d6e50a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dd107f1e6ac84424803a022a93b47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14609c8f93d499284c77caa89f7a123b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b995b469f9607e9f46526670027f25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2050e8ccc18dafebf8af39214e5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f100d7cd9e715439e6427d0043f72a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a47837805a48d5a11e6afe6bc170c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de206dafc6abe069f55367da2e013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e165e82c3edb54c4440256a5d4d24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43478139dc2e08872374aa265c2c1da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e50405376aee019564bac1fb05da8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256700ca7d0efcc0729ad1603fc5f84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1cd311f337fb554184dc99a1227c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c16ed00ec39565d4fab42b03890d68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba37528651909c66a3288392b0ce7ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df24f0a47f0684e9d379eb57ebfd45b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a6e8c0ce66f62a94120ddbd85bb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc4aa9ea59f5d5b4d74e493bf4cb7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44ef89ea2afa1267f90a7226f2b03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fb99665a014bbc2f4cbfd4d978f4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6615c6ab9113866469a86b06313af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21b9b01aa50320a90e4a1b607d1b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7bcf23e5880c5801ff373ecda0891170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e33d61a2c8bceead864f33e2b95b86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9806c84778bebf4564233d94241b23e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a58d210ff59fd13fc4252912ab1c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334129fbab9dca43711295ec3ff8fc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6728a7afad57e4cd49e14e2f8c618175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0367112c03a0af00ca4298f85bf08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efbee2805e85246d9990eac2cb3c9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701fd1712d9cde364e911f5355941a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4bbd5d13d6a80509ee9430e278dff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7d742fcd60f194add0a4cd7c5607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8271f5e5d1744711ab429539efa2fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d227b73c5f20ecff0ac9474fa58206e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377547e5c8f00ff7d6113380e0517d08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a06836101161abb699031c19406e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d6eaff84d8f8eba18eabd2e4fcfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aef6b1b8046dc5d58c0256b105d77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34d118bbe7ac55b65a16e0b01af7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8fbc4d41e72a575f326c2a4977c37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1177d6c10a145f5578e47dd55b7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa82bd9839e922955cb559e461cf527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bb60ac6675810fc154cc43cf4c87d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f73f2c0977327f792dbc85d0a1541192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93376dfcf2fce17241b1a6090fe29e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b07cb2cebb1bf0456fa2c41823f58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5153036e10abc6ffeecea6d69a553195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078eb834b389275555e08a670b66123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d39617240774002b5f6dd4a5f2900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b76318c9b13f9d9267040b2720ca74198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26e38779cf53cac9d9afe75ae61be7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9765dad17514a17570bdc206d587e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dfbfc6b75ce66ba94ad07d9237ecc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5839412b518dcbe83aa496d7d731255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad418803c9259301b1db79dfca5c4a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ebb3df0fe3243ea4c1c30281bf9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a97672db7ea5eb6460dfcf92c997f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55dfbfff943543b28e68ce0fa8e5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f23c048b78d01cd9c422568da70fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ed0c9f22dd2413168adbc3e393d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2261280c6151b2c5802bb424eeace209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b3260b662ab4b9e1cd915474b873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eade1dc9b0e1c7d2d69bb5c1119e881211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b190c66be3726c53285518dc919e65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8a123ba7e9da31373fa912e2c3006213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042036d4b35250b0644828ac7f3a607214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02959d1650e802cbf62be126ca051a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165025e721b36cd2844f32cbe37f2dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fadf82db37fb94e5f2854041f82484217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4383513edcfec217aae4b1f0addc7e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a661b73469a98250aeb31d7290f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eff712fbbd2a8791950c32e907da8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4a6a1529ab780cc66cb4d821619a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3005adee14b889e8656558f9c6ea4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae708ceb292d5f65b8aa646f0d7fe2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a31d12f142164af9f301ffa9340e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba2651cdcb641e11c8b67334f7d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8692b7850a5d4a197a03be9f8204e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03528d9add5f6c32a599da70dbe7a59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c171ff4d688aa94f1974b19d9a86d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e8dac2c4fed27d2fa36faa5cea95a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd017fadd522f0ad02b4a63e0fa6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4282b464d88be9e67a5585a6da683231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5f5f12e34305fe285260063d598b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a489e62b51e765305fdb055886ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931de638f797bafd0daed3ff8901f17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2b06932645e9051ede2ff913bc2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d63ec1d55ba000847f5348cd5994236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f620aec34558f74d4334d8b0ffd549237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14073d1c7b236ca85f30870f6f9887ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561777db1457e056896f71fb01c9c5d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb1f00f35f7219f5ccde547b25755240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bccee60682f474d698924e2924bb2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb696d92ceca95c49fde45ff1bfc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060854bb0e9bd5b2a4c055e75a60038b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e69140b505160e462e59b3b47aece244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84cb6939b74ea3306f6dffbce3a221245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c38daaeb8f424a8e642c7ad02c5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16946db4d0c5494b9b9b1b40b1b666247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15169f0e86965fff6ff26ba65360e342248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ddc9ab2043e11824d3ce89c037273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834c24a0985ea6c2a1866287cb3f696250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b29d664b7df59beb587bc9d819d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66284b6dc2c06587eb49284f0a49fe55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870ae6f8e94e001290b8c56d0b26fd2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b93f3ff63f69ec4baf58292b84679254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f7a7db76e77d655d49b17f8b48c0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136958fc8cae4564cb7962a41bba0e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75d487b805923b1c146256d289e805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0236d50a271e33d20fa3f443069c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc71f5a1ff9276a0081c2c78b46558259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12350b16689402b4a28f9e5eaa893260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d556fe37fe0bba480be4c6f44b2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd7d556023013de71b10c0ca0b92de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bfeb2db0811d7c5fb68cf0e7d9052263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c04db8bc2e599d151277fcb07716b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87e44f9164424147bf8c4abd774a17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc90f63df8f12a75f660e529adff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac65bfdcf0ac63655035320a302c59d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39b751c0114286a5030e31d58a04c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ffc8873e166967a183ce028bce34b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa94bef44b579c8fd34080a497c1a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b759255e5896a2c3b7284145a786271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4878f896e17ad4a71fbeb86f99a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33502e95435e654d8d64858e4d864cc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b113100623386e8d30e8eacf86f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8632897b546c63bfce47fd6d56ff8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0fd5d8b574bdb0c812d6e2a01498276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47b6afcdda5a1e01d08419e3402a05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1d219aa11d20675cf2d7c352ddb81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90642db6634762d2b5ee9161fc551a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9413f593e01c0db7d33320267696280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9860db48bf8de34cfdd5a86d1c4cd9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477e937fd264b3f34347f3beabfb2d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb60c9ce10de00c5b031385818a4f88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2868f1c28646e67ee9c2e88fc3336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa02fa33695413c222f812acd8272285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ec2a1f9c93c7ca2f060ede36c66fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8129924018107cba8c07785e0724ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a5345e741bbd94818395b4b63329c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad6dca921778443ba82f27eaefc32a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f94f6bbfc5f5feb39fbf66b4a78f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5cb19a3644a5975bdfabe28abe6df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28db8962854d9690e597b1494b81da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9479d30061c17661e4b421353fd0945293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4582441dd0436ad7a8d178f201dc7fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb486bafad79a12292002f29c65521c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec984a0a6916c4a291867fbb4b920296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29269539bfe5dfc1b7c0c4ed27a7da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44de59a061dd48b53258923edb6ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb651c81d9911010b840e6d9dbaf796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8768d2947e7f97902b13dc9ed9dc36b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c8442174472e4f4ff669599f7d09d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cee7222be0c983d9738b60632c036302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72ebe78ff586e401d0583b40d870b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee49382c9977428df41ac290d99c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55d149633389c93c04d6d9bdb056b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef444b2369c331f6e509438abaa7767a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79709a21dc79dc7217f10f110ca57601307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf312534fcc8178166038e415500e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182237a1198453cb551740ce8c6035a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfba2e864b72ce76a9c4e953f5de9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75d529849789bd905d49a1fa98ba6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773b87e37038fc4e8cef2fa4d226e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f965605e2e7ad02138270fca292d05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c38959b6cebf4a286c02674a63155314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9323a9dc18135033b5cfd6589afd2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51082eda0646ba804338c92b7fade80d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90f69408ba5ab9bbfa424e4cb8350b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156159405b3f013735fa22890a6bf34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf455823a6e10618ab67271bfe2eb2bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753183b477c01680f69a2d534ce2fde2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3c5894dd7b15bed2993e241b2b14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25add9eaff8fe1d6bb01184a015158bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf1681c764882c685fa27e71ee7cee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7c4a2d04ed0de2f383e51c3566ca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95e6689ffa7f75fe65c2125bf79e4c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>