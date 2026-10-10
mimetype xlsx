--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc6d5300d5021c28009203a8d82a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3314c8ee3f1d54eac83f4d4e56e3c8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43d810591af6c09f71d9dbbc7d5d673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea3ff33f8862da502384f884f9ea034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f947b2128ad2d6f7cb1183f15787865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24b6c87557d855202fe7b09159da006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc7aeaea68bf32c556577a40b566ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a14db1f1a9d21783d233fd8d68dd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4155432e5cea2341fcb047a8a666539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc48f522a2699d65ffbcb3918975a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91699db663a77b123292f150eea7797c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4030a094c9ef0c70dbb05d97cabc7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25320d7c3145390eeec72b8ab429cdfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1ddb6926f82c536674bdf872a0a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95193cde872b6e1be853ebf4210cde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc93c1643ff23fe9ca695df1359ff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe38cbb38d3eac1dffd8157fd03bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2a156ddd0dc72fd2ca1d18e537a5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d8dc73fd3dc642653ed22846e122219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc499ff39f8c851b8cef5fd2dde4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb1835c5667847617ce373b78ccbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365e721f8fb18fa73bd46b57573a73522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e63b681ab91eafe122fe1172e1de823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fa4ca8b78ef2ab7e0d27f57b6773124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5024aeaa1dec9aa9f0bc06a760bef225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f2f6425dab7116f86c29f5f84085e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7a1d59783f83ecc142c305e4c97727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbdf107600e5b3ea477a7bf657fd4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ba79940642107690cff65f7a568629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af2f969fc6f1ca7073e9539ddaa19730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de32dce0d8f5bc568db4784eb554331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56092396667785c71eef79a071c3711432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32326888bb55a2042cca22c7e55db0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee2570b6e323271c85f44b48b2141f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23208e95e29a4b56f8ccbad8adb5e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f57603bf35bf50dd1f565cbc9c61236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e35108d50cee696a4ab7b3bb0932037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eaca6f64f955a1c817f26b05ba4ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6f7e7cb7a9f5464835c2acd66b64f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0cdcd1d68ca4347e55deff95cdac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11a346e119a60c9a1c826e366bf6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81714dc39912a8ab4dc63f28bdc42642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec967fc99b727998cc66cd067da12d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744d573448b54d13307536e55a2d5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7799bdf7eb7a80aaa1ee8fe820d06f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0d6ecc3e5bc106480bd14373d107e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d17a4e2359024f1b51f88e2799d6d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce772edd3e87eda646c6c4871fbacdf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819d2f07d0182ff5ac9684b1d14e61e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af599b8f484ace0e2fbe5a1d8e4fe350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485c89a0dc8af493a67fc1eb1b0afbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2379c2fd4c37d026f0cbfa00700ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac096f1852ebcfa67a8768f4435594d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45943161dc1be25b37fa8f3e3c5c47f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39124614dc99a1906c2990c086d5c9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e974dd21e5437091c46a52836db4dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba24a40bbdfdcf885b5e55f51e97d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f879b7ef1520d52a160f6e713b8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f5d482fab8ea4dafa9c9169d204f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72e2c218b76b9b9d66affb3f3a767e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362743f68df300f2e8a5297111619b1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c66ff5068ad2a6b6fd156c32c0a21762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7331c38396995d5b19927e2a6e2df2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87e2e64365403f2d6bff1df3cede8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a16b5f0e199397dd42e4e18dd34a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97edee6de795038ef4c718d64f1ab0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bbfdd588c220d83cd3174a010a22967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cbd44b7047533b46df46e256f161268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad7ad35ef924eccb9954be7abe962769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83343f7dc4db32cc4d835ccc40cacf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a0b6da81c9f449d090d366d1f06c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8d372cd58824e075e0458259c8d9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1c35e9af3ce49ad9e9dabd29ac9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f102fd961136356a81aab1343d49ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba138bc44db4c802fa14533169f95075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f7b5c13759909bcf03b09278c8ce076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de113b5f65d1a1b4883479c38996977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426fa9675c4255135952ee4d803251478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570241d620967903be3ae58bbb239b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba876a3ca052044c8f5f090f7668eac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1899499137fa0ebf140e4f780edc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0913e2207bb590c161e1e8d72b887c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e34f04ea62094b932b3fa5190e21a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b2a9b1ff1ecb0e5d58616bd1fe8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c505a01bf2c664a04c28ef09fd6c35785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0efded87ce7a796ed478ba0ae33886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c5fc97f7e5292ae354ca8ffd2c1af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442b70521ebdcb35e8b757a06c9deef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f95438d987c14d004c989ce5846c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787774d16b86e748cb91fe9dfd576f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b69e98d9e4184b361e52ec9544b77f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99327c740e60102b9df99bcbce31368692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523730e28e08a63022ee21204b5614293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9539937e9969feb2c6cbc556899b0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7850d8413ea7b22ade5569d5abb2e6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f6730d3c10ac9ef669ba88685eaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09d1a0de76470918415880fceab1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5def636ac7afe9b65b52fc943939498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd7d420a45f5d001c20ccd23b0de399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95290c3ed23781fed3138948d1ff149a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98acb5b6a33dc762e054faa12e7c3ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa731c1598b99827bdf8d9f53992fa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c67e048d207ffc8a622e890618feac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76f4d747d75a429c7e8a234bd0d66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67201caeacc32a76b4e2082ae48b773105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add3f09c2d50c6f84666a6280c9a464106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080933a51f7f38c73871cac33883f033107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3357b35f762277ec3e0004cfd2702108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da895c731bab8bda808ed569be965109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d36b0770e374087f487b544a150aa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d904ad66cb8facd3803b04c3c17d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497a2837caad7e867d7ccee403c4704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78698f62b5fc73bfe5251ff9a120a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9dbc630786e9b2e2503a971f78aa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a9b0edf7b484a95027b6625986ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d517e91de0460854d8910729c9fa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdac57dd2b394fdb41b4418521138f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee423c0429676ea5a92b49b33f250b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b40b436873260e984258472e54de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba891d9ab16633beb2b247a0d38b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14cc829b6c8780aa7eed47733749d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf45cb8065442288ab0a7ec69233bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a129de2682bf66e04e86172093435c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c64d0aa235796879bdca03ee6589124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6fc834d76493c8395df86417ee5ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523b8fb15ac17e8bbfc31667363d088126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a82ea229853fc86aae4c154a491d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee182645c7f04ac0ee42d856993a27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c133102ad6acfa5150ab3c2afa186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afcf4bd217f0d33819a9ff97bff9b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b794c56d1d909a70890d362e31f309131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f55220b2a064f79011775e943fad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54d8daaaad04770039f6c3dd31051133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9704ac5bee9215690ae72edc799fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890d64c5642869f36b7e1aad1c15389135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e4f84f5d5bbeeb3193acd6177f69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfeafed4c9e912080629dc17870fd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0632f3f5d48d62785f0a0c5f4c3c26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d5b1b0b45c967c15ac3079cdc9a21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798178dff644342a022f77b8b37a16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15cb8a9d4cae671ba33d8010c4672141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac73338307fb63e8ebfa6a2c937fef6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0abb6009256d0e7254dd243456c6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86548af1b7d1b1190834be16ac7fc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8d5b214fb607b59c3a4156ee20aeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a5f2277e36037a32722f471a5024146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd852a23119cc0dde3aee685715ab43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cdfc5fe1e476fff518fe250126f39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff88b6ffbbf6dc81582b97a05f7e5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426c52297ef7322d3112c593dc2c26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5399d2b4bae995863dcb08171a61a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29d85c6f64cb2e39237b10b1f8116c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74f8e9cabf9f54f3448df8601d86c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996cbf8f021e6da35397efc07e7400154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33f154ed9714d2862f2eadb6cbcfad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a73cee42ed39b6c6aaf0529d7cd7ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72f6665a46fc590228065b17204795157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0afce430d56754044b4d5a47e450ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e1d71fecbb2c5a5b9fcf2865cb1e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8f366f30a5c4343a4365b30639ec4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a34cdd3a81fee4ee3343d7a568949161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed7c575466656444b9d05930b74f7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6b38e5937574698462dc5761e53e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f8ad64cb23a3604f7a8a70a0089ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5169c6b13001da38d168377fe13b56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19c35c4907b7dcf2a856b43d860c32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80efc6b7cb94c42469360c98a704f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a3c8b9bd8feb946faeef61c645450168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121572567f828a8d2e3263c1ea798d72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed95c738570707a4ef563fd03c2b2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15cc4c04202903b15029c17c5caf66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae075b673c15e1b37bf45439896519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b3276584acbed65fdba5ade97ccde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40567de6baeb097743a6da93fec0ab8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c383f825dc48d8f49061214c4a9b97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bc36a3053423c57bc0f4e2b538fe6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacec8c53dce1e0e1e1aff85f5c231e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722b44d3135c7b48343f8759e4f09c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562617e129a9a5888afdce54606f041d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898849d375a60d46afaafbfd71ef6eb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebe524db4f0083a7d6b628a9667791181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d70c128351a76e24bc696de009b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2c9ad5dc5306c896f1841b0afe066183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5855ec946e0dd82975c2d30e998df1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c1f6a99af02d1e11d59fc246cc700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dd716f05ba3fd7155925d207cc66c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f24f180fd2109b9b4ec2a64b15468c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aae84417700bbe22171ec6d52da80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af03e1298e5f6c29d68c929a3bcfb3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884fdce5d24d3c9dde01d051f6e667190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b575f9dae56b1f08e65a53b7cb25f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2b2c88b9fe487fa948d5c751a613192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef901f3bbe25fc3fa6aeb120f448ff25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad7397707953bcf6919816d7d267c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc0f632e1a5fcd3a98fe7bcda1f0a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d115773076ac7c8b95430b0494b5ce6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21237e668223763a58c0d835eb143cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644dc186ae771d2127e0bf4550ff032198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8ec5cc9143516521ae85ef22d8b42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1a7d74cfb13ac98d6a8e0295a8e70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26507c84358af38f3ff1885471764bf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6073d396a1958319435c646a2ab08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e5dbe2e3d6ca2a37ee43895f87864203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3a90d86f1c72fe2c282ac0a988cbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110c5b28293de1578c12e411ee494e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e2b18e28dbafaf08ae1cb24314908206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec2ec9cd233f241352982d870d2fd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e865ff4a7555e981ba3834aea7c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5cbf99a4aaa0e138738442fa13d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21280dd35431b19219cdd658255376210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c23b836bcc6a0dd276a97ce762c1d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b96483f930c61acdd5713fa91fd06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf6a8b2aa3511b4a48a3bb619c92f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7b600288eb3489bf7c4e21b8a638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d636e982927c20688d3c75692168db4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd642f1872fbe74cb747929734648542216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a13b402f14d3e78de4d15cdff0c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b20dd004ab94b7102bad37433478e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a31c0fd0496f9aead9d18b65017a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfcb7c011a1bd6437d417e4f9d2c07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc66409d2d4185b80fc3eab57571391221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9666c2c73dcac1a816e2a8c2244dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6f384045c31dc0eac3a1317bc9002223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667dde091add6c2d4225acb51cc568d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef77cf516d89d9e9623f7cdb826494225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bffcd9f8935fbf1a5aa040892efc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93af671d38a79aa39973d5eae7344227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb78c8f4af97fd6679a2a7d680be316228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f5b5bdea07461026ec60dd0ca2efe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1a4a038853ac1bfe5495db05aff63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30561d2a572c8b3681c9a0f1937875d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1ae0c66b34c50ca2379a08206efb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5728adca7b4745eb6ed2e8f7045ec6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca171622e513d53747e42e604afdc43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f8d8277ba1952ea68205f7ac7f2b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe4ac56ff7e79aee1cc506be24bda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b70b271e3091201243a8c105d8d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ce095c229f654477aa9c559cccc9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2120972644f7b54881419c8ed3e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a52028a8d8cdf7f7dec208f074479f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3659062d4e8e340d2e36b66c717b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f68e7dbd0f28b2cd2f33cc7e9169242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771470b82648dc87277c66b8ee601278243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c6600a557aeb389c7deeda3015bd0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cfc3af929ef4e5d76b0c62a37b176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f90bfa45bc8431e472fe5b92a0c2b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd59539f43de7a577ecd3e2ab0f126247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da885087069bebc44c254820973f0cf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ecf5c257f4d163fe59856f5e1c39a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b521dba702f41ccb7186a04ce631b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6e9dfc9c5b84bbc3e9c7ae3561f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc48d42798f352d8b7b68d9b88462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea462aae1f2c4a94a3f464c8bf595253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c690a906f82cf270634b7983ec79bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc07f0901564628ba2f3681d8f9d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e455c690ab9aeec11d3cf0f8e6f3b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee93b15d59d35f47d6d8023d82faf1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae36626eddcc9c89bcf54e4e8ff93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0980ef055823e8971371df0a46fc31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f99e2646a799d4fffe6d0a3fa362ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07468a8ab90fcd2e94b0e16dc391e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf76d7e0860cfe9fd06549f0def52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec806999ec9ea12fcac21753c53ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb718409dc89684905902f1f9ef180f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ae7b4e067b5eb1f986c19f5733af2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae783d89688546c88732c4e6c86946266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba0aca4fc79967ec39f0688ec30dc1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7885d139bcb38d843efb2018b0ca2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544433494aa0a3bf5fae7f3498eb96b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc86145e49f2e20b5eb56048661d08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f64c2a3eabceb64ac7a51237b9b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7ac9948559e375bd2887c639119c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f069806b48ad96900b6dee47a49a77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f377e248865fcd205154754290a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf36199dc057b880dfa420eed0b92c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9665dc72f2d98a04dea060df1e6f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303914a363ed603224b20bf89054c88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256955aea926cc45f2b9ae5c2c4c9677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607421e55f8b8e2c86e401f80eb1a220279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68c199d34b63e360b8f07dddfa6d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9234e693f730b6e19bd5bb62c0642f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77c75fa592a189afe0cf8adb96972c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdedfc2d49cfd50c0fff6abe5e7d79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192896aa8d86ac5f19f3669c8eb482a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce80cce725995d4e76e2b9dfe5b5e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcdd755dd7d170094a32cb836e44f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b9c0f7da06d5c8f55d26160ae5412287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682787deeaf408d424d1a5c95c0949a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638ed97f36dbe4ab77b657448175f7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca78b1bc1424818cef5f64b655408290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6a064cb33d1147448dc307a10fee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab22db6e919ad7a0c89c8bd10f0e3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e7279103e5360953c7169b90b75ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f6f2837e2782b7ba0f6520da2826294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6ae535c7a7e7f7d51532d53ed167a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726d7910c898ad891211a2358659a3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120a3ed54d956a18435d9a86a415f3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b1ebc395290665032958d15b0e468298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9b39502408fec4fc8dd2a7f1a2a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c2c141a149b265c4500bf063cbcaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c2bb5aff4686c102cf2992086efac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218838134d5b36c579ef71a758b5134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5fe449ef2052dae0e8a445d10751303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa8a4e6a834d99627a7ec559066bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637ae3f666f76fd504f864592682442305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332c39c118dbe09b33ee8913e406f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5194a495a2283679d338f2ae72604307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c635beaa4bfb28c2a39c8a260956af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf023709b5d635e9ded9428a2abe2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c7a520e7d3bfce51b9694177aa3a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9f116f3d8d5601ce028bc81270f25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9e4fa8eee6a1fe25cbff1ab2fd7a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3979c86aaa647939e26175454536313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba34be640ebf0672c835a4c2add624f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e894812c2e01a056b1f0b1813cef78f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246cf78d2d66d529187ff47b17ac53e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4541a01794c5427728d8860e20c00bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bcd9f64603c44ac303bed2053d3f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712ce3995143451242315639094f8b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53b8c3cfb07eadc8a452cdc4db7a5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914ed6f649da1e9f7ab1ed9b29b174321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c98d683a164ce0f4c4965b915a9fd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b010db1d02f8770c9d80134ade5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12080b55f4f66d8904eec27672499b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794039a34033b97d6e6e2c57259e5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1658909dff677fb6172a1c4c4e4fcc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d59b6ef3a772fbd7b7d72f82ffd8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704523239a8cb223348a815f622360f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59489c162cc94bb9976d72d4c0e96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a2b0722ef0570a390b3ea2018895a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c72fdc7963ae3d55c102329f45ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a1a43e5e089640471de26848021f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749907264e227bca99f0a156e2d3125333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee6f0ca9be9e3adbb5d852d8692401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e854413abafd73c7d4d8ec747bf7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25dd0966e43e3111906765036517b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bbd88090d012d835280d8d86e5feb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e36e178147198ed9567567916cad7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5198393e9a66b5481f01ae0bcf0f8d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374489be11356d59c11b1e42d2c304907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131c6194e1bc99e40c4afe1a4b4ce308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e2d83cf8899a28b0842a592b046db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5084ac38b44aa4d5777981edf3b27610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10abbd70d55b19f017cba81a1e554b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3ac2d59f4a3787a24dd87a556a21b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e430fcd14ed1364d3aac741a8dea5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1b8ea47b6509a3ba971a4efcef5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc911f935b7952531edf66b2c5553be215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa56606ae9b03d97339d2cb826aad816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52837ca7b22c26c613eee2e0ec868517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0448b384f9d0d956e4f19dc4047a4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3280cae545466e76d82823c6031dfb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c82a649b62fb061b795aa3881a41e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc593748a29315423111be04beb4e0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ff6cf28cfe2486f86f0e5a3ac26e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e584acf201f719e85e18b250c53d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65e7b3e1659b509460eb585a9044724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d01edca1db0ebf8c9ef25e3cca2ff225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9954031f1c4c46fb536581aed2f8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25983e5f024571a7e856f779c687a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f2ad2c18e88e791d40c7f9b4e13028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70248b5d0040a368e263dc18252068529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6960c73e032683e7c0117432d598e3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be9f3721915ac06bdca509b030f98a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f70c09e95fe416c180a382671a9d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0099d18131de03b9be69e9933688233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ccad7dc48d349795a999dea83159e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848618df48cbe41673243c687212e4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092a554d538739ba6acb114e10c11336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d8593880a8ee276bcf1d331b3d5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6f3ef7d355374a6fb8cdca530eb3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60637f20999592e5bf82c3b29868e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52eab4aaa9cc35db31dc34e8acdee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f4f415283ccb5fcebe47b9fe61edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4217865ba9c1a60a65bac978452cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae7735494193aa292b2c0dc555c7d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a96951d32a4518410b899a7a752fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187fb5a6b9c78cd650dc51e31f6a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206fd2d7d49b420a50512e0e874949846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ebcdde0ce1a7ad567bb7f6110ba547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b5d94b1663def6d2b7c33e4aede9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203f21598eaee6dc1d7ff251f517aa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd21316348bfd95ce1272ea486804150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc1153c02ae591a00f3c02a083d7ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e7f27a1b76972496bc296ced1c10452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea86377eb2b4c66d1ccfca00ee680f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa1ff3e8bb78dc3c88d76cdf4b99e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52429e9e0bc09b2b334b08a39e82eead55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3745dfb55194b1546a1c8b415bed9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb567115fee7d276c44eb9dfe2741ab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13c94b44652e7ba0712d9aaf03a3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c3d4bba0817990dbc3ac2da2882059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634c944b4345906917095517336f07660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408fda3e7df4484ab15c91b77dc3a1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356408bd1fae35e8bbae2a568598150262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642daa5e3a5a054a62d6af35df3dd7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9680c9f6ee115a8420835a63571464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae52de684219f2c31260371243221065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63063cd33c4695a568040d7883c126ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad75f10af9e2e6b938773430a3727667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f1f9837b0c7323dcbf71d72478dfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b89e41d03b8590eac41dd90cbe2b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee018bff5e3a788f873e22d3c76ca3cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10035dd827d78d649e688f27b645df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05e99382ce54a31e11d14913db62b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bcb99ef21aa1f931a2d9f50822dd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d227922ef9e78a8f03cbdfefd6a8cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65a9c97cbf67137ebe7ac259fe233b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf817d1dd1c05734d3a8eb106f648776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a770b2a5d375e2264c247ea577bcb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7af3ddfa5f6a2c4c73bfe6b84208a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb144982d6cc1c54c8b736e22332cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee1df078659932a296f12ef61017380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eecf89eaa2bd1a2288b06b2853e2ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a422d513876ada465546c23ceb381a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb32eb4d98c6a9c24b014a196995183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5f61357757d199f5ed8e100745f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89b91eeaffcb1a8e8e693b35a03f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946e1e8e1fc841f0f175ed70c433b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aff657465561af6b99b273471462887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415b590d208882df9e4ed2597db5de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257788bdcbbdcca3ecae3df2c3129189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637affba23f1974969960323d89d8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8028d37633e0cd36e0ab564e92bbe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab486546db21fff70b65666dc9def3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee3ebd8345b89aa1ee243f4e7d946293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eff0993f1fc71237e645cf6bfb62e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df636f2976ead785d91bccbfb88da095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2228518cd9a89ec1640ec7e90c8fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9d9c11c736087637de3af63874e3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7412aac84a91f1424f1a89bb3c79298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20658f0fe8265746f71e9fd08ecc7b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020fca8c5b9aaadcecfa7275e950f7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a47365d160a8c400522850fb24e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889fc8509b78c8a32cfdd4887f67880102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaba94e262894f42b960a6690697d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093526cfd7a161009e072d209cba0ed6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59fa8c92ff200f55ea41d59cc9c0ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6780db1477b0360a772e747586452c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d64612257bc1ddf32fd9ecab13b80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33788afb5eaa6b35c140ac5660dd36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcaa097d829f513f2789e9c35fe6c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae76645f8ceddb031801b2a4257114110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8fa8ace35ebb137080821982430b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e60039991ac1d913c4d14e1544d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496a7ce70c7dbfebf9478531b4df92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54f0341bbd0bec12cc413bc562dd99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73623e641a93129fd2cce8db4c6db471115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a276fd9956c5f8bfc6ab2746889357116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13a02819d47eeccf19a98b5b7bc41a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd910d805af520d4088cbdc9db572b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb754e52cc65b5c13ab0e71714dd400119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34db1d68cbc777702c965f6401be46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d48a029f06a27e54c179894cc4344121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7731aa41f411360e3776ff58672a4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d091577200e8a6f9878c087d83ebaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e58d8ccd7e3b6675d5da215112bc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5664782817afe52e64c4b71ff4344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf0123f7b4a60e152521590a5a26c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f13785bc5ad83c536e991f3cdb56c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da8433cba43140d971d4acb4269f93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264293d295c939cf7c23777ceed2570129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df305c2071901dc678174cc57a761130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e577cc5ccca650c43dfffeffac15c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd33987079b4590fbcaf5fda8605db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e71019bbaf011851f986b6e7a4d1e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ce627a8ffb77635c004b43873464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61b9332f8d093f8d7a10ce94652cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ab18e56f9541e172bf463d7ca7c66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8320432fe763d6a32cf796af91b91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc649daa8daf25136e10e788bc73b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314ab03d1361bec84f7f91e249c2ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4400b2f9a1ffb2f445528ec2bc6600e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d671ad3a82f3261e0cd87443ab73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde16d9696cb39f273ef3478ca37bf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b78942439d2c6b854119106a5c21143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a72eb7c99720a0d3f5a818195b113144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdf4352973a262da82bff09edba7bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382257362705f15c52f6afb70ab9c1cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713417c94312a30ae9cdb0439f525a71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff89d875cf6a68eb19e3285106b057148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec90e833ef56412ab4fda397c2b61eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcede3771102bafa96ecc22c0995b65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ac3c1891cca29fca503b467a4643151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb86aedcb985de1b560a1d377f88c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f47ad3eb2c049213160af6b1a2943153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e6fa944d9f79964d3856f93c070c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bbdce957d599e1d70e2eaed3d8823155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd3ec83058af83deecd169c82467b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e44be6476f4646708ef04aa9cf0b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b26d091de9993b1f223873565e6a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a05f89f6cfb03997626bed785362e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe1dbe8e4163697f3ea955108f1c0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad657b429d80ed00bd029d419795a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51fb1186aee090692e6d6d655b9138162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211237410fbc40edf6bd67bd09bd0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9976fcebb60318a8aa0596a7965cfb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bcf95552266966a4965fca7eec60e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65336d377a1a703cb3a35cde25bac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e795ca3e3bf52271a97c6bb204dd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd275e4cd349a9e4184946de70837ac7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd40ff3bbd71118a27d211c1c181db4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ed27da0172be32c24de9b8dbda7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef2e337bd2510072af9df0b887b79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae712aacbf370baf592056ffff2e2ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335625ca6f27f287ec2d1587f0fb901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf9c319b32ecf8055bb821d613665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf74b6657596bd1142f2b201613848175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643fe0a87d02191a22bd148e3629640176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6cb774ebbdf4f93df5e4851cbd6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e3fe15a0df752a22302326c6e42f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3cab821cb1c40590e033c6f3af603179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be485641c717d68f1564a4e5236122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1151298f331f62cfe7c0730af47f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b3f60c6aa1a31f15a99c8f3de922b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dee9a2acbc323aff6a6bedd34fd45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fc17157d9039c18fd85d911f837f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5021ffac505dd85e146ccb0ae3f8e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3421f0a257733350db90c033ee868186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be274bc9b526f8e315e32d176df6635187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f578a305d820b6e0b89cc6ee9bcca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15d69133f2d66a76bf6b5b5b99e88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a8c630b0a1e45aac7f2396bc8eee8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a75294c486a7dba272d0eb88fa5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c312f5cddb4b0c497df6f2e326d167192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2530395edeaf7fd91abbe79e96dc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16af067ea1a7e91de4fe46c0ac9f8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d2ac8b43f7254e853c8faad4a8d4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f1f4322a878a2c5ac41c982ccb478196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4ba6a3686df211f7a852993e5536197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7527d131e1a70da7b869f70389400198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614802a1fd0c813fd1085dbaeb56e492199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb262484b9fa0c45ff7e79ab0bcf0ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72e2aae79c62d5f4c0707e03c19bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3d744b62e0e503898bdf1a36f4be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63315c9ff45e55f0679af445307e60d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9057a30957d6e66a8b15e287411faf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d517f22a91f18b443e4e8373212c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41a93d4b7bfff4977c3d458178161206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e331ea790c090b65eeb712cf1fb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068778af2a629d9c73af55d741b3112208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70082a239b56616e9832a47194fa87f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e43853abcbe56fe74043291f4a128210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb536e00a12ceadd8869a1accb065211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a205343212d13c2b277944ab4f0a42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03316287825b81340a38f49304243d14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd4050b51a8599adc0c5102149aeff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4f3f06276e0cb5db8282f1413c891215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463777f62817eb945316cae349ad3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee580af287ca7a48957a380fc7ede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14710ae6f24befcfc84779ea77a1cd50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bc86a882116f27b934a010a78d8a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b2f86f7d547198db65491ae47473220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e871ee70220cba169814b99c6bc05d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ecd9d48aba96b532bde68624f80b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c376b6997a3b6cdc0b0b84d959ebae2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d934da8df882535adfe63ddab3e4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647703ba598cc1e50bdb0fe2c08d1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952fcc78083de47e12e72baac64022226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd447c0bbb5257953390f1b66b061dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d381286cf61e73ef3492a4f84e6647228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253d765cc2d09cb02348f4993ae2b83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8f5c8a63f20c7831e4e78636918e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c7f7206174f0d5369810b0a0ff8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1ee4433d0b0e8aba0cddef1b2c10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad197043772681a10a95f5b100d331233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758bc1d889ba35c26066cd303c0495234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3b332eb5d2b62e4e9f5049e0feb4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af942025562a35f6e3ba156b504c53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019876e635c85b7b3930fb47ef27ac7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965ad76bd44a955ef5a614759f6a9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998cd13688c2e0f641e4509993afe81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2766c0eeb9ef11e528ef93f24871125240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ff70a5d148ac70ce05625d37846f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a3de9f12ac867e12d104a357a871a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc6aaa3c6222629473f6361e10c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7450b873601081cdc3aa9665ad6d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ebef61b738c7ed5c048d9a005d69e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02496c999e3fe9264b42ddb9b8b1e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee0ecdacc8b71cc3806ae03e751e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65aa032fbfe3ea5d146d22329ba7c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a510b7bf7539ffef0e5d62dab9ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3513133a5ff6b56e1d98a044eedbb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26a1c05311c71b2f60be9ac898c73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb75e173b080fad7fcba160db057c85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190a3582e17800621e41280eb80d96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a3058ea34bd55c79e916edaf1225254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889a035731107d7a65017bc9fef65e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f52497975add195258aaf3058eb547256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d508d6c124b5f540b9f04c61aea79a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7796fc1dc66fd1f7502b726e021a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df16025c0fa4569043a03f2077bb07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b9b8a03cc05b8c2476943504497ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7867e59d6066a3fc7e988442872e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee9444e70f862ab21c2fdff021948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c344362b5df277917b299d43caee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82dbd4c2cea5fa659d46bf5ed5db9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa077b521533825902e7ac43e96146e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a873ae5b54e2d60fb3e8bf2b7a36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f67d84d8501c8bff67e4b00c4a95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f9351c439f4ef23c2ffbdb870b3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c35b88da64e6c99af674ada76aa9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be9f6dd26548c84585e027a6b64b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9662bf07ed7fe122bb8a14ab8fbf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f79acba510b27c25fe97123399d49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d35fbe39e7f9c22d0f981b32e1bade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466a6cfe1cdc86e67cc87090e26fa0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a33b12a334b6123cc1b80ec286c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692360ed4eae15c00d46615390ed75f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d550eefc86b16ae8cb5b349f1bdca9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a28ccd6d3e2ea063364bdf56bc701278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d96e8aeb7becf7d584006eb305207279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560b58eba06949e77ec401d21fae00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9bb4c6bb954b5386945f439069d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e73cc0fcd1f57f23a90b00fa6f05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58049f3e6ecd12199bdc121bdb9b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec43d44ca1359ac0a1be6ef4723a5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee26a74470bd461d76f440a696e9d4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb32a3ff693a92a0d189b7bd7dcc86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68882220b725f4989e7baafcc56009a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e5f1b4604e0ff75e7d74256d81475288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8153695ff53a2233e66dc2a14437289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ceba3e547cd70d4b72678ee097f63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f0f07491f764eeb7c57416652722291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb51cd85372f423606259a8f665cdee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d87a5b533778c4be9831f6280bac5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b89d4d9fe9cd8f901360652aa41e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf958b7248fc73efaf752bdaadfe26d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375f6291a9398416955503f3b65159296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb267e215cf61fbca5c66c6b458ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151f87e6da3f0ede071ea1da2d35add298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9bf1a6079893b9807949e4bb47be9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6766af3873745655f6f26049a3e7d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb7ca3dd797929e676cc0bd1da320301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392efb07d67776e192b2f029153bddb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9289778e7dd2d75c55ff7f952d60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f9479aede113ecb879008d753394b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f320cd83a5cb75ccfffd645cd2edd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f798fe3250ddbd38e1dddb7350101306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbbebf532a1c6d3ab8c50aa68e3880307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6822d7dd3f818e3a282bb681ccdf6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9b9d8d69e77fcbe0ae74d4eed217309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d82d10f68ad8939615e4353ac70fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f5ff444c2f3bb47d44260e2aca1f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312637ea2c9b53017be12b2f50c3b28a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb44d14b361fc8846b299862323a8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e81e782299656bcbe56ba1c143844314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167acef1c8a175cd0354f2f9b82155ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef1cdf68190ba4b94c5c8e5fcbc92b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10dd8d1c9bfbbcc51ee5255b9e6fd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f6cefeede15ffef48e6d3547b65c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aeb99de35bbc2df4dedfd67a1e9e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0adfc46f850d6d0ccac5117693428320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0b83a7d0243aeef747047343a21a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748dd863103d6a9121b2fd9fe26ff4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd98049bd24ad56251ed2d66f9d534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553293426436f4c862334293850c7626324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944162ac8acc46d4acdb19db727a748325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>