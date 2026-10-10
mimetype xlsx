--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82138ab23ada228db894123d3aa11a681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592b0f766f9198776f64cfe0b3d3af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdd9bb2d37bdc7ac398efbbd9293aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a086503917ac8f21b682d1b3e98d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20653bcb7d69dfbf9a2751d5d5d4767e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c6624cea63a32b90e24d17a6b6b316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f6ca9cd071e19ef1c3d11531fc5dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d951c71f51d979a93e4fbfc9bd24d378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa6517cb85a2523058473d87b4a7909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3986598270e8349d52d93292233a63310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a45d64a63551d7edf1044067c23b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4761d3ee8b363fe068c76a34901def12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868bd97aa0850d50b6924bcdc11349d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f41e2869a223413f58ed2d5951f5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89df3d707c32632acde245e21cf3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44367ca441a16d90a1708294b0628216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5c865a33928b0e05e465c441f7ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b3fd92f81ac1ffb2f3aaa4e623a7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d0c849482cfe835b87df35c02a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fc9e448f0dac010661837f43e078120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159c7c8c60d503c5f9af8123bbd40021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc2cc99197ca8886b0bb217093eb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a829a6205f039cc99e8f7f28a4e2abe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa549f37d380e6d65a7e2fd7e06f88af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dbc6e08eea19ffded829862442ba225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230107eab1f7fcf0fdbdb81b43318c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d8af21cfef79dfc87c1064ae154127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e123e403c1d3ef5eb53492a0d1311c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868398a943bea2d259173613e0aea31129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b95d1070f3789df4845d5371c111ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b7c4b893be421ad1dbade8625046231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad023c7e66a3267e2042adff953d7ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb880f0f4284131a3991d24fb13ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031d8e974386fbc73828fa48e6cc9ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6fae2d14a02fe8492621ab61ecee235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b3172b300c3fbb3f1ff09c039d6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c45b13968581669fca438cd6b992237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d46e9229ef642ffaff057fc528731138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148570383174ca5b0bb23e1aeca7b0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf502ec12dcebd20bdeccf4126d93f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36154cf58737edc0e75bd9cd814d75a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f79dea6269a292dbd0250c06d86a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65010f29cfe48eb067e4b06cf9f9bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b30c9577f7a30cc0ef67484a9f884344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07605e6a73e2d92f1ddc8626ffb17c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a06c665e86e478db318229035583146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1deb20e3089da60d0d244e683339f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fb4798a8eded72258157f28fa9c1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a1ba08343168e21018523fbaae4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e08ff1a2ad62df123b7d324858d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ea9554ed2f96d8702ae972e9afa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136131e2f81abb79bc24451e8b02de4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ea5b1492bb477042a238f719fe5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4b99c927f00db5c0426982e4dfb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4bc817e51de3612fd06c697534c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d3489fc7c9af03bff3ae4822f2ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da6dc49bfccda2b4b917aff27f974557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f479613be2d21b191217cfc4900458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09a31e161ebf9ccbd51083753d690059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84538f33e3aeb85f132af9313931a25e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f95cb615fdd12dc94a8e376853b4a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6c623e2a7193b3a2b29a2b547cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f424476efd607ec99298f29fc5d2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cc377a05d4d33aa3eccc0dee154a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d93e0e69c970d4bec5757012b769b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fab9397ce47ca70b1a3845d4fcdfbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca82fdab497bc66155117d11d6369c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d374a4616ffee6163b168e0c239a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb220404126c50785360c205c6463c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c312e5c91da0a3f17688515d212e79170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a07b4600dd1f255476a20c8e2a93471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7624fb02f84a62d7e53f13ab5a1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd0e87a43b26eaef72f467eeabdc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e1538bcdc1c511afcbce9eabe9cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd7ffae1b1e4e9664a78212d29097b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097b3d01bd21e5fcb68c4558f2039de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f853c2b609818f0938cf2a496a93b9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23604c525003c751216e2be7e4385a8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89579acfb086dfbf31e3b38de6963a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffe329bbe0f4428879b1aeab4c7f9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac4965012d29652131c42ccc8cfb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e349d7460754e0573588852df0ad982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0dc7c6367e0c2eb06fc215acfc7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fb7d9e6199fac4aaa30c441beded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6897e726c5bc1fd7105ab8951ad5b6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dbb8a4c441b245c15387c5d0e1f7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdde6ea51e966793329a3690a3b48a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6a7c55405eaaa9acf3efbfa9379f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151528769e5293c5010492d6630958d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c807fa64bc2a90e8e97c72a89b7bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28510affa55fba77214d3114802c7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1782231a91d0be2aade00564e287892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e74138314cb2d89102afabeba560a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5265f11d7f448edb915a4eda5592a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3f9b4686b1896949804a17d7df4cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43751e5a847ceb65823737b60da3a4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c0faf4fff7b4b1003e0dadcde2e7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4384dceee02165ff87351f9a9ff698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0aca94a81036153d2b411706c054499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191fed554adfc877698ada491167fd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f063645e0d3bf1bfa874b3de17c4269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4c28d0f72a6458406019df5084890102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7c97b55d49149cf6501060fc4b3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4ab14e2d0b8ae47741cc5414e96e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca951fffe0b4cfa0476513de6f11312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f0aa903b6554c6c534051a6f1800a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d10bd9ce9020b832c4cbed18fc853107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fea3cff6302180139710da46214b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa0869469026b86a36d46d8527449f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5e2b3fef021a2398fa9241e8461d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19b0ffa35d68dad6a8a7e7fa482b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e1e5e6491e8926f325592f5f786c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26beba1b68b2acef56ef3df36224643113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02314e801e0ab8391c5f67775c4bd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cbe9c86474e2046feaf5a0d071646115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26da1c435ad4486604eccbb6141509116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e83513723e6171a5370c34cf9b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70337594be43bd613010e6241bf74a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b6ed59fffc200f265a9acb6b1ea79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c0386713990e79e1bbb53b9752cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b9d6b71b8612173e154f7123c746121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f9924372c2163a20b6f9eac389ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b11eb23d1aa4bd62ebd5ca18e48aad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadb922f36d949584a1e271bb51e847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155f16a4de46e439c8b9835fbca2796125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a84e7afa726753250431d715eb1d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec48bf1c4048fc919cc9ca28dd19a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555b245643825d01b6d9378b98c86e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456df4b70d69a51a0045dcc3e0a3ff65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d98c28e5d3ae7947b690060efd1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fc931dbbe5637e8a4939649429fd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edc68b86f7ee8ccfdaa07eaf8e136b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a0258090f091daac76e202ef0a0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052300921e4dd0542c7a1118d5ae4a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be105c9f150672320549fd3869655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d1dccd65f3a3f83bcb4aff54e1b75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65825d26bae84ef12e43f106c63c714137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5408b32517ddace95a9f6fdbac2151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71177218eebc864bf1aa308c70e742139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44db2f701a9dff3926535f0e20b9b7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48c8c06b1799cadfc88df42bc468b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416561a247f0b65b0526aaf339e9cf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f934c0bbb654b7e48992a243f6851143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b370945498e0939d037100de35ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402af4e46ca8a12bc44685ee001a3e32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6252e070025c93e9e379859c74baaf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75eb9ce42da6cbca3b3757eeff803db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0c3023e294028e2bbff32d41aa64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f781489b8f5ff6360002d2936ee25a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b238958f27c4ba5ce8a7773981bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e79d32a8c6449731f7bc66891bd83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a387d253e6f1fe25136b50e8cdad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6068d38899a233ac7ad3f6f995c8fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652a92dfc53d91aec2eb754fa6e595154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50d1a15649d449699d296c320eeca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125f3b16447b566c65fcc4544d385d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487047d19c31b5e6ed09819999c34a3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779d551a4782501acaa85705d5c924158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1c874b9d9e0c0f74c04bc8a69e827159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dea76c11cea1df9f77467bfb2fb04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7126b8f7aa9a04b5a1e936e741a64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133df7f01ce185da22a981d5ddce904162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910740d2d712f320b0d68ee1ad44f0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06c778f710af790c33d4b4b5a15f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3b4110dc4acbdb2b0b15407696584165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ea3b1bbb2262e721ac3373fa382a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387348c1688c1cd682e419291f4e9f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25aff6612137dadf04d173288d2f34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59ea6116e8721dae247246a0df6ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0a8673d62d1dabebc33b996f067a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef00fb2a1ce0ac46070c4be62dea9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d6768852588086bcd83617398169e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa75c681dfe1887842e55eb716130d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447aad5b385176cbdb6f5034d7cfe56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988852d067184e4db6b3c2503be2d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b631b0888704ee82e5e6bb912c0899f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4327b082026650efd1218bdbc470f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea80dfb2f95a9810a5f17e42d58b2b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f8b07aa3ea66f74d6f222c125d24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b567bbaa20f1f4d6bf3cd0470e557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d19b2f1efc6430958fc39ab73afe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918754eb253a0d81cd60baba804cda00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f319043caadf66821a68491fa28fec2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3007a5c4f09d0eb25830daf2f388e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611418e3ec9abd98bf3674d9f5492df0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9ec7e46cd561054b67f62e857e35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7d98f55bb666db29f342718ee7138187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84e2a8c593b18336584628dcb170d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5366c438b50b55343d31af5fc2f113b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe602ba63d36aac5be7fd6f1233b0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aab7711ec3f0833ff47f80166654e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e679b053b65049d53c82c56b6378a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df8bfeeb2bc8a987610c2a4858004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bdca5fb9f667735d7391da3def755194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28520e2ed9881a2839fe17fa82aca9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96306d8595be6461364de68573e1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe58bb636f8ac78e875ed3667fdd34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e9e7dd2be48feaf7b805c203377fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03cd3ae82b96b1dd90b805e0238862199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745c1990ddf73a3e06c20045c28432200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d16a4bfe3d3d3b4dae104e60ecea28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762b3d0fbcd01d8b2e5ed372246f510202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e402ac903734b2d355e5e4cb1b06b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0133d92a19e6b7151ce3324fcfe5d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e270d1d4530fa579a74043fe653409205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1279d3c9d45e74619c8e747a630e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7e0835ce62f222f2cd1be287d438207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d136ba3510039021167c5412d99c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c48571b9a2484d5747bee3f874800209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac87cc761e57619bad9aea22e61a06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d5ab788d2dcae3a21dfda195af57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54e3f442db0c9959364ee296be97c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f595aaa7cd50680bfd35c502ad124213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e12fd4727b84f33664082086b286ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a4141eabd2d0e96d472da26750f5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a747d975124f5d2e14f59e462dd0fbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab066a1f517c42a5382e866a544a26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d87ad8d960c677a41cddbc58a81d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617496ff4c3e2dcf1f3419c6449c07d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7dce5c96067ed7f4482bf873c531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb302d0a9df83dbfc5abbbc596c0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38b7723d6713d7c0740fd6f0f16858222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6b6cb710adea897353d2d6314b53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c49c71dcc58fdd10b8e13e9ed596a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c80f14a6edd490b02df09006774dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686dd1925992f882c2c60b7784844a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df731686491b0006a8f98cffca3deb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23b895731bcdff6be0a7c14e3fbcec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea93e7a0c6f5cb0e418c028c59db2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b3619f3c7f9138e3145349c7af98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc5a126d6bc6b4d103d18e12857019231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ebe88a9257dfa397dc4901f754bb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7b2ed4066dae0d1e2c021af6ca68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb50b49b65c815ded4de2be7f6ce8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54b80f3b915d1fc4d936eb47381ce6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30cd09d318754fcf2f63cbcc89e7a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a6811ab152a8dc4eaa23b06fc4109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b7a89046b2392966393a53382aaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134f579a94e0529e1ff0b4be9b89389239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377a17140abbe5fcc10b40d0cf8db94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a83428534e0cc41248339aa4d10d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87369e1860e4072cacfb05796111ca84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266a5e50d1ec133fe56df073dab41c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6917b05806c3232a707a885c8dc514e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47099f34897a987dd4d7216bedbd7ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088fae599eaa5b4be44c33762296146246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7742d55ad648f042bfd52055e50d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49541a4e9a71ce6e2ab868994df3eb0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566df761b7271a359abe756c02dbfde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f724187450ae08fa4a8bb8d1b5098a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0018d71a57fe6af02ef356c4b48bfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fcc7fecaa0d6254dd5d05269d6d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf29021099829de947091daa85f929253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cf1723d93ace4f129b88b067b6655254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d73f52e54dd77ab9a660a7c087c4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125d38909d21995409d639094c9c3a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05941b3feea1b67d79998ab0ffb825257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c1e36c1b1893473b5e6bd49f0c82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c6591150ea301717fdfa98a9fb9ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96edbfacc47514ab1f52ade923b278260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7129f9ab244eb1a914261097b80518261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8990040276462001d7dcad57cce1f1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f796f6388369ca1fd1394bf8e03361c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a70582206da10d27acbc57a4e04bd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a975940000f147da069775d13b1dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe659a6a8644f1f22260c8d23a65a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f634d21f29be90fc655d63498205267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95515069212515cad1f8ac0fa9485a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ce0f9f7063ef86b50e4e1287cd3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33fa2baede090f574e6660cf621b35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5149befc16118175ba95811a8ff6ad7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91eae36081092f6673cd7d831334b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef34f5d84102df3ac4264396075a23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959a712170050af52efc4d7edaaaeea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71c0240f6c6f68f0ab83ee386f58f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eaff9578024fe1483ae3623126e7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e775ed11640fcd9b0137f5fc516fcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa0f57252879ffdd2bfff2d0c0eb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eda4d3defb3535151b8b0deb66a1e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429027d02c799f6cec1e2c05d0b8487c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c56b73df3c3b39b6888fe95ca3728281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1358dac0b060b70d884bbd6a2d359282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724945d29aa1bacbaf0f1a572cd27d44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5290230fc7fb02e344afe53563a1e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4bd80ba9c1639134425c46f15f056285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce874f894e42367b9e138cc321ac69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda3517a326d15b84fe0d0d15fb44b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35306520324e05c1436e583b2bb52e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d885889f0df0deb80f75e1d5859c79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f8dc80450396463daf04eb0623f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd1c2867f5969a760576c825b4aa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a32082e1c4527382a3ac718d6aa71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6701b210884a89ea779bf365cbeab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e41f593737fcc03030e062fb24714294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60503e3136e3d515d6ee0ecc515fd05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edae00fcdfcac1dba904340208070296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f2cc8a65be2e139f679b1435fd5fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb2567375a940225928e2806aca105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1d0cc3ff60d058c15d0c25dea6ced299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197167f68e428d467267964283a931300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba868128fbe6deaed59150ef35bc4584301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc9c48719f3e1cddd10963ca2a2bbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45905842ca2db98d07be82f2bae8c394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc851c9616836c32d2f9dfb2f07284304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292bfd4b3480417e380ad683da0019f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be81a7747e4f3baa069f7a061ec38c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a3e7ac1f40e5612b0f98e890fff26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8115cfa50a797f06aca3b4291504d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb8e33cf35c4b9864ea68e965db7c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b70faff9ffb49d7da8bb9c3660345310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536b739190ab74fbb3bbde808301a65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e9ebe87691e43d59bb9732c8e1106312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c23d3eea0f9ce3779a00a0aaaf111313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8c80f2c6bf3d05ab624a2b490979314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e72bbeabc559929864ee27db65dc1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241584575f19c457b062159f601599ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d831c9a78cb8693042023760a9a7d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b712350d66183a947a86a0f39c34a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726455b09d704730a1f6dea084696951319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e6695b2ca9873427303f77302dab6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4047353cb6746085b70699e9dc7ad1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed891d25d57b642a709de56fb0e94ab8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407817598d49e5a641d8ec34f90e4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217240c3b012ab756de1dff9bceb0dbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d8b61240cc24eca134fcf5146e495325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2e8207db225902bb9c149eed43482326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d0bca0d0aba1cf16e20396bda952e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e302845affe3625ca06082d0614a5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e59a04be7cdf9967dd0216f0fdd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728b2844c2722b916bfe27e1c860299330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be828f5349061a8bff20e20f866eb75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116403e5c4e837f0f303ac7d1eccc38e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c8e814570101a524f08dfcdd22ae333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0078bfd364e21283e16b02dc51df19f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0f349d167945c44605d4741f4dbd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d95d5f749db7a322f2951fc0d9c5073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79b2ce9b24e455075a517900b33ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7651720130e152a8aa5c1ad4ad3ca6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e0045ff9c3678a624ad9c5854cf3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87be910aebaae33401bcf3b2b77bf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a56a12a426e710b046376a4a80e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a93695079a01380d8422fb63617c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7c6eb1dc75b75258087c05cc7212410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9414529027eb952aec939e9b8bb4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650ade68cb2cc35ea0058c1449d861b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dce946586901e3112d8c066084dcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd31bb2fff0ec4d689efee2db8f60814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ece342c143697803ee2e28743b62c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06baa47d3ac52b814850215e4b1ed1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bbb6846851976460a396dc72be02c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2bba3e184c3d4d400b134fb3dd55d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ba8f3029076ca936646087ae5dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e119b09e2c0fe99a0c040da4e495a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e990d0d7cfb6a049a885c84e519e3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2ac1c3118b76d71e4ec890251a9f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf08095d3010bb5cc2ea5066b169223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36d2f129012e150478764e486946c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816080a5748fa071ebd31b245f324025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abac6d00abf79f857eed6346e3158826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b27b9b65284ad81e18c32963883e7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa91544e1f34323799e0cf0047fd9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab9ce26ad9d541c20f4e29c8146cea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58208e62ba5fff070345e001d661f3cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d26481c979f99956546b9a08f1544a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6bcf759b653c64ed4e729ac54ac6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb927bd5e8331b414ffdcb59d1a1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65318745ed5f4dd457e695817282394534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde090616607a011599a19e054153a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed98f24a86f4f50cc6334bae4e3e9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ccbb4ded18ed467ce9d4acaa153f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94941fa1407dbed298af9964070beef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d133ea53a3757556d0d573d67204c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869039311d78f4b86f2c8d9cde2d29a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b856ebd94bf6ad2725548dad0966fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8497b4f10cb4cc2d3413d23334fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94e1fbb3b7fd5b8bc7f80de849e56243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb0ba6d0420042237664c795c007b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f078f00eb9bdd939c9e637148a019845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200324997d6378e6ce20df99676f9dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0528c81a7084d0ac934f0ab2102447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0e7d21e931ec0cce57e79350d5b5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef73577d04f5f3cf9c74dccf28ebc1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827e15df203fd11d701dc31e122df8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ac741f87a502bf5b7b1fec2ef01351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727278066375e9d4e63f42c026d1f4f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02390194d3dd111fee5a2ccf819dbbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0e209112f5db04ae767d9d0bccd6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200cae01320dd98da26607b2493edb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbf4e31eb251d7e81dad04b0b6652456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1397fe1aa90edfd8c6225e6346d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768f5ed23bd336766bcc38b1c00b30c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3a57d5a74affbc5cd2deedcffa0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b663515d71d76d0e9c936cfd491e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029feeb6d3a51eccb9df9c4a3be025861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9eceea2e35d28f7932f4d8a2322bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84371472f159513d0ab75832d0761763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4529c248c323ceb53992a9ff9eaa9d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d1d001e5cfdce7c75ad48a815310065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e298238cd2964872392792aa3c80666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b5d5f61367d5a561fc370e0b7e3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7847fe11bebada1b38a5b1c72e094c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea0237812b1ba8ccb37f8b21ad658869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef55927c73afe12756135474fae1fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5f8051696c70937357ecc0775874a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f97f61176a4f22bf9dc5b57ed9d2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c16f6b3582b904253c845a68e704e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4daa7d9545e4820be19577805003174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d26af111ddd9715fbe586ade17f0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf99c027f8d94a1dbccf130b25511b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd5e3b3271afd1fe41394ef82acfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d68c0600bba32a2e8d7980a7c4fe078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb721eaa7be9bc5024892660eefd35779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7848967d88557c057864d57431a7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c07158ff04b90195109e350dca8ddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2f6b6fc171cddb0d72d3fdfb510b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c30e7c9a7a08a6e2671a1440713d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5adf1005d99fe23ef05efa8e950af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4835c3cd8a1083b9a220a29078b49a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f323c40f69612e233cf7da22ff7cd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883e133a3683f6455e4a4af8a73ecb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2257cdc877ed10417963939f564b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7999c657905b41a73409d4f62529489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158be7542e4ce7b99253c2d3828cb25790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ff9d4628e42a255dd5436f85dd8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359fb48a46eed8d9e84eab74be56adf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb6e6e9f24428750e9cdd943a4f6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f693022e2a0c6a2051b2a08193aea7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20792a7cdf15ac891b5be31ad5056c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615f861553c0ebe88db39ae40f41d7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec465205f94b1c046eb9552e03455e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085ffe285b66970c4ed475afa35124298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb779be3a4dfd5eb03c64dda7669441599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdfb1bbc99436db56ec1322966500b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550929634a80c47d6384350e393c2171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb47d0383a4310ae0e87db69f9aada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30629b657bb9920530f1e259f9d0714f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35bdb44fe24f496f2a8582f21420d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd3ff6092059639a3ff82e538a5928105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4ac2de5c4f6264032247fe157b49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5391930f4fa5889d42095c04548a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e68be641f907c8c0f3091953ee99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178abd96dc43802a92e5d724be9a50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a2dcde4e8807e6b318e6aeca025c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3894313d313b58416036817bdbdadd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea605ac1f13d3464343ae59193efdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34aec7a328233f90ac1dc1c92cb0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8d664c9bcf16dff97abd66ebff882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b8e276bdc13bb421048c212a0b8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da6021ec5ddb2b018995a8894ab0b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aece8f8b7d2d3369d297793a8d2c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e62166befdc1cccae0feb28d2e5a7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3359db1b5ecb4699b6e4fd5ccff9b25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364ac5177f6e181902e18fbb4f56b59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7fff30accf44396611a9c6299593d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9467c417dda638c43b061e09a3efc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb2e9d7f12bd34d6d267846e18a1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222d7bb370cd7c6bd6536492323e65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3fe5d8f5d9858cb2a825b29c0dcf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681baf455724738e8aa217151b787e04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f49d1f914e8a44b6ea10faa809416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c248a2b30e86e6160db5cc0df91f93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da252ad33ec62a2f988125fab913413129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bdbd40fbc5c20e137570c328d993d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d25ac088d1b70e948a5b609edfaff5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597808093ecee4da885fcf738c5c862f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e361195d62964cd9412d9a0c3b68b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d40af33f93744c5f2a2a44bf3adb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce322ad0061f97cc8f064946d3548135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc348c6f9a763614503e3598783a1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048544addd47afff23d42c9a1d634432137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60e6cc830ba33b9bfe14132fff1d41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24b772e024ad23f661d9f9ca69b1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ec7aca459902145c0bf64f9f5a948140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf474fbdfac41aa29481da827afb66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dc9d206788d70c7969bc6ad64a37b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c31088a92bd0e7e566052e6a6237143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc76e5c3118be74c71b9c79377952cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73a62e136d1fd9a9b6ec95c7507839145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a491646ae88161e5bcd561ca0bed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87685f86069797eba0855ae65ce10aba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782eeb7d27736369db05fe04bfd382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0e45621ea32ba8c16f5a5ef9ac158149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee88ef8bcc2496380c1529852327a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70df6a9210e2f7324b9f980283e57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddb77e1f20f02de73954121dcb5c40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d70054fa9bd2e6eceeb52fff26f59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4458219a86c5d493bb173db58b3b4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68641f14182d9e527900f15eb4a6c2f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719debc787d76579f4819f68d6bf06a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e03f953b61a5364869454a4c095785157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae80a72279a51177c276011e37bc5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ea0a1a388aae7f887fc7ee8960f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b1730e627712e3fc4b7c19a6243a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451273bcf22c0765243ce595e166b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793e6e67865764fd88bfb400cc9db06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d47c05e34dc93bffd05c733eaf1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fae8331bb6be4c5f483a6af5d9b1d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3267b92fe17610ab5942a5daff49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da475c6307fe2dcc6d255165173608166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acb6bf6690d244338527bb5d9c20d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b97edf7f9ab7e89ca178c70efcd25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ec9fbc951d0a261decd393ab0ebf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346f41d13b9546f9c9e605b40323c6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80ab5b8afbf6278469de5c7e910799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab0856b525f621cb46747e556620f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a90297e089db678f4543783bed55d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bda0e637e7e2d269feb14b10a88dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6204d417b7a7e662eec7e44c79fcc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef25bc4067085acc0cbfe30af0b9912176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd344adbdc5f426c8877a78b326c3a28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6868b770828909f403f63646ea2b27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d08710131e4205ff94a79e3333368179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffb1d6791b6206a38fcb1e71e1df4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b264069c89935691adc8eb27fc4ff88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd247deb3a4d973cb01473668040cb0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8adeb1d90b1075acf30ec950589d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277a9a72fd8ca952fd08691fd0b3732184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354abdb45914b4d29b3d3e6f6bca28b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a1aaaed4cdab132d521c4053bd4d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169869ae597c391cd8d0a81ef3b277b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea96fdcdb435e451425328d7367255188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413c21a7ee4df9c74d98cf5f138cb9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a9f7f086c4d7ad683431bcd9ea53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56927e55eb2ead7c4c0125c9153c6de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90062722aa582046916fc77a11cac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f698e0b6a76be17f46206058af667c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f778f75a273252b8c975e74764fbf15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8c4457d0e69abbb7a0262e73fee9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dda6b7de2a22d69b7e44b06397154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ea04a03db1a46695b5e84a34a200197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c14a78d130e7e79f474ff400ebdcc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179dfa21e71e3ebf4e07695d226b65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd6319d4f1713f58bc1d12a8e80d8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466b904434fb312c5deaeec9add07e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31835261655ee475043923ab63aeaf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec9c01ed1a33bda3d3ef6843f82956203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75005fde099336616b7f5bf993869353204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625326d12a2e54403d80340c7af70979205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baac1ff50f51e2fcc0979c10a2b4e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6add71972466f9a4bb79409205fef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1604578eb3f9756d4f660a8a4f90a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c28bcff288c5977aa65f9be82faf7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54370104accfa9dcef024c46da07ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf08e00b0b9e44d9faf453a117fca34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47962754be9db7df4642bbeaef575266212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f664ed23f3f7941a88c922e06fcf9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f86c246f421da2baba8d6028108a58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd26655df3a5b75678857d4c36df6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7caf6a8ad50558ec34ad40abf42f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef39fe0a69d21dae57c3ba486b2c9c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1e6d35eefc834d43d6f174df0305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db090add8ea14e34453771aea6157809219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083bd28662857ea4a8cd3324e2f9101220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe3508dfee7130872c990785fd1a0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2be691908f987716aa323e9f3a60d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a713110843696dd1488359e5f2ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800066eff07c4a4a5904d062f4d63f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6b91c5a68300fe841f124d0f8ebe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab113a4621b9d37c7db6a51a9bfe25d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e94536e63a468517efab14f284644a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bc17dddb8fc010b07f487422deaa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845122c4e3715650079ad0e80d11c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed634bc17fa79b9340e6da8ee427a26d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896e81e6a1676e916eda1c248f1413231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d70d2a3ed3275ae5d17378f1eabcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa87ab05b9185c7bdd34dc4e6598d63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ddbb2041fe1f9b04e5f7a98ce2100234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffeda0bc920759a1cdb274e5cd9e7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458b12c73588e23221e5ff5a4ffe755236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b66cb5c3d238fc28e873cbb4cbd12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e90fce424fc76f058a5415b0343e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0fbe9c5a440b30f60de5f77be85a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb9167116ef1a2ca505c0fecd98cc5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c284c75cb0df91913bade5f7fbf20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d745f46c276df045b5433261bd4e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d122bf6ae24cb9bce04f6ac7eac5bf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b03c23ee282b9572686b2192c9bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27631980e932403912472b16053af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224b83dc23fe89fa53e82e353a6caf5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb50c5a25e2dc2802f735bec33346db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded95c65b6bbfbdf6115e53a6745cb9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a8b8dd2f4b5d2868430c61cf52d1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6155dcb682a6fc60283ba1376384d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e17643cc80ca46cdfc06275a83de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6182d45cac201ee5144da68f27f0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1cab52df57ba8d3dd9be86666c0a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d8b31e6bf4ba23029e41a66b2b77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3b2999f782ab7cb91ea1a94657088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221303ba92e391bd6ecee0c46aa23ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feedb006537148930ef4fd0418cf93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990444fc3e787a6e170ca1ec17507c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa468a7a3aa92b83cc919063691dac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0dbe66af54d9877684a08d64e0943260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b48a178a01024ff63ca8f4f051f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d93be03c9d370046dc222a380f784262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45408bf16790c5d581745bac922d88b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61a3d8f13d22ec47bf66b76766af6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f4b88761af4d9add3516acecc55d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05de1d8738030df3c0aa78ad5b869e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee422e8294d569fcdb868b6439a4c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76f69e710d0a380d6f4189bba79b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab812023a7b7a0490b3e60209b2209f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5f3be443950efa9860e3a0ebb4698270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c465b52a680893bd69dfd08fb6bf255271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cdbfdeb1b93c868d215a4cf478afc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a6678ffa023fee7fbfd2c190734a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a05a0a9ceb5a436777a40b47b397a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3938e2daf3a4c8891a5a83c248ac76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d7ec5cd2f93ea189c931efb27813276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477c540b890870e950f15624686ff3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6cf21e48fb2ed568902dc456a231278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd39ad89e4c65a37bf720d3bb0f67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8967571834f810d6425e4248825ca8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18710b68104419619ee2daca19328390281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0386a166ae66069c6c36f5ed48a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bad660d7c69b1629753ef03e1c410283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df17a3329f02477597a7be514451fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d755629486d0a8266f17cea315cb38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95023b057dc571fabaaaab3ed32fb588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79e32aff3327db7f567d69a0a3be4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640537051074ac5cf1123c837ba50493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54182c654baf6644f45d2300d190d31d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c865837462b34c6acf67deca76f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90980a92ca5a64cde48caf67b5e5e09d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652345bed66692b810bc6f780c441f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded0f50b396a9d0e3fd707540b8e949293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bba9321fa93c109b0466ee049728e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9d6375a7c828068423b224051473d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836975eeaefd5f656dbb756cac8b907b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e7182a5c11d80bb7e6db5b950f0d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c533b2574adf3af345ce52848d44e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496949030b80569ec503d3bde0d8032299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a0f8c92fd5a2e1012e29a92bdeffd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88949ad65a42543777d8941fd51149301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619257e7cd2965be75e6f16506cc9742302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de198c0ea4b6237c101c99a302086303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805edc89f9a04b9d8f6099b19c3172a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1364b7c68f7472613e02669519f98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989893189561fb65cd0ab2ddb6b65b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90e66ee3e2c1eb97b55cb21c1920ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac310342fbf8aebf72eb4e13bbd558f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab44583058d7a925abea7edd1fc5df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03556015d879be6e3fc82a1ffaef37ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662db75e690280b1dd483ed80b9e4ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ee7111fe41c0ce59ac87ce66adf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9a3ab9a825eaccb75fc8185c78de2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0c0bad2dedbc1f82422239d89ba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef18efcb89d2d82625aff91313198c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2b6b622fe8eb3027d3f51c85958cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa597fb0edf4b0e3d949a66cbf94b76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afbca44d1e067354b72308ed89c07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbff8293ee71951fc8c87ab86cccd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279869f71ab38b94f9a9fd945ff06e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b237f1b98b59dc50f1da8ae50b782a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341afcc55cd47743f81a240c979de7b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ce58b6b0a1f10e1c214fe682e742d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc04855267341f17c249e57291ceb75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1180cf9edd45d929289bf7f1bf7e80325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.54</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.79</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.79</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.2</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>0.97</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>