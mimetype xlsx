--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f580791ab21ca5a6d400711907de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77145aee1723af3acf593a63d415422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fbd2ff63510da71d51bda4fef7f1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee80a5579ceef4a6404efb77523eaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3439ae75932e4997ecb836a76da845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20959be060ab8be0bbea9528462a383e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d47e44cb5a1cc056af314130112e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966f0b3bd7fa478e12b52d09c5a0ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f74ae5c118188dab3cdd90092b64fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b0038b4fd9ed0f83322a415b6ae5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768157885880d586dac4ee0c4c93d07f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b27724e99eda413c62ada08de059f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d08abf0e60ab2a4c48bc568fb45013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fcd64dc8511f86bf924d923d3134c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7e7892d46af73b83c40407ebbe2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d75eb2797b0e7b27cb71401b4cfa7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13f482340123251657a7838e9a0e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388afa1f0d3a11d19456b6886be302f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8bb2a1b70dc7ceebb8da298c6e9a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9138e1f36fd88cfedd8b43ed345a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef27b388abd841985bfadf29cdc0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd4a825f5ec0f078122f5b5d4569222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f42b9be73f055cf59e63a150166423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059de40a8a9b6ed834d571c1fb20a80d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2a340b2f85cd4ca6da2315de567e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad74e2b7df4676c486d1b8d9ed2485526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87231fc5dad8f6fb0d2810e8d883669127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43841e632e4150d5505ad0958aabdc0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb083a1050d40fee4bdf1f589ba3aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c7e84c67d0d009c2ad181423384e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085d08edb51af901183fceb7e11d1ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302df04cc6c30473110ccbf8d37aa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b444726dc1d86419006902064540e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39a6222f1fdbd1e158a3ce76c48cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec9a316bfb6f0cf206f5798106309135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72507876daafa7a5d0dd5eadd4ed285236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa7bdf0ce45e8ce97cd524867e77137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a6c12c15bc525e114997aed9a55438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c720cd5d75404fb59c4e2b9114e9efb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5bf4828926515b26b9c0b040c90140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478be38a02a4e8e4e999bba37ed0d7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42800dff4444101fef2fc4acf23a60d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53281a951a1b812851eebab3b5633dfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b61d8fb82f30151a8ff72fbcd2b2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3768550456a2cd469cc09d448fe2cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc13c06b00859ded30a691a9fcd1e9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084b2850156473178e6d75a3a2abfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff721c2659e2be01888cc5c9c32b62a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d8eaa82152bd7623b75a5d6a4f64649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ede07b98983ac2b89387d63f1d6ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a58a9c71a9b0ce8ca1b95fa995c4ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975661914abbc28bb421e0cf0c902ea952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d310066bd16a83658bca7bbd3a34b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc04ee6a0675fece64295084e93f7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a30da7bac84249c07abce5db900d1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389284cb961bc0e7f445cc37731124f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd87dbb18713e15f1a36c2407c1b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a52477c9aa6e0f8376b16057e683d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09bc32cb7a79fa2807aecf98ab0eb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743c5f0eb384ee333a4b8cb6896345460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d43f9a9a413bb4a463a095646e8f5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613d4950b7259bfdb32771c5f403c4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb20a976bc2f2ef5de4e01b5fe36b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e474b934797a0ad69642c8b462f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83af70c554d8f0c948d44d6045a1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b212ff09623243a27dd5388a555e86b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62798ee19d80be97e58b2c32a42352567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021936b7dd966d375e9fc013aca925068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8088fc8278e4c9b569c1d547fbcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000b5ac02c9895d7b0e11279a02f0f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa6ef4e2e6c6703488744a35efa40571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f55e4bf2920a5097ba5e09723aad172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa37dec2b2c7b20dd88dd8675c24be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13b12eed6b655f64b6accd214f9edb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5cfe3fbfe6309d658f5ba4822bdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77182a4836801ea57800c0d9c476d4a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3645945b70f0177a7eb1a52e2bdf36377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2a75df43fceeef2ffb930d077f95978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27d9b209ecf24f9013d627d6eedae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcbd5be5826e6d89752d29be851eaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b9f4814f1d621bda0cb5da771768781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c662ae51944e1edf4e605eb24b6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f725cb953a4180cd925bcffd10b07f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b72844ae8ceb5e5a3b46f849206384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e3dcd044ed5b996d4013d84c7049485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b791d2d558d7b27f6d9780a844e49d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb62ed6a531498fc09b7779760000087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd28fab03c17a6276bcb9b9a61f9e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1714b0c46736ae7bd8e2835a2d5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3eced3504ca446baf36dc8963a8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87840193c0ea12bc52e944a483026ccf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bed7ce667a1745edecd8808a50e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200a2067b8f36e1118f9d584fd624193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ba4ebc44cd06edc8cc55768214a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6b7741b2ab93276ed90fe399134795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd9e48d75eebc9c0e5818d34dc58996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2063b73bc40f7fc1d2575d0e6b3c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a50aa0006d706d53ae97ec6fe80de598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e67b2338368e3f930133326e21fa5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa133bc54a30b6ee57f2878c25ae6f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4937e33b39f8aed3329737cf4e3cda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a4115b54479417396ef07514a89e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdfac0a92ba6eab1ee863edb876b8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3697300ea1c2843c2eb27bd10e4b602104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef91c63b85cafa686d188ca5755195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9b3bd7b41773ccfaef1cf8daff37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c83c499bf8a398b6e4b26513268f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92742459854910c4b45e265e4a87f23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688630dc9de1e531ab23cfaeb349b74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b2c1f84ede07ecddede31cfdb252e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666fec845a00eaf4f052cbcbc9685c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8347aef7e6d0e4d1d6874674b753132112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec95b4f8d99140f768be06ee5121e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc033d39a4be3fa6695157bee8f36ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6b4147d698dd82656abba3db9fce8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75749aa5d1523e9e3306b7f52f45c458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c571d622cdf761ef503e73408acb07b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657969e07104f291603919966d1d33a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651841edae40a0d222e1018cf05f6e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ece6e29dcd7e160152e42e0147a66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc33b2b1022be558b0958fed9ae4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c2399568d8d53cbc5657e788d961122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d592179e04db03063d744eca2160e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5081b42d4ec323a10e8a741e4ce159124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6df65fbe5c97f6e545d948c116ff0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e13bfe588ddcdd1cc58712b3bd1ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23fecd7944f5074b6869043d1c8c2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbf3b9c82cec7e097737a96d394fbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc38e19004a7c53184137417b22f624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87bf351b0c6f11c524dacd6aa1e5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec971fec8380cee41b0cd68f3480bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf973f40921f8fc7da7362faec29bfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043bbc78871a25382e139e47d0220ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115183ac668fc9db2a6b26eb8e13b1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50651a2fd014c05548aa03d77bd2abea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a0dc31344ff55719aace98eb37320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a569a1836ac73a96a2bacc99ea177137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5662ffc45ea7ae13620472a9146ebf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccec8362497b9b7047ae56d929d6d1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be912e6249f3f140d2d384335d145140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab8b568519233dc98bc0765e1de87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d663b4c0a5fb037b8e7bf8c59208d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c509efd7fcce9c4ece03d5d692a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58b411bafb6a01964a334e25f2bf0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916547333cc9501cd61b0adf667012a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a658232783796a2bf2fdd16407e85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1fc7a82c8f940550602d1f7ba8844147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7883acb1c943f021c0d4871ffb50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f4a94fc62d005c9da092f2c6b065149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975a27397bbaa4838819fd881e3bdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085be18ecf101822b50bda7641020bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024fb9b8decebcaf239cfc675534ee8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac41648bb28ae64cd5f5cfb47fa22f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445778cf0c8ca3f2530b5cb4b76857fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b506496a2edc68dab4d3c7476a8ad83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a371e1d219b213e36ee498c7b967156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac01b56b2f95743f0498279217367157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f87407aba4ae10e5da138720a87de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cc93271d3db76c601ffe86132a5fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7f026229dd9155ed080a2111db5f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4b25d58bdfaa2c18f94055102c14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ec77dfcbfc260ddf214d329c9004162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c53946a6a0c8e85969c35887be5d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091fcdcb3ba87b30e4025825d31aaba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2800558819836c0ad985a8b14a83b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5bb790aa411e65395fba414e8213166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e613bd82bcdfcc11e6600da4f392c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1811b82c4806faada8a6b2466ee3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0be21a2166e0e5f5786be704b7e9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a480426110f5fabf2922ecade890170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d254b0232bb97710168cc2d25b81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271ae0c354cd5cb5401336b01e17b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7c97ca8ec4ad739e6dcd3f908f5a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aae6491cc7e2290822667fa4a0103c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddee9a82e0d5ebc83cc24cd81ca75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bb6172f750d2dcf3f3f9839e70b11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad5bb68cfe445887a6e240fd8c9e37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7c6b373489250b2a469f2da7eff69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c79ae35c5fb3116f48d9f9ef6a13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75a845bca2a92da07511eb0b46f9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fe7f6906c2fe346ee5b99d4cc4df7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a47cf4d9c815dc96d7481169c62bdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6105349d9d46332defa9585aa4f51e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927547964804ed6692b89a4cb37b53c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac312a916010121720fa055a12b14a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8bdc48eb058c6a4271703e972d1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38f9c754ac50ba558b41ad24e9411187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061765a3e5caffa35198e19af8a50ebd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e748baa756225a088f6c3f6e74b01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef16bbe97ba625bd848cf3f12b58b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45221f874d28fd02484667da62b0410b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca90d366aba27facf4406f11317af9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84d544ecdc2d3a14e094beecefde7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f255d68021e24dd71c757a7a73116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aba7821ae5545b39dc82914449fd63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b2c1ecaa27ec280fea61edf91ab20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23e4a568b3bdf98e7405faa266f33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11decd6d7662a1cf6447619254bf83e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc123149b1cbe371739c3838f3240687199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ccfc6fd885872d2cc113cb9659a6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4117e404b0e43185411d4ee7b9967201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b31e3f818590e7285d4a1ecc1a04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e1e822c31d5d55f64525de2805426203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6588aaf4a449fedc545de3e7ea77422204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abc299530b8f9687d4ffb5b73790b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6424c1196558e35ad16eeec0f4d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa66cd9aac390c68f430dec8f68e451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1fbbc70e0be5a6efd9d20e42bc09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e0075df8f1b4a30afd87d8dbc6985209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53f8416797c6cb809103f14e50d5ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1741e53a993be6d83d3068537a03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee22e65210732dab4a2dfec7373e4c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb471de854b20ba41b6d3c6a3e1b977213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063395a5d1edd2159d2062027236cf93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb56e963e18b50377b7b7edd8cff15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e971381a834fb7143cc6ecc23e442216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c56f2f391b6d6f303ffcfe18447f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fac09f9a9be19ac5fd188f77a3701218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d357948c41dddce3d703cccc007873219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c1d9b19c571efe51b6f1aa8d733a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaebf0b6e2db199cf75a3a6395129f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4864ca51b8cbc40eb183fe570e81b9b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e590e072dd646fe943c1f3311808223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31771e6b444095ad68203b702506f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0f4dfc304c043d2ecdaf7780a749e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776a60a2665d09201673846c677075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464a85c969b53ee4c41afda7494860e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f86ac470ae3ab547bd8dac435066da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f9331a999bc7f0d44733460eac355229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9fdd8c6a7731df4922a9d2e303ea4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31dad22c082379b9f618aa0d73b6af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cef72e61c144f9754e494e4ec143b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c6de9badc7533b6fd253126bf1e73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a8063a1d6a741af59afbe712500c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d838cbb50a4d28df285a0299a80a0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbbcd13730f1f0dd5a8741e40c35a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030ae3e4ddf5b44f6adc64ba0710453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d84bce6ac8c9be735ac5b8668ea0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5c6800ab0850b437edb39885a31e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c55f37aa431b759eca76e413b4ff82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c1f6f6b47224293de4368780a2fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8eec2e3de995dcb26a2888cbce72b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f879acf7165d291a250f4a1325ae526243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33598e0f087a3ae7e8af185c2eba1dd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b0eca867abaeee47759ef7933690d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dbe741566310ffa451bc0213a158e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e375729c04b8c4e6b6d5fc322c67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fda8605fd1a0826a883ca881af8174248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2a539afd6850f62946ac597124b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d31b6e4076ebed98bb7c02f4185861250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710145f299366effed5a103b377d82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b036e964f2a454667bdf662cc5da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135428e609147b9cc8c3ec6ff3b577f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0faca2ab707598019461482560403254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b5a8c1f0ff7592a14730d37b511c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac5d36dcdf795d4619736293b6b99d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432f849176ba5b41c38792c140e5ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633b994b866ff5e871031ce36c0762258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e930aeddce75aeb893eb6964e422a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627d0065c9d6cbf0693f5a44618e2b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96b57240d155389309d0c7499d6fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587977ab5d4f04040ba0684bee0bdc2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05299e8b4029190f62bbc40069b42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1912b52299c9fd0d64cf6b26d568264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05e1a3fc8bba03530eeb70da9e0cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1712f2fa7c34aa28c8cc73a5c5e7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28708ecd862d539fbaf66beb2b65df7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bdb3c9560048334d63112108c2908268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f06a9d6b98fbc9cfc57d43ccf7bbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce37cb6c90899ea28e6ffda88f9ff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b578b1bd3a1ac43990fb7104a98b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cccbda41a067c674ab062fbc1f4cfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d4112cb0166e883d73d30743d0b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4274dccdf20a8ec1d7725fa9d9cc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58019217c6642005a806d4bb3b54bb2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc6716c562a4b5cf12e583b7b2cfaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03daa4d3300066031aed802a6955169277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e7f852d9b666659d56789d9f9ea29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd6a8295589ed3b58cb46752d72b5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092d288ade3ef9192eda316fd029c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f9770f4e97a4b7eea315304df69c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5a5bb458da34c6b54c1797dccbd0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652f0f6562706d1c8506c8ee6723701283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97d31fa8a33cb99a24a735d04f39c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef3928a7008840427d70f82d2fca9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344f4b25743ed301f5b44d82af36b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d0c1d675cbbcf46faa7afd0a4fc70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9fd33b1b81554f80511b24bf6e6d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503df67e256f47470a56fc818cffc40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3b4820ba403ab8ae52a90d7d306d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa19ee33d1f7138dd1685367b724a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f260ded6fd73747528abd4c883887b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadb4fb7e350d1832b9b6cb7343b654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3fc942493ebcf071ee37f9eab9a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88ac47984b540278007a53e4c71163295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe7f3d894cf1369ac855a7262e82d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6687de752f60242a71a6981d4de79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cd2a407895151ea4fe924f9cf7eac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f9e1a09a1c0f2150334b09ad5568299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e53360d1373ec13427970157642bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5f8997b895b61cc91473b809e799301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0932329c0d3b2f82978612953e177302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa43256e6f180e7ebd62f61297e37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ba20e1916e02296ef39a7a33d1445304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ebe397b98e89668e86412b6b9acbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d75ca5838269782475dddeba7957a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf566e3955a4b0e68facfce12c0a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3b794afdc403ee52b47f63550ee3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d90dbfea951c22884f9f16f3530a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbed73fb52044492e8825536f885162310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353bd80b428813362862291ec5e8be5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e40543a5194105c797ce96fada692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a92917100e8e597978f529075d004d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a8e1cf5b88b44cc16688a1da4b96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976101e27f9979727b9a07ec381e24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef03fbcfed93c662072f4a72bb3d23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65a4b426b4291b8254255e05b2c74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784acc00e46f88177824110eeedc8629318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f7054a49073f2216b4b598c66a45e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a970a593656f30040b1778c062114c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ea0d6217b84a9db94d4d9be46bed3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164bd7a0b9d25b8296313ead6546da8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a88abf58beb97ad9569adf436b503323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb28bb03e2a4dfbd8b7cfcc1a13a5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393e48a2b86e2c66657bc5b24f69c9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654c47a372e5cfc26fdad5bbfb6a74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2451a2c36887d2eac4de15d04e7a170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10651ef42bcc0068661e293ca152e27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe8b00cd86b741f31013b30793ad49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729bc6c79ee1d55c4e3396a06fcf215330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548a3b29f0a11bedf44e2d124515b36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4cbc9398b9c0b217389075778085332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614a97b10fd67d25c83e1514068574333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130f153b1359efb1e1e4fd547424b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6391f2a7718d1a23f0b48427dc1462335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612291de79eae94a9555267dc1a28931336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0638360704cbed0221fd4e6a800e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517aabd3e904ea3d9ff97ead80e630e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564668f71eef4449f4928ab0b109fbac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b9f72881b495a545bfbe129cc2c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04523a030313c0bbae5a71854fb4be08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878116bd8f816fe25df9e94bfcadfdd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0363274875e05ec947b1ba509884de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deb48332abe3ec4f5ca6ed48c55bd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccaf568ec61408a60ccb7eb2d42ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad165dc01dc8f1546b4d40f72f9ccc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad371d2a96bf8664f985c51f0875e04b347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06271dc3d457649c114078d23a408361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f3fb1991e4541920ea51381fc2c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e2c38a93ba22be7db92c6f6d2e8433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f21dd5285c2bfcec637d36f1045884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601f79791d49a2d9d7beb5ea49778f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddf6df516db183389da45f259c56956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a049f66edfb67278f598f790147677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be542e83e173275ca1281ca1339c439c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805e0f0fa00f887b1f8b47d659542219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e2b1d2dd5681d84dc8c248f0adeb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557d56eb7ee448989450e4818639e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324f60ab8b94f9ca5ccb0a61de8e5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61f1ffa83c479b0a5ebcb7dfa9cd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682900f3cb96cfb57c38ed9da1e72f0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02bb586591d7d48756fd841538c03e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10680f29db968cddec24a7f1374adb6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae97bfd84d0c68ca572ecdb0e945517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbf4c9a93bd51d7212461f0d8e564318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db4b9b664b77b4e3f4b3c2c723d5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18299c4cc0a8aef28db284443fd73620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696984088bc3e22470b38b9f1f8b9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79279b275b3d9b9c2e0e984016a1fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a7ace41f4a7c5f7619ecf68fd10623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25550dd2d2899ef6ddbafdf3e726f9e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea77029728914e92a31098ffc509625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195cfd338bd89f7a2ab919f868674126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cdf67d5cc1b8bd579348c729d500827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7aaa69c98e6d1446e6db6d20e74628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1f82ecddd314b4eec4b1d37a975929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef79d3df34f786c42e8b35f6f0f6bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937e407546db73c4aa80622245a28b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec9e2581c131cb32b17582ad57ad1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a4d8b388442f64cdce922f6b1f3a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81d13af707ab0cb501d001d4b3269634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f36e72a51a5761383bc94d6a005f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e1ff90b2640b61ce14fb9e2f7f81036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94896012aac3e965ebcd9ae54aabfba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a58e44426e32b4bf35e1a01c48e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26c3ef701c474216a9308353fa96039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694cdd66571d332a8f3d4089425ff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62cbca6e4cd2dc98a61a6d9835344541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183de9ee6c709c0dcd1677b5f393c6e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae877f7478a281ad193e5c045c93043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45a97617f61cac922819368533ca444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa7cf6389ee188b47ab655aaafbae445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175365bfbe585819e811ef9fa2561e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c5a7381d6c9fc92f5206364fee8c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c67a3243cf4f227fe104fb4ad34d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b559e6da979640418f0d2f310c948349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a07c1bfd017f668a360c11b05a7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e20c94750a3dc7701b1b4da89cd80651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40903246731dceb5f66ab475495b65b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff676eb324e01b56353af2fdf3fc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a7fdf95124af214859b4c0cc89ade54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc67e98296878125d832d232e7df2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682b0986254ee3c5a02db589033a92b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cccad85394778e4b9dfa7becc738957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff052ba67ae1279a82aab0cf6a9aa8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d95a37ee1cdcf4aec63129b32e29359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024a7c06ef35901b520b9b1d2e9742560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1450990b77eb5d303896b6c2212361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a467fbcd548ae9145a870032030d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410eb7205bc367deafb8588774854d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128feb4581ad0168fbc2f4425b89e6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a39dd1309a11292a4f0a64f903994465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eebef2cf653840e4fedbdbea613b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacde23c7b503cd59c974d182204ce867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd65da2a2293c380d1beeccb9535668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a4e90e3c32b993af209c1b70dcf5169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4e160f873eebed768e21259f313370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78711b68769067c317d24669bf5af3e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57239cef60e76f1f907f5d3bfc0052972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea83002416ef60c4bb00eca24065673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5f90579069674f716b8d1a065a15374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b9a866afc6b6d2784fb501a106e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022921558a9a0594a5d364105ecafbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4b9f62788d4f68ead3c51c004eb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b639683c380457ee71b4c5fd1c7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a88f94fd62acef6c7d60683fddd8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efde21db921f297a2ff84ebc9396e4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b1351da16a5e2498aca80370901781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe12a2fc4458cf830e386b7d69e1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e828ddcf23bece2312b25889cf5f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9790df861d72e909282b2c8ce560d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9d9833a19d35b2e98d51ab22339a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c83b9b0faf6fedddb8cf5921017bf686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b73547e2dfe014d18829657b868bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef95c44b52ff77adb86385cba0d1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9101a765a169ac4e4503149173bd189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f79583f20db76865271adc37f9d3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f1918a08c1b5562dd0c30c97781391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f27af9c0a894be6cbe0b42c004ab9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb90ae6e7c26a87b2e4af8a26e2db593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e9bf774eac8421e78e55688727cb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563d2eb8062f3092d50b6b47c7cfc8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9ea60e8dc9a8f6faa35d63f4a84a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b80225cdf907bf5a7921bc6f7acd4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317461ac780ad9aebd16df848f0aba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e6827351099d5a88c402faf09e4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ebdc78d90f6784e55535c85d968c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a69f33254915f63772b39a8324a9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da42efa0519fd86cf84eeec959efe28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625dbaadef5624c44aab2cbf4b192aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3adceafc58257011be611314082f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b55be9246b0f0e56627d6f63e6f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91444842e14c13d102556190211e1bae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e39ca251315ba1ac3c3f1a29a4c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfb4dd1f21c8a2a405cf28fce86e6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab65edfb9c4010af1d26b01cb188e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9828a1abc591ec01c2821091b06dec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca58dcacc67319a293d5e791a052a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662aa48c6c373d9c9a8d542480934ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb678aaeb25207baf1dbcbb19d8bbee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404686bae4026d2e980d3f5d677b23b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d427e5c5f99d910522f9d5b4ed87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a9c9df2008eb6a59dbd7263f93eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04941d6cc9cb880e0fad17e1b29cd456117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433cf0c5dab35f737a9965680abee0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ae2633e1823163bb41a975044d6da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c9e7d262e17a7332fe7ca255817a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062babed0cec0735c2daad438528040a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf0ddfedd46c34516c0cf8845802b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6c7b117a7a2a9afe9e8e15dcbaca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc1c4c7a4faa4cf4cf6f11944077a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f695b2795aa79236857b4124b8268f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913277fa4b2078c2cea88e827a7dd394126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a1d39b8fb5db2ef52e786b16bcd7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2106f756cb6d14a30cf3dbeb0123128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236f1f165ad9c812cfbd409a8a923fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803aabdd0fb7677691aed9c047d5a76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1ca317704929aa866a2c52423af0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e90a89f456ceac092e81264323a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d6ae9610967b6c4f17735f351beb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad8e2b4e9da173d28aa4ce1637b3e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101111a7327f78424520d4160a73ff28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d5a4beac700d4578641284301e1f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf7a0888acd4abcee93d33c6b1e035137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7761e705fd0cd73316c67f7f3f78ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5b913d9f89940ee01df06219189d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7205d1b59df48699da9b37a65460a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c654973d02cbfbe2de7bf28aeba556141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8db8c8b920c9dfe568e890eadc902142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3247c65618e951e27a199c227061e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf72f17cebe6b1fd7e955b2158f3429144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b7a94ba23e899f6b17f757612f64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308c8a5d026bca950e7f7c2ebca24cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e0e83e34e8bc1c2fb898db0cb4552147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7c62659875d1e642114f6b473a712148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843090873d7951bfd0ae1da96167877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c059f580ecc4e488758d8760420db9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0eddd6169e28294594f1e9e42d025151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892cfb3132a41da89c67c3a794d77af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cb5f92adb83bd936b326f901f64b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d86ec85486a648cf96425b8ed41cf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292143f667358dcd9e0420a5684ce1a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404eda168f07c703c5bf40577dae71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbf89c74537bb0a41a4a9ba6bae5dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252455c8f78c05257197061233cdef96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00929e6fac7af6df018eee2460fab0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a01a1582836eb3fdfc01d48a4e30d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d4e2160d4d7033374746e381f638c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1db2a83aacd481aca0b1a5614346162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bee53c374d977e10e377cdbae7d56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16e59cfacf30bcc1643bf5a54c88bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd54e90555f80a9277421eeb7543b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ec4e601a0a7afdada4a0c988bc431166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa8898c70883fb909a23033685d3ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842af05048643637df178b884f0073168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d62f2f532248f2e58061b3ad7234a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71244e59b4ca10153fa26dca6b1cb008170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2b51202878fd590b3767839bd4ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607acf018e394461c6412486c31c0be3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208123b0d5b365e4e937d7b75a57978173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7bcfac772f13a21f9154e44f9146174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db21ba2988779f178eb79995ba8610a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c2def182cef06933cc5c9094781bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f48e6c70974eb952abf9308b8bb67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0984c076d04041ea73ad8f8988ca102178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda969217847557e8185f4fce5509b6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fcff50161f1fa69cda242d1b19e5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d03e32b83c2676b49991712289ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6ecc70a706e7847609d236024107182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f35fc7051c1f3f2e350944d8fd81d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4d4bd14032e5f4568ea958791402e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab4bf0c1f8bd5c90db8a3e47810128185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae462b7c7b8efeff99848d3eb5e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a11680edf7a3b054013e0c2ae145187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb626150adb4b24fef7d6674e7a226f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565aeb954d821349f53221f9fec3ea9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d711b892f207498822ac4e82127ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d764993fe122d9df3d2df718ff20199191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45252caaf78f2a03dfe80497f44517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238627eeee222f9c97af08b7a6386f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2f6c5cc82a1fd23cd53e4f97a1c40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc791751fe44a686538b47b1d16f3a7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc4b7357c4aa56098b84a753f2f984196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e558c7070d4f60cb263b6ceb3deec0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b93cbcf0fb88b29bc0f33108a467a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677c134c19ee579b13e7765d4388d4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8643315c9d9fcfb4036aa18aa6199b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a28359fc96766d35fd78d07fa04bf6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaf74658c339f48b515c7ccb3b10cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cdcd308d9e08c5b0bfb08ff1110c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c0b33d7f8102903e117ddd5340adf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0361682f5be1c2cee0d21cd512bdb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf7e4604c05863df7477d24ff2bd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c6bcac23a61a7ed4a036dd9dd7ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa292909f440d133fd7d7f6fec430208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60937c766e59dd34cfcdae20b8862aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7087bec0801cbd73c739f7c259ade7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9319680e26c11723c0b49d9cec915a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3e3805fd19aeb57c8ceb33ce89832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bfb932b04f55c7f157208651f509a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ee1beb37481f5f3829ab3b6b09f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae10e8e409ba5a606287c41e87bed8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4cd32c41b577410ce4f997872be26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571fd6e3fc7b5683dd0619c94bd87f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279e26432de0c478294f765dbd6155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0551db423d917e62a6ad1f4d000fec3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7a0a2f66bd66b49c928adaceaf4b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2145856f8ff7463d2bb9687b280cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b173844bdf46632503f309b2fa07f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed890a2d6e0d4d60cc7bb6fe9b558f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ef34462982d011d52a93f5345378b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86a1a2b9aa4055a5a4b59c097112c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96bec0cc33018956711b8322d682a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88bf981997535fe8d542144b2232f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50222a5c3cf161bd261b355041ab97e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f31cf8f486acbf4503ba0d5a61a1c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09341d3ee2b56563ce9da44ad90599a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7aae85e67f0c41669cd29577684f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec6a9353acaf2ffa1a813194ac77b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850120d9f621e4de65db7df44fa80585233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a66cfefe90fe7ea005b52824e6d6ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd173db73eb63f587fa675f4ecfd948235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc807624d1996f52876dcae552e9e10236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76568130d1879d10befbd04b77b46d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b80a20eb6ee84969fd8fdb43a550c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818b0a12b4508283e81acbcd882811f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4783d00d300b7fd613e11d0b2663a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b2837e3e3b9ea2fe991cf0b79368d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2abed15767f5ced95241705a8a69b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901f0285e95ccb80c77d44f9f007f3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105c74b65d45db6588129759135cc97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf06b9bc189e07bd10c2abb4306d01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcdb9cfdc3ab70d3216f4736ed1893246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cfc3c44e5822e24fe768d5211cb9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e719db3aa1b224cc472a7649208461a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100229f1c1d2fcf016d20386f9972a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3543e13024e4e37c7c94b5deeabaa32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff328a0222bfdb70cdab9e1cf0d6379251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e28a56f2fda728de8fe0f22590f550252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8b28fa35a63d8e07b2d7bf22268c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d89ab37546e4ba0e0ebbee342cad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b53bba1395e510664e4a0bae03dd62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e75387ae5e08cba0e83d3134161d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad85fbc0514bbe1250dabbe07bd1bea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44dc8b6c05e2cab38509c6a93bf127258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd727342c7dbc2c890446e2f3684bcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ceddf9fc4b664f9570bfb832b95b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247738a4754fd4c419112936b9457ac1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc3c8cfb06f62f35b0a1019dfc128262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee1a4d27e83ca9c8e94c3af74a2a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54a8db07fc0283b0ad7a20cd8a8912264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb76a6d76960cb650009b43e8ca08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93673be193a1d4a33036cafd976291266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1e3bd714b3b3e64a697888a18dd0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ec0465c66fe4326fab7a6d7295f92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35030e66b52d985bc3e2bfe95632cbae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba70c5e9f6c5a590cd8b1991637909270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6fb1f24a3fd2d96f693a632446213271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bfd4652792a30e81fefb90d3fd2f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad23ed8b9548cbbf25383b3d9e9dc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8a100a42299682ef4f8064a106ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe498d8a5e3d7d683bfe32a822d83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cbd16ec401eb3c6e81a8fabf83450276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034324b1e6ff4fed16c05462b7c1dbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2f657a9cd85342dce353e086c0c19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893effe2823608724de3b46ca26f9fd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b0d5d5615a68d9e45436c54c2c4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204754b10cc7ea9f58ddbe00cbc642281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64131b7141bce3482ff331271d9dda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b289544d5a33c89e3c71169b751bed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e7cf6602b322d84fffdaaec0929d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3faa72a7156bc0e0e351d52dd501d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ac285ea81004a462e07f822797d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cad141a87cb5675b220004bc31ade6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b8bc3187dd9a1250a4313b7a6664d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7651a80fb3605cf172f227a769925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a14f797ae22c8764290e83741356b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec213faaea5fd3b6c957d1fd02c3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c6885b37cec664393b433ddd36bea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0606aa341e47ecdc0cca33cb042cba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3026e26d68bc083f29b690c215609ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839b2782eca66b8a91b95d6a634383c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889062cbd6290257104a24cafa4db706296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee52340b14f3c5395f7e9373282d19a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88f6c6919b0fccefb92768cda050a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723669c0f37a076b7386f80bfd5cb9ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663208a97e35d77a06095edacd3fc0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab8300baf040ccc54224d4dc079cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861abc18ca3845e88d9ebde873fcec1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bbe279fe2a68a42ea2eaf11fb20a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadf5246e216a879d100a804ae35cb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42534069c2d4c42f5f35aed6f9475d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad6b334fd41445acd47d06d708bdba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83720afd3803823c1d2a966a8f3c574c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaaa0e12f33114d2c317c1ca99578f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7defd58c2cda39852fc8d2c0e9eff96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712a9a8059d1b8221397ee0b6b238da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7223095c4fdd5d50bf8bcc8ed305f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad55e5bf4ed4932ed912fbdc43b0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485000ac724361e7efc49e923a717fbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9afe5f176f7b068677f8f64a3e44e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e620842ae5ed0de4d430f7cb1dc424c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635dee0d838f29e63df2a4d513b43d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb454ea99d93d451fafbcb470638c4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f91a5ce2bbff21e969727fcdfe04b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcff45b27252697052cff2e20db018319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad01ed8868427a13a7f68068d76cb86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab26ed1828b78cbc0f4c004ab8786fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eec77efc4ebf16250f28c8a8332c66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256277f26f84b519f1866fc0c4129a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a6bfa2d95967f80ba1d0ec78676e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d5f29278a764ecedd3578b6705d60325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>