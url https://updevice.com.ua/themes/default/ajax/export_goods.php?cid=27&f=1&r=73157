--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a65bd1178bdc47d6ba908ced67b0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2ef1aa84883334e0b4e57952fa622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966abd6891940bdab17ef96d02bb65b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb62c4552a66aa62d5c3ceaa13fa3f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a97aecb584d1010740d63250f10f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f8e84860a7d0934ec3bba728b4b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425b1a064eea678e8cf9eb2c39c83ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ef35e44ea682705bd4d66acff3c518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564ead3502b0a11887f431723351f6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b38a95d080a865158e893d78cea6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef517edc3af2cf6bd7ff53dd0631911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1915821af2a5b132a55702be2702ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be030caa75f5e7dd9a8a985568fc7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b934f9bd964a70c6ebc615fd2ecf8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b830fad32ebf0761563ad89178b7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd999fe74c0d6c3364dc94963017bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784a446bb08f9bd0573d497eae39acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7e5579f7a6fc79f02ebaddc21fde818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e972979f481d16fbcf692b773b6699119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf31ee7e4a1b1a17874f92262a707da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d055d12baa47399638f29d1b12752321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e22eb227b7651caa27a2caffbb7b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f390d891746b9995bb0f20569c5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5dbb4d9d880ad6959958e7b40f9a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748fca8b630bc5e4827f798ed9dfe4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e7e6d517bf2e7b76a4a2f3d5db4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713228e1d747c8e66130930ac8e330d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2d1117dba16caa8012bf84747f6f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dd1c4aef8604c796ee9eb4856d27a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563966dac98d8f91699008475eae13130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe0efa9430a84a74af931c7f6bd6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ed1b052b9e7f4bfa00bdd74aba6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f850830c44107fc7c29e9c463761933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1504455cc613280c20b0fb0c805034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc40df796352c9471777592a8884f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f08fb56a94ae4db2e97cec88bb53a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680b6fdae649d28f4352a44265a292e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040750c8e270d81fed85290b7af703e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753dcc60bca3a693dc26a434e95f0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ae79b8053fb4c06b48a2c189a95f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b73c93f94dfcd0610e98aad61ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064a7b6ea379f83f48f99916bd4e9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e680a4671875283c30251aee44f3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d36a570fd38b55f22712ec393ccce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6d225f135cd4a52108efc41402da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba82623f8f95dc817400f126f9e52846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc862782011f01aa0d70753357fee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8ed0fa968685a83cd0347f492876b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f3a28fdd1ef70463871223055540749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5b44b100100233091d34e19ec796f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121d2d37c466b398d1dc06220a24f5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a72f4cf0b63f2ec5af914758013d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24dddc57364da776b554c6a5fa8e3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b5cd6cb47aa16a2fd8a0b9e43e7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6e25ea6599a2d04e04e6c4497af2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680eb25de31f3f98badf1b204ab22a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc39bc972132f89598f9e32f9260157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f4c214940a72cd6294e9e4292bb1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c90ec76caea9e9abee0eb1efbf84959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3460e15dde3f407d63c88c04f6b004860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414904bae55e0a5c492446440992face61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449288b632da507d28184d46823eb0f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95344d62d4929e9727d167678ea1063163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f86b1e60302fde480025922df868f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330be389fff66b4a5d7b57d9810be2f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0686c1462571719b3bf7070fb81bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea867daaeac67e748b81de31023a33f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb57ddea87d2e55c680fcbee10aa9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc48dc3f98be1e95d5dd21afe186df969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287511b9d92115e007c6a376d52411eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8402d55b4489d5244d05b5322555871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199abaa3441ccec4429d7c737f5ef48172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f4afba09736594ced8ae5e90c1f3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31672a7e374032cd76008cee71703f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48559ca63194dc2818390bedebb1732d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fca60d0fb702f6951734750c9aba2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105e724e89b2a485359ee75db04893a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83cf818237036dd70918e7361a440d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98294296885f21ec071a2a1c7b7c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29946fb747353ddd032df7d19765b98180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9005e91802af162f8f7f950b152eb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32785732e7b96d63145e16a900a6ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44c6d0f61fe93394f8cd298b3685b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358cb3f38a546d9bf61c752a202e9dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a20c4dc5a5ed88e966e90f6f712885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de37205c7bb700cf6af02d4509682286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d26c13956d0672bb47d0cba7a33d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7891cf4fce708da35e5d51a938b625f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdee1271a6fac0c1bde1b2679bc3c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac48934c629a53ea4959d7191f68690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807222f6b0dca4383b79837e7bb4992491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f8cbe9928a37bf1da7c0d990803892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc0befc4afc9dc12636d56c3b66ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03606aa46336961cf91f2eab4670094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28dc0f2d4fb9e13d3dd0253643f1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c3cdb6a89c7338c7f7e27d87493d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b13eea08222b7902a56159cd38de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb61518f7815da4e055c03045e3667098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee8123bb3f69eb6680b746e8f3ab5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80f8630f758b1ee83f61596b56de3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae5b04643a71e44d7e69ccc9ef0674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214936ff7a156403ce5b5dd712c51793102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9648bb382e4bc67d4888ac3cd89e8c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388056902ac83fdae44faddcbc76cff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79e5a2884d1258aa1bb31f31fe1b46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29ba3fa08dedb262a82b25e0358e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c742da7663584008186473505729a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cd757291627ebc3d42da15161162f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbb4ed309f1d4471658365bb84279f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b176404e9f8fc56432acd5da6272110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820cd26e7fd67824f35353ffce799c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eac1354aa9eec4f355687ba9497c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f026bd68373d756a1e197f524afa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dfcaa735e7a69c8819ac56cd7a0f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcd52148fc53c76d9f2bbfa72559bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90e9219dca43b06a038cdaa614cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d1e91d638ae4f24e120de6bf9558117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf425962557507419352859af13eea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c16304b38fb2b9b2bbd2f52b61e670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10e23bc3db721ec8258110ee7a946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1dd587c7e09c4eb3a19e95faa316e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b273107b2732815d354682ef3e9db7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd43038e9f64c0469e3f559f9b52038123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac30c092703ebad8aeee6b435198d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba99fc170fdcfa65869eb602eb04b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e4e4cbea3f62e9142418a092b21bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839209d13d5145e2a1fdbb9c27a95fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1604c62e9dfecefcbb08b884216237128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292a494fbc76add22453710f45c5d6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42493fef67c58aceba4619fea2ff0139130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b97a26cd9d84dd38a2dd68180e7d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c807cfc1f32722a1692ee84759f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06784e0dedf81a6418a71d8d858f9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ed47f12b62008b6c6d9e73837f425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f006f552cb651a717d9f0545a13a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a4f501fc5df31c7da399688611ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3709f00be03ed7dd28a0f10ca6d5d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592afcb86b587550b57d17f378b6f0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140c657f75edfffeee923e8278a199139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897271c724d0314522b36b15bd1daa68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de2ad9d61783ab6a526dc3eb50cf51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427399e72b29e2df43955414ec9c9e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b491d5db55b4c81f0150c6a9e64b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67802c8862f4e73dc1ec77da225efd52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc234aa793800c95b27658beeb0f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944edc2d3fd552b690cd7723b2a49a4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e0d5f0dd1b9897e44f044a70255fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0532ff9f61d2c4fd566d4732a8a0d73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d36c18653e70c913e52de485bbd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d803c5b0ab89d425d8a871008203c56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462730795590c2ab149bdcbafcb0dca7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617a0ada90461eb5d65e1f72bef25f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855c636da016ceea52a1dd34926a20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d479484e9654bdafe0ea31d5e5fb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b5125fffbe0c40753499023c6b1ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc815ea1337926bb0a048426951b382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a7c46e962aacaaa8488da34827cb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90681230a9186783da64508a00336ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8a9673edf7020f4908cd3f84a737159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f718cfcbab2a2cd655bc54b01d0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f70595eb980f0acc89cff14a361f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f9c0a4cb628109c4bb422fa68b39d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64e058de0737a6b2834a2f8f75407163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b6a64a0568956ee28116d22a80e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6513837e1a6f8c115a2ef7b87bbaa26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c695b749d071f995d6860f2c4c0cda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db234ac65ced010b30587cde19d79f36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16986bc28e84a8a19fdf9dc5991166fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8443dfb984dbdde2da0ab764d478d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4e5eaac73a9e89738b40cd462040b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c74e585a5828e6dd882824b5bfa8e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89938339a9ab735f7101119dc71f3a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6222f4885ef3bc1d4344087b5d7ab5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7916ddb8582d01a9052e2777e40013174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91761d49c35582d4914407b8a082b0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b1ca780844ade11f386b95593a6ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c587a89c5dfac1e8677f30255062570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e452b1a8f35b78fdb2e481dd62787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f17795b775035f3232f25226791d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbd06d8e1586e10047eac63bcfc3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392acd266113d777ad5f5bf142323dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9287803a732505c9f86e745c6937f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da58d570f540613b4ade08bd886f20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e585ee05f46e8ae4d3ac7fb0f4805a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aacf7af0cf223953939d5f013d45e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291eca8b9e1301da6c82ab47c60fd42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a4124f3e38f310f2f840dc5ac55b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439f21d0e742d7dd84ae6b7a6bfc2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d186576981c2b4df60517a15219571189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b269128de5e23a143443b262b3a3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb832d40b535f02dbbd55cb14fbf4e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706871aeca45d09d1538b062ebd843c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8181ce7620428c96dd1e9379a57c8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefa217d4a191887dc97b75bfd1bcc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99141bb5d4eb5abe07e3ea5e159b55b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e9e30bb7e8e0d8fcf8f51f99d40b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74be91a238a4cd75c7da5a88780ba8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f70cbe21a4cdd317c263c2b99fd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4808da40e1707ec47f27eed9376070199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a050d9a63be0355f78893de49001200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3599478ca2c981cc3afb3349c4528201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f05ef546f84f6672775cbec3399cbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93058f200c33352033900e90f2c9c6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd97be61b644b3462b8b6618f0e34b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da374b9efcdf2f328626dafe590f44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219af83c52cdb72b54f6eff04537eec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1112c7dd5ea963877fedfe528e572207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4311e7f2cc08e994579275262c3ba79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c077ff0f7263296c96060df4fae88f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a1ece0b77da6da2ddb70a5918970210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19067af55ec55689659d1ef7fa71320211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bbb6b36a4f1e86fd2e2eadc9b266e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faffcf582edeef1c6b5062cc405d81c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe885d68749c47e048aa680ba2f71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf23ec86bd1cba9b14a63902c9ec504215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e866b9ab5566a52724a57cedeb9d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba367cccce03a652c81dec3f9fb41217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c184db162aee79628a7eaaf3d6e4f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660a8afa718d4a3f8c345ad6913de7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3c0a4501cfedb2a31038ba54d1b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3482a5a8442eaf610b665d7e85e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be3d671f08cdc7ccd53899e90f0a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b875f081b4167eb8cf82fd9e63ac7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b42dcffeac5dca872bf1b2ba1a63e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87be968c86322f0f557df366f5f1204225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250287b377df5496ee02c65a8dc1b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957f18bf3011b261e82ef2aba19bd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94761a34e3d54f78cd99a36b4199b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a9fe519e47aefa0f032b0c6a2c090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dd24a713412fd256eaa933435ce55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881c824029a0576078d5c20a2692cd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87706ae879c89167d3c8e9b451574dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c36726e6c0321d7bf7d408dcad8ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d259a01402c07cb999ef19bccadac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c92249fba8a5f3006740760b08ca2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84624de113bc4c921ce093e4aaf5ab2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1223b584b54d0ae75cf99283db85a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e805baad5c6fa28bb2dd45d21906d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e444aa5a9fb8f0e25fa7901c44f7d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6777f156706af61541b1c3f66af5787240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc0d70e9640426d2dea7a35b618db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207338810d78ed362909ed1d6fed5ab0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce787878a72a933879d873a79aa6d05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc1f4d22ccbb7265261d1b1a9c1aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c2b140653785a34329b4aa1d52db3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb56361bea5e7cdee4f1b25f3d17619246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1981f6d2f8bd7c90e9ab9650f6c7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5804cc3ed668f7eb0d527fef99d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd2e23d3fdc712712f3322eff47d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9dc8dbbef59500c1d92144d595ca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d98c6039e9f7d422f8ac8ef8b4794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ac2099eb3f26c6542b348d090a7f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c78ea3c855f58b5a49e9175eb56727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285458e7bb2aaaf3ded25050460244b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5b9eb9aa4be97143ba5cfa6d7c5c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b74141d69ced16de90bc9ad50b630b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749636c3b9e2cc3270faff99f9734083257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997446196726183347fe356e749a9d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40f4215ffaa46e3b397bcf62c94978259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c33dd55e90f4f87083ee4d9c794d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d8ed617002ea6c3c140b51ff196b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99e5eab38429866e76289d002107c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0926127439bf4c4c2939fa54c0238263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16305ac2dc06dd0017609c626d31c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23beed8ba7d0fe3c2d023d77351a3f8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fb0ab3e316a74ccb8152ccad4c80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c8c7a145a297465b114c014f5dc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308024f605dcf071ba2d644e45e358a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481ebb7db97c9cdfadcba7588ac874269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b44c8382f456b07547dcaf91d5ef19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295185c99f87cba9e7aa917213934eff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545deb311722a0d402cda39f550dd457272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf7d411acb584dddd1939f418bd5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487890fd9642d5e52ff941d64e5d094274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716628225733deb6c71e3d51e269c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ff8b3545ac8ad614476a7ac317ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892edc762ec1edc169846286f1a4b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c27e3253b2fede18e2ef3a8c1bc61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87022e8fd208d489b66e1097d9693f66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b192048e9a8997c2e35aa0a025fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d29527b318e7e3ee1b8c8fe31f16e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500824d0bf325a6002d9cc2e33384370282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d452a08d9b48a630554d9117cc639283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940bdc2583645e2968a34fa04647c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ef18115bffa781c3d4f82bc2b0eb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bdb5812745e74c13c3d12c10f34aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ebbea4abc25422a8f013fcc1831ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e83af6aa22e021c7245975d9930f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6793ede0587a2fabbc4e489156d42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cf301c70ec42d03b0508778ae3c47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f4d7784529d40a160c4ded1f305f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295321dff91f1062023e5a27dead324292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868c8024dfda820a25a473cfdd208fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa1b766bc989fe59f62cccdd7bb23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d2f391ce9c23a97a2350f3cf2b335295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a807b0be7c46e103d6af47cea343c46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53df70d9e726c25a4bef1a2d8136f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d8a67136bd439b2fb4f9169b7d8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8119447ce484dcc8d2cec5c19bae9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf68ffafb7d58b026a22af9f947b7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afd7aa63cdff14fd9d58309affea82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5aece579dc1d7ec39ddfb8ca5dedd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144312069b0e3713ff07cd9660a329303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029f7721f694c2e62b310a8628d16e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca40a043b78d41296fe1e22d46d42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5d981cbfb16e9dca420c3dec33f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54683d943fef7ea2c02adfed82a4c5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f05f4238c40863d9ed98cf0e0f870308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d8f5903217431fee949603017d7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecabde2284fec5e7ed46ee46dcbcc02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd760b8349e085575bc2126e6594f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebfb032df5c1dde7b02d4d992f08d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fca1e8a7406f5f9964a4a59ae76f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace9751ece31b76320a5348e9af5ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9973883e4cc898d3f7f135c611fcbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa705884155a28da7fa1b0154cc8a58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcfaf7504fc2d237d11517d997fd98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a8c462ddb6f6fcd0afe7ca26f1e1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86444c1cda65b415c0dba3c46ee306b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f508dca9a6b7b4fb0c4e6122004b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccd7b513a0fdc9e117c5aded78fc87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430596aa5e99a1bccd1cb2527fd615b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e84bedd3e0362196db60aab94c9295323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebd65ad5830eb35d2733fcd46b2c96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca06b40a2efadc1b36322a91244b37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809a637b32b5a2a2eb144ff0028b59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def83a89f8b6aa61eb331501bafc8cbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f38220310ca92664bdce502150a36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12b5424e8ff25149ddc6dcb2a966a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf2259fc1053c2ac1b68103fa4f934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ce9f3470aaef9448c16ab21bc3ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acb955be8e76a19104fb594105e05c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d34ea70fb57abac4f3c75a76fe3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c069b915c5724cc1c771ac8b71b49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8ae8b98d30af34217f4b0333c2fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b499605f516619a133de5f28cbe9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215d094395e74d9faf6d3c85972f4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd542884ddc634f3300411cde4a5ad37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac3f8115c4f093863f71fc3215a2a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caae1dac734a2dabf212d85239fefee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0407117cb6ce47321460b2d010a366341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24939e680044cc26a94a2e125377e33a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d3bb93268a0b1e8ee4d494913c5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c539e30aaf69333dad9e159bf23d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40288475ff8114e54bf7a67070a90c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b68c5a0e305d3bc30e29a7dc6404e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5278f455d88b1862814716a33635f3347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514495de4fe3227bab46cc5feaae391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749722ccc8733870932b2a81ad0da3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b1d2f3734d834f5fc2522e7c4c933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900da4b83d88925b5f51fc84c0f52944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11aa072d81f9ec78f74460a57c53ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b3cdee448396b78cb5cb7b6dc487f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b442604c88f24a5a60d955a44628ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233311f0467d41d80f9bf46c9782cd548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ca0157aa0df1f80808b3f425fc9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99074ea0b3f542e38b6580831da6741010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1430a67e31478c18ee0f0a5e32a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd912d509b644e68d5dc77329619ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef2431b042a7998364678b207e677c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625cb31953a62373725e8e4683b45814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde80d0a8c7e88a05efc5b823f5e77015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c51db1e9f64836a687733ae4fbb9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b425fc0fccf16d130e1fe9d229b800717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1cda7d448da2dd0bb435617500e5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f3f33a0910aeca794aaf662b69a5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33629b682de5de9fec9f4044ec15995420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2693b91137c736973417f958ed4df9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453a159e53041352768ae92c7278bd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b110dde7078d3efe0ff6039c09eab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f7a18196fe3b785e4ed5726ab836224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa2a9f5d2e716e995c809297364e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fabf725956628322a5a7e94a8dd54426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7868828d737da8daac3d297ca549d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea1246b34afdc3578b8da9818dd4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a130df310165d1eacbc2181b4736629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628639ba7aca58a670a9389b8170628b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49951dec4c0196d0cf0238e5036f68ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e23d9b37842067ecdedde31f87d9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50591eaaca89975495bc198d545733d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5998c2ada1b05c8974153af0764ebb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e7e2b3b406d9d385445aea9ae68e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e6a74efd65f854fc550e984bee5b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1ae163825f944ed1ce45090669ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35f0dc0452b683ecede575f05e78b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60da7c33cab539137051d8f9294d88039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1544051fe18766321a08fca288e21840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9732e90d5f5393a10063876bbd4404341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56dbcf4d254d3d94d976dc586825b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36929f9745d19afc8fac3c17a54cce043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9773977b0b6a413a3351ebd59b049544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93efbcc07b95e7fd12970138fa62b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fef3c01baac988970821c5bbb464146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5b8090deac8c5da756437be9fc74547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9222d3bd382791fc21ed38adb9eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25652455f52c7a7e2851ba8320a058fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a2175f4ec57ec5fde0dd43c293d5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ae99dfc10bbf3a890e152a1dc37f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9d03b2891e0b72bf59c9a038b1dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43909f8a2169a4f97fb603f98c5a2df953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209d8463433c465bc1036d33c10c4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd2d8e0f86ad01aadc28501b08700655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0724ccea65321f7264c52c172b30356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d35a26f46b6a6c1c01242d9df7ccf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e1106ac5713d737ae5d82e745a42f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b5acffb300e152c68e14cda42f8f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287b609f02002908fa1c2fbf0ae34f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e7c443da73ee3e5f8786e1bb304961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c078c314b8afcb07fc40650000b3fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421f5978e3d0bbcdd76b068eaa35d4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c56f8b4f816cf6ed8472d0df1875964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0cbabde98cafafe77fca7d7e9a79165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef873e2f540d41e649be19d5b785e1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d179aadf93a4bf32b94e6a72e91867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8039e0a7f601062f7565a99795eb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086b9bdf5741c65e5ea29b803acaec669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f285e09c27744114895482bdaef3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d2849691b01b12ebee121c29e21a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b84555a84e611be12d5d11c92669872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca93c682d329689ca70d81b967e8a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fc3f50e937deb59bb17e3dc6f410874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff17495ecba8962faf6c98aada6eb1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0726d84eeb480ff1827573837839ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9803179d90645338c75b0a5c79cda777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a02739be4b1e2ef2835f69524673b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd5baceec0d11150709ae5949e37d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ab58d67f8112c41ea3212b784ad7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f1435edc9bd9e5562e84bd75f63b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6113318794ebb12717c1b431b6da5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9098b4b14858c179fbf36190d154683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fbef9d40520a193a948a5173bd5fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487f5af0abd8691962ce206e73c7cbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a91a392d54059b63c4933dcc117b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644b1f81eb4db20d4ea103f74394f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a32a1ca9decbb4a766ad7e1b9a62988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab132885c58f38f9672c618d1c8328b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454004cc8a3fb779b84d20d34f1cb7be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cb841b02eafe2afcc1db5de13f0d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0544dd176841bcbf808cdcf90927f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cc00b35baee9611d03cbf16035f7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635de0e43b25a7be2b4af019d67f5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a203958a500a26a4acfa9443fdfe095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d81cc91398835d275978ddd2c81ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d3432541cbb7e54d226cfac9ec43997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f5851ae9cbc9a58d76e430a339aed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0c9343d69f04db84bd653fcf27e1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a706522e04a00e827398cac97b33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0c1adfb0431ef551f3b28f7274e53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ce7a9164afcd7d9789d226539d10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4725b1e2c4fba04ce141cc03815e88f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cb0ade94812e40fae399a99f97c90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acb02bba468f2580c6998bdd82c3a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b2f58d06b7ac201b0f00dc6c7a85a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8fe249087afa6d6fc22b95d84a031107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3186c87b429e6a0c8b21f9f18f7f6a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2e095e3f67d2ff6195b79a9e66806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6d355930510aa4e87b294ec14617110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27963337df7174993543fd2e8e41a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a65b9adda75812053720bb2779eee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860dd6b788642c0b8cee30a4611921b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581055b83174be89ccb67f712abb66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dccdde3483f4ce9b5bdf2068c3c953115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c7f264021d5256ee769280bd334dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e9d0d3196daa595c0d0256e368f4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b47b7c789fb894a88d103408db52e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d260d86c4b03790ea8cf654553f019119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4987e457103218ec79d1975e83daed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2950ab18ddb5de2d18a15c3065928b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc18bf21197f1404e9ce6639985f23d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b341b81aeb5a99e0c0c12e59f804a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27338237bfeb69c72adeac54d9ae75a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c2c87e6bcb1f27251795f9c68b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1da6e92c9ea87d1ecf36d5a90c0ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400070bc42d184c86c702aaddd6a314127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8dec732dcff5f9e05554748073290128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bba0905bf096473dda7f1d55489b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eaa462cd8c940938946ed17ce7a9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469f206a57a311fcaeddfa82d20a43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce7c84a840f744d8e7f164d5f18d7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cd9c67e8f542101773ce37ee5c851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304c52c86576f2ea17de252d0b3883d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb0e83b8e4f77be8c0cf3ab1174fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955be23d1fbaa69f7545b8279d28da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7eec2cfa3c551327c65346aa729b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdea06f4833bd0cfaadf693bcc95e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321600e9439a705b9d1d62bb02bdcf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66dcea764a43683852228da4756853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64d22483fef55a89a63a9646d6ac4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e9732213f385f5ac481c667fb6a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f62e33d68188040ee41964911a5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed3e56173fcc167af28a73769e6b7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab6254cc4c7480da793a1da2079f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f5a520f569d7756a62e9aecfef787146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e534725f827f4560890d4dd545a88d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a434a78cce6a916679043f766119ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aca4137bb905e9e073fa0535ac36f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68523ac4edad9dcd3d3c4685418e4e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c8bed286226b3cae415341ea33ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba5bc7ec8dd31f21135fa2290c6937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc347eec5d6559405fb7d68ee32c2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d85ccf6351b19e1765d32de3b9ee76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7578809248c9e755deece3e7b31f600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6c2995c494f958ac03448f559d1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2fb4a05691583ae40936a07d41d90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6ce7ab6de541958f8f0e07182613a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8ab4b48c17b7e92f272d9fdaa0f10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e7c9ed8786d15af4eb6beaaf47792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d16934fd786ef852da7927cd29012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07fffb80f6bcde92529fb5565b3764162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7380326cd29aae433b74bdc6fc9026a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda90c2416fa0b31e6fe313057398a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a902cea789e38e334db2a6dbdf4af3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4edebae46c28593e394e7b891c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07934a02a72d8921d71edc1f1e383ec4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181e7a1932d3a12c1351287295c6767168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e9a4ffdf5de65771f4bccae047653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cd85232960d130e7f219db2fd2156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019760edf84f0efc58d5b8bbd8a6217171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2823abd786833ac4537223b47928b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c481aa31a46d321599faf84d2f4ed3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ed5feb66b01b96fd14cf7e10c73a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15515ed134b19e0541494387404c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcefc06f77ec563aae3dde2d36bd8b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba018d82cdace443c31321e1349d5ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873cabd1eeee017e2ce462d3beb5994178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856322bd7190065b60368f00929c45ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb364af6d0ba9d815d50beeb6b373022180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf88e5bd330528713212d66fcf04b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad2eaab0d31421e38cd1cf956180b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbb784450e28e658cf7386bca4155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aca2fe831c0b2433bdd197d643df98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68947eb886fa51b7676b7abe5b311185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dcf3af3037355cde50ba91d0e4ba0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f728f51b1e862b249d38f0858c000187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9379d706111f7c77eeba3ac1668af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa7ce3c73907d8372c3b3afe02c018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d3d8552105bb46056e624b42cba6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282eeba89ba99c57a89476e51a8cd9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0c77c28400f3df04801c94d33d4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dafb4d6dbe3c25d9fc1399bae8618193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c7f8c8af09fae87295d08e23e6f47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9ebdc9c9ed2adf0d32b25c8b51cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417262d67136de2c7486a3772cebcba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521db63bf69079c7366b54ef3cc21a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dcd39056f8206a990b820c172e115198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650eca34969c72aef8a42d3466596de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83978bd5462af270a96f9ed3882ac2fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f418749e249163ca2892ee9517d5638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ffb710a7e5abe92a6810c3a62d47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575bb06e50fca73db0deebd03b9138c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5562fbb8fb82488a3f39b731bfcc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b3089a868d61a3ac6bbe0a228f7d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded671e7feeda893cd5c67bff5fb8d08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4876e3321996b9dbceceebfc10b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff71f92c2eed2a9256b0730ae4cbfc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02598476daeff2ef4780b5a89b8744e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad50f91543eb6769a6eced9d1b60e48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd504f26ca33bd2f76f604671aca022b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e978e4bfd4e669b214fe831195de0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6181b376837fbb4facedf2d236266213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982506786e3e2d34aef6a61822036e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c161fe9fab21f84e1810a68e6be19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a66d515c5fa10c9b7ca31800813100216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab6ddcfe164943095136def99f59d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d20320f2fe756a248b9f8ce0b7f2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cbae303fd8c147d28bc576869a754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ca23c916b359d95f65d896056309220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793734ad9b80acf6ef13caf6ccbea0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538afaadde51b929faf31dfa51fc97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288a558d38c024782789c285448939223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefa2f9a4d72312741862660a3cae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8effd043e97cc20a2f5a7185b89d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024f3703b2199064101f4eabd3b5f70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46e49a3ecaed8f61c91e24089a8f16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3554cd116ee225531755fc0099b26c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3807ce03290baf4c8e4e7dfacd9ea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4b310c107982f1720c51c2e6dfec1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722230299c6e3c2d61d7177ffb6b0381231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3137b8ae49f9a783d18e8b1f4d357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4268bebf0307d8d815d3d3187fd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993a10d6c9bdb36136ffad773c949f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de72fdaf5b71c1322a52fbb78480589235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f368f068a0b51efec6a156774b39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c08125c5cd0aff7faa3f11e642cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78c14a1703a8dd62afdae99bf1541a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3b392ad1a80b71d2fa25dc1b43376239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b56c096704a1def9e4ec8e146bce4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2ff82bb8a81f3868f45b8ef2a839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d07a670d09417707f79f6f011bdbfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab445df4dc142307c31459e2e6c33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41bd35b28a429d67f9a4e9f983f51d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c23be5f932023f236bd50fccae6061245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2e9124ef5c10f431f454da8c98ddb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1893e60821a6a56d6c8d22fc04ee3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c2c9d0864cfb6f2e34d8cdc0d758a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50abc40a16cfb8c5f0d0c5b4ec5b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d81288ddfac047517cc3814c9b305250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925c010909cbbe80435cfde07eb67c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e98ec35fa61671b93e716f391fb1ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98520bd16ff10bb1df8ac3a853ef21c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dbfb962dd9ded2e5b15c8023733ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefaae5d275daf0863465a1e265953255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6879db115c70440ff2c6f3591b35a6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314feca6daeba5fb2bf475013373f5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be68dead8d6db4a7cc337e7d41467c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e062e97b4151cb21070d699404d31d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c84a7323ff9a4b6d1ea807c1c678e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9cea3ef9a3922e9f15d488d28508f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595265e65480c663573f6f4c03694c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da357850b62067511d6c0d431481578263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9922189c6f6f11c58558f5a835908e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3473278e36e1efdbdf62fd4d32ba55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05d5a85c96f62343a558b874f7326266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7897a975f41e9e998c21db02d67e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29dcd4d0dab7706562518f83b4f3f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30224517688d7b1ff645731a0f4a922f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257cbaaccecfc03412662e0e145383d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a28c72d9a1f546f5b40fb40d2a0ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b733248f413be60d9bd4919bffd98a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544076cb0b2cacb06a230ec9ffa1c2fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853e43ca48859c0763be4bb4aa1cb94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd56c1ffe6f4b5202c1f343a81f95aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab826bc105ab4445e37982e60b05dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf279f1586c7709ebd23dde539a0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebd92ac09dfdb4d4a233c895387ab9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f645a2d948b91dbe2707ba06577eb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb46a1013365a41fb89cc2f531729d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62c6127e9174ae38b592273c1a1031281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f920c3e4e5455e4020249fad9f7f594282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d5ecff7f5918835cea14c722de0d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296175265b3907eaf2724b2cf4af348b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8f483b6041361e5240a43ae68c824285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dba6f415af5c85f79a880998fc165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e1de8ede3aebdf8c5e90967c87422287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7e91617419216403a5b2c50eb0dc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeee2f2f6b49568f7f702434719451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec71358d14c17f0abf6b2a8727baa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd04fb080fda3c79840b7b824466acd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46381dc1ff23a8cd053418b41fbd2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ef663bc695359f584e890a1bb074293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116722d6cf0cb873e785503de9f156c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2e016d11d0c011d8d02a60fc7e4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7a354d879393188e10a1cdb80e970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa641335392d5bd920ec5797f9dc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014f276aa41e65f1c119a471e4f3c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c1617c97f6eac2bd95ec6c33d187299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e69d21487d5752e2c5808b670a1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6daaa320f94a00f5bcf4ce947be07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab47556997d138b01ca3bd670049c43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc67d94c9ec6f40d3b6e6a1901ca8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296fe2c1ca78bb93e4c1ae9a07058d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93c5e6ed6dc53db09405f8917aea44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70931da4ce6ca1c984c3cccb386629306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f98f961cff6f407c952f0a04c28ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598428a413cad2675056a3272cf7dee4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27671fc1496b823d8754cf24d68fe285309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bbb1adf7d055347c0508b831b0387310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338909d7ce7773344590da4755e22544311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6da0cab1653ca65bd103acdc8f49d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57562e5e4d3dc8088d86c796b988c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce580a3fe9bf9f3314a3b33b34683314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf0607f9af3d60dac2f79f3e01b1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d84619321e0f91d274c51cd07988316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d69b09014a5d622d5306c19328f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bbdb33139ec606af4a82579041442318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4afacddf968418e1b74d9e5b073e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcb514395d73d65c38b7e1fde3152e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60328e90746504f602e1ac30fee7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94488bd37d28748f03e1fbded84f046d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e76c25cb1d55d522050ba82bbc8bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c41fcf70f18b05508e0c4fb143b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f480e06b1e0a23cc277e7a7dbcde7c325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>