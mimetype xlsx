--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -184,50 +184,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-remax-type-c-jell-series-fire-cold-resistant-rc-075a-1m-2-1a-/</t>
   </si>
   <si>
     <t>000006320</t>
   </si>
   <si>
     <t>000006539</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Excellent charging data cable X50 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-excellent-charging-data-cable-x50-1m-3a-/</t>
   </si>
   <si>
     <t>000006541</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Exquisito charging data cable X50 |1m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exquisito-charging-data-cable-x50-1m-5a-100w-/</t>
   </si>
   <si>
+    <t>000006542</t>
+  </si>
+  <si>
+    <t>Кабель Hoco Type-C Магнітний Sereno magnetic charging cable X52 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-3a-/</t>
+  </si>
+  <si>
     <t>000006543</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Angel silicone charging data cable X53 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-angel-silicone-charging-data-cable-x53-1m-3a-/</t>
   </si>
   <si>
     <t>000006581</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Simple Wisdom Data Cable Kit |1.5m, 5A| (2PCS-Set) (TZCATZJ-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-simple-wisdom-data-cable-kit-1-5m-5a-2pcs-set-tzcatzj-02-/</t>
   </si>
   <si>
     <t>000007150</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Victory charging data cable X59 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-victory-charging-data-cable-x59-1m-3a-/</t>
@@ -259,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -427,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -499,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -754,50 +736,53 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-lightning-assistant-pd-silicone-charging-data-cable-x101-1m-27w-/</t>
   </si>
   <si>
     <t>000011284</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-100w-6a-/</t>
   </si>
   <si>
     <t>000012393</t>
   </si>
   <si>
     <t>000011285</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |0.25M, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-0-25m-27w-3a-/</t>
   </si>
   <si>
+    <t>000012969</t>
+  </si>
+  <si>
     <t>000011287</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Honorific charging data cable X110 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-honorific-charging-data-cable-x110-1m-3a-/</t>
   </si>
   <si>
     <t>000011288</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Honorific charging data cable X110 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-honorific-charging-data-cable-x110-1m-60w-/</t>
   </si>
   <si>
     <t>000011291</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Beneficio charging data cable X113 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-beneficio-charging-data-cable-x113-1m-60w-3a-/</t>
@@ -835,146 +820,110 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-surpass-fast-charging-data-cable-x115-1m-100w-5a-/</t>
   </si>
   <si>
+    <t>000011789</t>
+  </si>
+  <si>
     <t>000011790</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass fast charging data cable X115 |1m, 240W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-fast-charging-data-cable-x115-1m-240w-5a-/</t>
   </si>
   <si>
     <t>000012751</t>
   </si>
   <si>
     <t>000011791</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Surpass  charging data cable X115 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-surpass-charging-data-cable-x115-1m-60w-3a-/</t>
   </si>
   <si>
     <t>000011792</t>
   </si>
   <si>
     <t>000011793</t>
@@ -1069,50 +1018,53 @@
   <si>
     <t>000012704</t>
   </si>
   <si>
     <t>000011818</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Beneficio charging data cable X120 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-beneficio-charging-data-cable-x120-1m-3a-/</t>
   </si>
   <si>
     <t>000012705</t>
   </si>
   <si>
     <t>000011820</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Hyper fast charging data cable X96 |0,25m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
+    <t>000011937</t>
+  </si>
+  <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
@@ -1219,95 +1171,68 @@
   <si>
     <t>Кабель HOCO Type-C Mundo charging data cable U146 |1.2m, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-mundo-charging-data-cable-u146-1-2m-3a-36w-/</t>
   </si>
   <si>
     <t>000012267</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012270</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
+  </si>
+  <si>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1330,50 +1255,59 @@
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C22-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c22-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012550</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C aluminum alloy charging data cable C22-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-aluminum-alloy-charging-data-cable-c22-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012551</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C intelligent power-off charging data cable C23-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-intelligent-power-off-charging-data-cable-c23-03-1-2m-60w-3a-/</t>
   </si>
   <si>
+    <t>000012601</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to C Exquisite bracket charging data cable U150 |1.2m, 60W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exquisite-bracket-charging-data-cable-u150-1-2m-60w-/</t>
+  </si>
+  <si>
     <t>000012603</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Extreme PD multi-protocol charging cable U153 |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-extreme-pd-multi-protocol-charging-cable-u153-1-2m-100w-/</t>
   </si>
   <si>
     <t>000012694</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Gratified charging data cable X88 |2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-gratified-charging-data-cable-x88-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012695</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Gratified charging data cable X88 |2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-x88-2m-3a-/</t>
@@ -1405,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1489,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834630127dc03ffa078ba5e5984899c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96b1959f592f238091b7d343beeae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd988c5600ebab6fd275bbc801b9d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b0f12ac8e474b84dbfc90770c62b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85be19e0d1d0b2f5a024173145b6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910bf92450d5f6e17e18231f06667396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e15e7f15aa2bf70fd9e1ef756fafd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc64fda735b560f54dcd3c38324a5d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f17004f7edab4a166c171cdb04f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48073356b345075ec527cf9dfbc2308010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0603d2a67c6dbbcfecacc25c07296f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259db27c18be802d55866b62c60303512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf3546abacc494d5f3743cb4a5c5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac91928f3ac6e0595cc497045a8e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f6af7dc160d632467f6b38ce351dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5180fd071a1a4e6f1a68b4d1f0bafec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ec4a0161dde045cf539999d0032217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902967a9de4369103d6005ba95c1e8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f88fc0db073b02f0dd3166f6be57819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efdf9c6f17f24ca4a69d2c3b216ddc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d518e71f1e7d447723fd4f56becd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da9cb505e1667febd771ff6fc6be922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc220a212f8630d5ae0b0fcb4f643e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a53dce909696f9f9e6ad6ed510a1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fee4487290193581862cc6d5b6505325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc09baae4e66c271447a5bcef9145226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84a5c91e29fc6641b988f4ef57d0fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481c298c912a81ed24af3db47a2f4fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587867004fc07a5be9549da932086c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1cb9486a5ee41b2d061a79cd91c7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f7b91f5a15b79756bebc67fec1e9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6efc5590763a2beccfd2f70d8385c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c332e6f9c4fc26284666c6d263f8a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5da1b2410fae1bc57cd5fa61cb48d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f57a91ecc1aa35edb7c5fa1c7b5c1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269b42d35a5e3c236687044e8db4e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683958a7a1950224ee9a0398b6259c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8259473c015d372e53113546b27a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525196b6da24ab5baebfb8db14b0a9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e81465341a457a04e122971f152d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083503111df34fcc4041713e6b0cc41a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc79f9d57334928789b84e1bf7087f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4e6baf95963761519d37605cd12f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f37e21e31d07510ae42fa1f28809a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7cd650f71a853608fb5545889db7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba4ba55ea7652507185d33f030ccf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b0f86cc45e84198bcb4cb2accf90647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8bf80743af76a584d85a0497160748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6e07a1f2438c3b20f8da87014e00e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8deab1b5953fb9b480c449421ed2f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c2661f41c8ef67dbaf30bcaacf2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c1f8d32f6739f9c14276b24a836be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f6fa7c6ab953bd756309c4b02ad6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad61fa9e51d02d34f17d1641f99d3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28439ab600bb094e1b079e102074d52955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab7db036c0e445f4cefa0f4fa881556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1a314a741ff40426f88f1e7dc2c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57841c2bc4c029cde80b7c5246876fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b3ea5de916404e90ee1f1b2543c7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c8d8e69f406a87dd573cde27aec960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4514fd99b0313b47206e51eb1bb49e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e79ae380f558d037fbd9d366ad3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c987924c4bf005e445be9be412bcb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fdbb33e5295a2c4f47eb9ac4781064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34084ac42f89a362c755945cb937371165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1fa82a947a3e1656597aba1ceea766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08221c5e32d11c7bc1114d0b2029920a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478fd60409ce92f10013f956adf7c5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5e10ce8d902d9dd7c6234176d584769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093e450a6a4d43f3fd176ca13b4825970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a77c1cb149b4783c6063285e034e2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd5823e4e59ef759e0c595d682dd6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fead98ef470c71027d0c6583aa38c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e29326feb226f8f67894b7296ae4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cef6c6ea6d2ac1a38e96fe8dfb2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2438ee7ad461a691df41473e7ab62476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7579dd59a2405193d0d3e84cb4a3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb07035e63573491499a67b6bf1e1c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775271d8efedf5eac27c2525a8a722ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b954d3e819884cf5dcbf6f02fe688c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ae3e20a1c3474a77ca2d3174ed2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342a70472a80af103506a765266f9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da84fd629506b8e23da6f41b7f355583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b64824ea1e337f0d1538bf5411d47284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c64eda1d1d2d330d7d2e03872e9f5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d53fb60a62c37c091c64e7ecef1cc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5fe60e53b126371a00ef37763ce8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143606f38b2b368d118fe5ff805fafb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9366213830dd91273177810df3d489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d2748a8f2432916bd7cd7b81c4be990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614e5139162c8bedfbed47362416d8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82964b3a03ead81cbf4df83a7e8cfe4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49022d547770263051381b063545f8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb505a0a7f26de60ec8a9e8d13bea894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ce048565487c5624d686ac643a6ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bf0f52d1020ef5a49341e442f279296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352fb3a9b7dd3111a8eb2336ffb92bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d292dbd004718db74fe4a747c557098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd01e22d27031cf4a86bcc4d0b87699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448795a8ffda585caf3b185bd107c470100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109afe92b096dba3815b50e52c277669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2357fd63ea502f6927cb1e6fb39439102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c154556d191bbfae3bba221131bc8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea212404ca59aadaca160f73d04ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd62a1e9bbdeb22f29ff409dcf57d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c829f3c2e5be63bd4529ec92b9b308106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b4881553edd4e5a5ce7621e37676107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f160bed6b7c983e60ef649a72c76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd80c53bbd1787903e3bc0e90d1324109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4708368f937c69b932447e50f19398110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07140e7412af6c34dbc287e0fb66599111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca661b18d26ce5f216b97cddba7f8d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3377c180443cb9f671ec2406707659113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69448ce7a6c0c8e5676343aae2077114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d740aa12ef3b75e4fa9d76148a792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85312d17264f2586feb6907c5dd2cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476008a6c8898b7da120a833ec2afd01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570a332d583a2b0aad981074aa79e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3170a6b462c7f092c97102d12d1b4e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d055b597e09e0eb7b95a855fcef0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902a3c7d5054138b06f5014508885a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f83622facb82e106dba7681ecb963122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c965eeb729e9b34b9349d33c9b5b569123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdaadb7d3bbe41bb7ac66ba350aa40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac117861b2e355e8fefe7b96dafff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636a4fc12973ed3fbe9006ab4ac3cb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db18451ff0888ec9cdc872f37f933127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69226c30f394198a89cad72a8804450128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76cf070a8c58fbe0d68d6e2f5d3b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec9c6d8c29af8b473e31bf402a3110130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65262a9b9861f26ae46dc968469fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124e7ba8d344dfb381baaaf347eae8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5975cbc80bfda2dfa6b92fa68e81b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6869a7cde3ba75337a53f79f22df2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a634cbe3ce796e8a564bdd95227e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b16701c4463b3b5f371ccb8729dbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431597b01c8cbcdd02a9122a58923cf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f90c3baab18ce2cb787986f0a57a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd2b3851a30b67e7dfe1dc3af6faf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82911cb7b6fc01720f4708636cc4488140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fdf8380334162f0f4c30e84b9d967141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35245bbbfb710a8fe6df86c0afbd0962142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276156e98baf94ef033fd2d2081767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653341c0d8a357a36afa2e8de1c8e23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1cbef93e8ecc2cf7b3cde0c9d3170145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee563a3a0d3e52677df1b1dc22b808146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0238c4bfc2e3ca740dfcd06a21d03c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f8aac61fa7c362b0eed228c642173148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f6baa087b9822af39fb93fa662392149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bee44bb88acac9532cf25769b1fec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3df7757200c677f6089e143f186a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f2f5968e68064a5fe1bdf0c9e31aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a8ef63b4c4d97167edf7e43f69e55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb6d1c66d814bd73f200ada800981154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941cd62d4c19f75805099aaf4b45e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa10ac9c0f92581d074357c5ea832156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc157881de8704c16931127d0ee7c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b6a2176d6337fd146668194be127a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f5fcbee26f062dbd133daa182de6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67ad1e5f1427778dc294972aa11f13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e8ef34b2e70d7442206047c98680161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a61e0d82b2289670c48b87f36d28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d43cfc794eb74664dd3341373ed0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ee8dba73099d66a24645e63778c85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb438d9ddf856eda6720c14064446a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8007c73c3154e16aea4fce461250b75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09945fd82a232b2a0b5d84b72fba51ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d3ba29ecb79bfcacc8babdfe02809168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3f507d3dc4812d8e60c0b3e9a3d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48668c5d998a2c2a599fa8c9191d3e63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90660583e04e4dd755c5e30d43ba1287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d03cdd332df22443ff30146b1c48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342d89171b596ee32348ca0f6f4c57b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168671952984e5106eb03748263779174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3667c38e5342246cd629d87df3af3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d146e579ccabc1e223072135acb5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d21c22eac8c4212c84824605b3176177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f08a51578a49d198dc0e4b92d9475178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591c1b542779c4c26d5be178867400179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db9fa45b29206330b26caff83f4091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412fe44744011fdf5c1d542e5d3ca0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0538a0941bbe282166c688547ee6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76e008b0508e3b1e260629981272da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4d6cc97968be30a5a815063fd7a20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd498bf388c5548b95903bf941e298185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58219d8844ad7abba5d534cabf0ee4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70860315c39ecf8e126afb14dbf98382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac62fa2e5d212c8158dab3f8dc736a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3da27c32c3dfdda6935b17b063c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5fc0897981ea2b13f55676e965096190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fcde64e31918a900a1d6eaea57db0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bacf081c516298fc6fdbb3addf98c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86059e7b5d6ca116798c896000faa25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88adcf081510cd2a4519b6bb345c23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564449b94b529c9c9b5f3edc0d47265195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8f1a1ce6c54827309a4491a8bde79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17114341ceac031d83e9f05f775249197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85c087020ec1836a4b5814db769427198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206e2fa514af4adf2468954d0c23067199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb742be7dc330ac96217eee9b177e0d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76848dab5234bb5f212510e46a87cfed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1a8be43e824b5b3700f6a91e7e8af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb197499f34bf41f13ecb8a2b357b534203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5c812899edc8f26eb5396ea14846e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa01ae492431e976ae40aa57b42730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7f9bbf4af7e66f680fb5e71834a19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5c84e5929798fe76746c0dfc39ee5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14775bbabd8b6ece6fc8f3a9348c0a3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb525dfa170fe84377116c1f37bab7cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7736ef06b2f1f5b9632ca6fa633f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff01bc4c7d71141e5be2a83c50d2c67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d5c320d03bec293e68ad19c777fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03ac237c0d0b8a58e7576c5808295213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac1318f71946793382bea8fcc4e5b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ac20f7906988f08103fc860e6588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b011912fbf2c52cc0ad6177e26bf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44969a6630f29d9f7c64ca4b1b1e5c87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f05d463b6c2ee1d4a560771dee67e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd0bbcfc290de04374dc8d5acb75f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87085dc99105f533f3c35909145fb8a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab83180a070d841f1e1a9aa354f19f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e247891ac29eb699737320ac0134222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70c82f4970dc4ad40fa699f831fbbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae381fbbf375fd11099474f8dbad001a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe0bacfe37b01570e3fce00f129fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22d4f3d3d2cfada3d9e2b5ef66f5f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea2d75db896e299b7f8355e25cd5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25191b7213d44d2b235f3f4cf65af8f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3825e06355e8432852df69d04fb9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c03c076a3021a2bae96798a5ed6b11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d690c26cb18d2e8732002477d1291231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ab2be30e7da61f0eadd72d71175f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fa5c25828b6c1cbf9ec2ecd9d0e90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cd198ce92a196cc2a049a858e57a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b2326e022baeb026e6455e75a6bef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9132fad7ade42e9c248b2b6e8d79a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9758e1724e55ca6f1eeb2875b0bc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f68f4d5cdaa10130410398c7c6e6df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8073d7dfdee00c5945cd63a9236a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22479fc09bb7ef8ed6cae24b9d58672c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44ef25ed4c5a3eccc7b125d1852c95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05100b68d00df0ea119b42367fc0ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac0eef0b44daf74f0d4deca296d21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3e8c4102ce38b86aa2044afa470e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d337edbd9381908d6cc2916da500d92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3b7c2b967d2e9f72654ff58cb671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d673c49fd049b26b24d792738727309247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7284a61b5af4347149c684e5ed072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34515be2040d6366e3c5414f22e340249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af158b960600dba8e32281406e16da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e95177b680f1b813db18025481179251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f92a03aaa034b17666e1e1fa980fae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ec9f2d48c1cf2de59f158435d24a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de831786fe8f92e861c35796714ac1f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced8f872b0053270759268a99d75c7d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581da5d6e6c4dcbe56135b9b3ec900f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e5c7451b0fafefa70cb3e41fb73e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec24cbd7ec745f7a26c254db7c1f8ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555a152b0b59aa5bf17c93b9c958f69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da94817ef80effe89823e47b0c0599260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0084fc199a09b0525cb7d370a06b250261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f06f090c4028633b4e7c35185a9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943437f1e21f2048ecb203319f199b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d4da6119805a4cd9add1991747f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b075716f8c0985dae0ee1a1fc34f13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047edc0f5f53d351abf3f4ec5f9e40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f5789f205ffc5232746e2a6277707267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df58c655151c3907fc5255ddbe078a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21564c3da3e3314ab740204310bb217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34924be41e75e48e24a2ce375b2701e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed14f9150c33a88a7a63dd0c24672f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a57777331a9923d907b1327307f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35875f47ac01c6e3a5eef303e624b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d691e14b27197a2394b3500397fe9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e2253140209c93763898b2774e873275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f1f6c6ddc6ebd2b662cdd354c2eb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4a028129b8aeb882bf1e4c881f96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca7e41c4d11de09a5a15ad8acb0f3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e246a643b24d125b9f9a92c9b2e011e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff798bba5b7d7010a6b23fa27a952e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb64b20cdbe0e0c6125fc41208fd1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55ffda45e3eb96b05df893d335464282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c64e35caabdf08139ff4d722c1013283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29bd032e4286c1fd60d6daa040d634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9307364c4a1133014af20c25a987db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b606bd3f64a3e6c191a4a1f1ae092286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c47927321338855ef30f46cc7c781287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28d879b8a869df39e6f295ee800729288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8c4a87ec60c70f4d81e0fae4a6cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e49dd035971f9eedc54818afd38ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef4bf99612c91e849a2c6abf74ac9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b1f12ff03cfa70393543705088f12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716011f2c0d0a591197393bbc63502a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4839aca8acf88be9b3bbfdb917c996b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d75d1a15999bb1901c6c52166d313f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de679b04a163be096b439276e331939d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30c95f10b37691c5b8533083a0ea3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbca14dd58ad4050e6a1e450baf93d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b117b1ce12a0629efeef09f07f12c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42f68e0933a9040a227cefacadfa3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8561114c3552beb37860dfa73ae9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b16fee1024eba1ab449088bb7d6dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ce63e12a92b9c08fdd358dfa77a9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919b8d9e69a2a8655301c809235da97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90bcf6435e657441f272b81a19f29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3f45a86004bff69d138fa2606687306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb36c2651fd88d2cca5753e510ce2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a7483ed515712ef5b2eadae9ddad9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a17501bc8ca72bd23cd3901848bed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c31bcee4edd7c0a0d6de9a0454c4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269761fe4bc48c0891ec499aee2d330311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04309f37e41e41fc8e965c22212ae87d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ae0b30060c893faa36a5f87af9da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce167d8195a652eb1ae938e4b9a5e9c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4075295e8e8545ffcd28ae69ad9eb4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d555df9e55cb5d6cae07a7c2b79fec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b656d84b61fdda9441b9d29c510f1ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a6be6aa82be24ba5f1a060753b0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5508e7032055fef56de337c5618bc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e47422c8229f72c0aa4261f309027320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecc30776527abd6ae12dfdd7002dd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281548c71da15af2e53accd9b72aab2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5984d6c0d4759d715f5a1ca1a5a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd423a06d42dbe0e431f1fd8b1c1fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba8f7ea6b137e3f7c47d6c296c80a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d5ccc6b9f939676e37390ecedb33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73cdc0229ee6f7b3b4e34227fc58a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de6ce9c1da2bcd237317d4dc23dd26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d5d96cbee13d8bbab0e877f2141c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd380fd2beb7586c8bd4c9290357bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be66ff889b8b2560be1916e64a0dc5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7a88fad157d0c468c5157c52068e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852de95764395f728259628af61d8b6333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84874ee85fda071af868cbb99f35f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4840decd4d408136e99fbbef1045a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de097f46e26c5de0cf92802a591583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7182921480590645cd41e8b35ce544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a49635c2bb9f6c3641ba983b92c5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bed4a4a6c4647ec29ad208165557356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda82c5fe1c8887ff5caf2772c83c0c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b74a100b90190eaca1cb134ac97448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0a15f0f77d4fbb80edd8436e71289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebbac791ef60a52f1f0aa0f00bc64d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229794ceca7788542723a3a44d3239011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e676d4cb7ef8efe54e8bbda45c62512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4df26f4448797c7af11835090a2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87790bd07c5bfd6ec9c42d61d3090514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152fa7d9a08151dc34af7061f9134915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3aeea9cdbed140500dd12eb5ba23f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9caffc522d33563540f46a716979cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad02de6a30107cfe6dcc76b2b6a0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e78ab4a13e5dadec8ad61ced133a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc21accbc60d20222dcef90ee891f2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608489aae8686bed4ffcd8619eafaf1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779ad531eaeb9b580125dfc17a32c1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4c8964f35c7bd9f35228ee5e13fba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9c63713e37b0f397036b3a1a728c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b371e275a0753f79b550efeb5b29a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c093d8325af87f1b46646c38b6c7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd190a505cdd8b53539f466309e77427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396442f1a0f3555ac8fd6979a94bd85428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103affa30b8f9014023142db32df0a1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcff5a332676e4fffc3fcabc5ad7bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad64d917b9c426e0605e62846778ed431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f485dbab418b32b358372baffcc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78531c051de66f7b915f9ff55bdd4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb9ebfdd7f67ca6ab8554b60aff0ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bfc587d9a89f1058a3560510e626f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c3d00c8d6d8175a2dce27775bee4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d5831f638097d06e3d82708a5c38037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61abbd9b83dbec02995cf10265d68138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf32b616cc1bfe4c8c7b43ee3b4425f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f24456afa94c0123917bc39eb02d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a283b67f3640385bb8ed3b751503f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c25eafb6d910060a1b709a78b41c2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07616caec31a6aca964d76314467586c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cdbb092befd9b5b262eb93bd138644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7042acd4dbcf3ca1c50b6ae60eeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0455659c0541e176309237bd066b4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2717b30dd0236a2aaf741784597821247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb90e9a957cddc5a3c31ba9ef29c2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff56c528c1c302cb8df652f73d64549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca50d74c58ca086a9eff962e55de450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b4908938a2c5ad7f38a1ec4de5d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786318e3352f9c3c6c278feec3571ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd0af0c7a880b487503e95e9c223f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49636cf9bd6860ab59656180afd6b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305b9a9da80dcca2b50d788ab14d06455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abb6827b81562335060ca35db88b6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740675ccebe9e9f0df02bce78fb12f2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abf85c73707429f8424291049111f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4a00bddb159f1f92c67896e1917959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbebc2510870777391b9a86ede6fa4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356205bcde74f83364bacbf8e672f76461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86375e1778730a78ae92b6be677d6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051622ac8d214e24fd49737af20100e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0912d3db68ae046b6cd0daa379cc0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae9e4c003c4d08a24328cda9389a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa1d87319e64ff9c3b7543be82982e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0472b0d017787a809a4e3c9cad1c3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975ac1b8e4c004929bdc3339ff6231b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd786d63b322a8557e0268abfffde7c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95797d6789f997a4c62e819051980e2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00060eeaa36fe51fe94f833b6f22771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87a1fb235c2368dd44f9dee76fade272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2a2f2ef58149fdff15a58c2f1d91b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fc4bcbaa761f63a31ba59b0998c8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293b3767beb69dd2fb05544401552975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c24f088316bb945da5d988e4f2129a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10f5d643d5ed32133c48fb77aae2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246111afaf552b91bdbd9bdbb54fda578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414548901f805c2cca03503e5461dade79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ae31eb500b5df2bc679425092a8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406fad79470707bafcf44fb20f504381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6d17cda76dc1dffed626af74cbe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4774756e77e013fd204ba4c6036ae5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1b2ff63d059ad8d30d51b39b8438784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f998c28b248127507440e8d6227385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece451808fc05a783b5043d8215061d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd2558ad669fb8dcf020ef3de234387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72170d317edd17c27483e11cad3863d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d62dc78bdff8c14b3f5b5e3934617389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39f286c20dd98a32025868e941580c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc91fea4ef9e041b5d19ddc01a7e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a755056c0ce745b7d83a1de7c2e24292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7330e1b9477464e85c00564514176c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbea66a44d6589249a254ea59205d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a078eca8798e4867dfe1aa381850ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2842b9407ee34abeb7323c2a3c49696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71585e7b212b20743feb8995b4cff12c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b47987e915e7ab651390e7c3c12f9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5c6240bc28c474d7b8f370cfa179d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d3256eb8b9870d2663515b4580828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e41c0783f58a8d0e3f4291bdd50ac6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b58105fdef34c03e9cdcbde174d48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c0b3a47c458ac4df7da7b8fd194d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a32022180352112b149cbd8a52a5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262d5e7b0e13461ca546eaf2e952184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5b87ff545df8f93e8e20ce5fddcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe00593a10eecc1ddc0692d7db436107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3826c6c4cd83203e37205db62375cb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ad7adf788ce6289239df5f16910c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a8b5afe3ae28181c5fd98629376e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346093ff5bb0bcfbfd9b6580a2eb78f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340f9b0d69ab623972bbdcbc20a83e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d472eaace3a0342302bff84bf28d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c7c2fe8a2a4bf24576eb42e9282e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7243e8af2d99b4233728b88c08f2a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d19fae9faf3a81bd5f151d715fcfe2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04593a8c8d3e7a8a6f36c23aef336262117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab50549e74b458e98235641f8a7d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0712b1c3370026a63a8c9e89d9a26a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e51e673d2bbeef70718de2faebe88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3db40f95666bb7512aa5f48aa0656121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418795f388158f82f681ec75632326f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eda6b24043b4233d112636fccfb72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa5180a8e195a06fd8cb23e8f416b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3384da27b3a902edce5fba247ebd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082ec9aa2f87dd87dd612922d4c7efd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20b49b9cb9dbbb54b8937ae68a69f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438371f9e4b8563872d99392cb691cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dd37324b9e827fb1ddcdc36b209af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb532efb0260ea102136073546ea9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9518e8b7b0c74f30480e4717c819b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d67f7f7bde3463f72e38a58a2d95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c2f378fe33e533342f87f6a8e308133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165852c71ab9835ac5eb7a2db4ab73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ca61d5dd9a1ef6820236603d5ad7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b7b626f16968b829b0f0b9872b37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd4a4b6493441b1338255d4cfeee0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b22e0c8451d66c39836b11de340dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61651d68b0d44f9a905404f40ee96f9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77075478c102274c77edb984ee220ff2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836d17c636e90248087a9f6c32b704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43bb5808bdf5a00a72f868840dff2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b492c47e47468b067827c63b7f477143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf16109fc73d018e44569844619c34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215b58d909e9cbe694b81d1915fab9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e0cc2a26c2859218dae9e18561f44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2292476a019b4270beaaf3a4c5f68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b092ba26d581bd36818d2e8eeb016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea7806912e48bb900fb931bc19b0cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a31c8399fb0f608f97f15ad07a5aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1666a8a21c7088a080518e9cef76b14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22792bc718d134687f6cd4ee88a496152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d878927f52809b0f359061401fde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5566ba72a0889ab1d384e273a9e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5fe64e3979d80f0ae5865ef187f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19990719c8e42c5b1630eb7ed74f47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5401dfeeb5c9eccf84e1fcbbe5a670a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5bc7e8153e139b0e869bd7b894c2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477ba8c13cf45f47bc98ff6523ebe9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408decdd616bde448e41ea03709752f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18e8b32bc9826f8b3361eae06fa66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad869c80289596584870da4bdee548162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c794a5d83972bf4029f74b1a79afa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f9bb1e938b978a4839d2223409f8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d60cebe19a1113121d07668ecc92b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a87305cb859c14c70eab8be9be991c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0a151c9371475110cd69da09d39eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da9586c76e40c94767a5d4f5fa45a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126a61c7c5cc7b97c99b67826113785169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b05d1d520ff1325b4d483ced4533c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611862a1d9c524d98d124291c4198b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0080d795b9650ac250103e40ef0c4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1921128a702f695f29cb835ff8339173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadc0138b5c5ac3b4a2b2bbb523207c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f89e7675772bcd3f7aa651d33dde2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe642d7206de1399e2357ff22e7495176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77216f5e6860dbc25730e5217243f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf4bbb425c4e485bd1fbc5f7474b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8a8ee0766cf9bc132505b4eecd8eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b202365c123cc9cc6a6a01b77323c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487cf8cd33c4b03d60317792ae544d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ecec461a8c0428e046ae5036d999b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aa2bb37ba50f8347d1a80f80fa25e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8366bb6cd129680a14f7e6161ee987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3015e509eed7a0d04f693962bee992185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754ee112eaef902908c5fda6e0852a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f18deabc9abc86d3a579acc4f0c95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271592d0806078a1f275038ad97953188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9e4199afc874f8636f7e30af34b43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5fc0a6a1d075c52d9557b42821fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ab7bfa159f433e0ae852edf91427191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31637f26df697a724d716ba1c07768c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f91585f7da2c661c2170508d71c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb51b6555ad7404dd96216d0173a77c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258713d6a0245318f8d3fb1d0844a59a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cb605130f3e4e78a0516a5eafac00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcae8a994e66b2132608e81e864d82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1909fd73388dd116f89c3d06ded0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0ea89c4b056cda583f64996a47a91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1cc486df143d8f1422c7500d467d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c8a3cca7e7d6f7fc544926e25c1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41b231fe283a385ec37f3d0f12475d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c327a5ed980aa287983c7ebf897d6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b48b9b6ae35a827e34dd8258e143ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1800c1153c21167dc4c53913668639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54759c3343ec6d56d3fc55c8db81c301206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a011f73106d0a4b1b23500d7241fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a310a477a7b09c8cb478e2dffb43dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415cfc3da96e6f64531a3530368a14c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48708f3ec59404e7cd288b7c6885003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2422b9810945797249a9ab716fff8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fb7e0573797018a6953bb74a68597212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c1fd95848933989359e77e364a87e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e7412768276e7c27174e5e2fd050214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac780683cc19a1698222b379f71bc94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b67e562dde6399b9f906d016a2654216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded85adfc2e8598c25afceaf9d2e81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502223ec6f16b6ac6b6767c10d4848218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a060c79d1c9d1e51db30986a7b447219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e3b9f3ed12ed02acdb11d95c2e3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239204de589c1a8bfe86ab666b1e63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611b5ce580d8515e3f6829d7f0b89cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a677ced3c7e62a13f8d6e213ba44c77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb66ac202f42d7539e5b33d58555d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfef200a36dfe02a5cd7f5defc3fca2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19467cd4fa5f720309d45041ad7cd451226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4806f7320a74695a5f3497d3a80da2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e569c1737283eeb41fdbb39860227228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37142ed7bb6497d97f1823f619cc0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a0cb334b971d7787340084e4f984230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80a41ca764ca115ac6d8925b3e81e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a8127183da7466c13f1663e4e79f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f4d50266a4fb8bff5b94a7e2765de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669323a5f485de48714ffd749cdf1e26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173fe1cd0b2073c104e6955f423e8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26253ad85ebfb3ae360792515d06b36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0110b1ab2a9270075ee63c13bf4ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d101e5ce17dd00d17b0be852060814238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336e261ce889fe1ca5a3d1410a875c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceccfb3c130a4159165634a5b5b17c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ab12313cef13c554919c4c76d190241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8b5fa12e8bcac1f2e3572396a8b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e47355b5fd55dcbc921ef8e1f5ebf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e4edc2ac4afded5f3897e92d4772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a338266b7e1ca76d8accda72d29aaf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9615ffa31a29f0082411e13f89519246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998152741a870284fabde5e662d3ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c7003939b8df0e510fe17875c6a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291c4dc926cfc10d90a6c71c667336a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e2510c4ceb24b3263ac4b2686ee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd515573d966484ea54d128b4a1cce74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766e253bc6981171c2e8ae04dfe523252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60090ed7fc0ebd5896693fbe4ccc80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62a7f8e3a22c097b62e6937129bc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c20468a4c93433e3e91cfaab432028255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24371ceabdb40f8c2e6dc4ec8e71c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351fa718493e0340ce9e0fdd73ccc71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d4eca13397319b42d3bbe7b8db4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb5092b3a0f8e60f029b86f4c5c5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557980212b59b8ff557360d04a1ec5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42abf38e372c5f0ed7509c1cba23ec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211e6e9cd208ddf4d8cde01a250898262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c316a11d6965b692b188842e6b77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4387e416a9c6eef6e9337da6f24a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3385e283e9627cfec6452a3ad26be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d988bf57fd738350ed9bbbd05b9b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe59d7839e9b2097eec2f1e55c1badf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab19d3c79004563a7c906581254ff8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b3387d7a89a756c02df61188773cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ac443a2b97e6b80b4ee93d0991f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afa591c1a724482e3c7e96923d72b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce6d94f01f67596af8ceada6f20cbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af06c4b6d21a7b1f7c3a4162e863e42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9a9988bcdc4ac997617b58903f800274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486957570a79937495205fdc707511e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f64a6a2e57ae5a30ef30e43d5d15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fdda7c68c8ed274a1497e60352ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a78a7c037a4bcf7f82d2791d547936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c213fb7fb637929477b4138a6411d58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54438a2fcceaf96b035d828ec7fa2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf6bf5f2e46137b7e8a5db7289e563281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb68980a14c0af9a9a34a0fc9bee67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46e6f5224555ab9418cf629f22ca7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351504a8b14645b349e0dae99e63943284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb51dc82213b49fddabe9deaf51af5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3381a3099f0599c03176851086fa15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370a37101836d9f74a32ecf6c81ebd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5a2e3dccf67973a6256b955567c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f028c768c307cad4061e9c1dde34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7a80745f584b71e39f1bea43cdb5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c79d27eb24014054c3bbd38a83df14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a563e21ccb9776face5d49130624292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61669827a4fb125c37f285a6a5796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bfe264ca95697f2c7b6bc2f5ea4c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334d4e3f81637e2ff22cbbf5b015b2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8829a62dd32d9d54ecf23b5de4b75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c556ce38b39e6e349a7b3ec09d97f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8faddb09b5df39ac6e40400c24ee3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990676a2fe27e812a2abb396a433db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6df4a57ae277dce5dd6745c4a82d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b159c6c72d65597cc1e3ca845d4b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340ef000f9f189bf963069e3a8047d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a99e16e17e79f18017ce5d4f222b07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955815310187406532cbafe02453b806304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993a12790ad17801544dc99af5ba46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5f805e9fb37313a3af6bca68767e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c60675f1da4ab7c6d88843fb2130a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db96eb61efc4a4a0096c6fcd718c8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f29d81137ab97a1a06b10093a9d70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6579f0c8c7da4bec5f38ac414f737310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcac11e2d43545afa073f15fb321b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917175bba7059d0f3f76e1c176afb08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed3737b280c7115fdef29d4d11a43b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da4b6327ea8b8d17d425b76c76130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9b0a0c73b2070b6261747ce6bd13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc043fe366a098fa1eda8200dd1faf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd96f0d0bf73063627d3d1ce38d66317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ba6eb3158a8a9f7288c9ffbe43c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de668b09e481d5b7b4eab897df9bac2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb8501f3f94b82f723dd1fd2ea4a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc2bfeeec633a2e7fdb641826c893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b9f501420b0ed36f7b70688818161322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bca17ad622c921938368f86bd404f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9bebc20c804bbfa50fe2072bd08c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ddef4b5f4339ad693ae284085bbbd325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11231,290 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11781,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J168"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12181,291 +11887,291 @@
         <v>16644</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
         <v>2.69</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>16635</v>
+        <v>16645</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>1.66</v>
+        <v>1.29</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>16656</v>
+        <v>16635</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>2.97</v>
+        <v>1.66</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>16725</v>
+        <v>16656</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I18" s="0">
-        <v>0.93</v>
+        <v>2.97</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>16738</v>
+        <v>16725</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.66</v>
+        <v>0.93</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>16738</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>1.66</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>16759</v>
+        <v>16738</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="J21" s="0" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>16760</v>
+        <v>16759</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="0">
-        <v>4.81</v>
+        <v>4.08</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>16813</v>
+        <v>16760</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I23" s="0">
-        <v>2.12</v>
+        <v>4.81</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>16825</v>
+        <v>16813</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>1.74</v>
+        <v>2.12</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>16851</v>
+        <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>2.35</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>1.25</v>
@@ -13006,3044 +12712,2944 @@
         <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
         <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16987</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.9</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>19008</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.38</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19029</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>1.22</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19047</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>4.2</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19048</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
-        <v>3.51</v>
+        <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19049</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>4.2</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19121</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>3.72</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19128</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>4.16</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19125</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.1</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19123</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>5.01</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19149</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>3.86</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19157</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>1.58</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19176</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.63</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19177</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.44</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19211</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>0.52</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19213</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.7</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19215</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>4.44</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19216</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>3.57</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19222</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>1.15</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19232</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19234</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.91</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19235</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.03</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19236</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.49</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19237</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>2.2</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19244</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>3</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19247</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.51</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19264</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19266</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.63</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19267</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.89</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19270</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19272</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.57</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19273</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.77</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19274</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19291</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19297</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.08</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19298</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.12</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19301</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19303</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>8.970000000000001</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19314</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>4.62</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19315</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="I101" s="0">
+        <v>26.17</v>
+      </c>
+      <c r="J101" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19316</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.49</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19320</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19326</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>2.9</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19327</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>2.46</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19345</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>26.17</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19346</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.03</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19347</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.16</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19348</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>23</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19349</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>0.88</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19349</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
         <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19350</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>315</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.8</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19350</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.8</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19354</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.01</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19355</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.88</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19358</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>1.93</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19359</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.83</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19362</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.8</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19364</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>0.59</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19367</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
         <v>0.59</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19369</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.43</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19369</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.43</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19371</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19372</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19379</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.63</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19375</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.7</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19377</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.7</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19384</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.7</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19385</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.51</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19383</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>2.85</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19403</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>8.49</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19404</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>0.92</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19404</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>0.92</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19405</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>0.64</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19405</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>0.64</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19408</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.39</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19409</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.49</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19412</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>1.28</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19416</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19418</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>4.2</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19419</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>3.91</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19423</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.48</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19433</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>17</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>5.78</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19454</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>2.67</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19455</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>2.55</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19456</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.75</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>409</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19457</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>409</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.93</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19458</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.99</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19560</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19461</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.48</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>10462</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>1.75</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19463</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.75</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19464</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>409</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19473</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.11</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19476</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>0.98</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19477</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>0.78</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19484</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>0.9</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19486</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19490</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19491</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>1.14</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19497</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>461</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>1</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>462</v>
-[...99 lines deleted...]
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>