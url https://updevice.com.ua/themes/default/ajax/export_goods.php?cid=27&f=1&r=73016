--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="456">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,59 +268,50 @@
   <si>
     <t>Кабель BASEUS Type-C to Type-C Tungsten Gold Fast Charging |2m, 100W, 5A| (CATWJ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-tungsten-gold-fast-charging-2m-100w-5a-catwj-a01-/</t>
   </si>
   <si>
     <t>000007982</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Nano silicone charging data cable X67 |1.2m, 60W, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nano-silicone-charging-data-cable-x67-1-2m-60w-5a-/</t>
   </si>
   <si>
     <t>000008095</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Type-C Skilled charging data cable X23 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-skilled-charging-data-cable-x23-1m-3a-/</t>
   </si>
   <si>
-    <t>000008165</t>
-[...7 lines deleted...]
-  <si>
     <t>000008361</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C Especial charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-especial-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008362</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000008431</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Ferry charging data cable X70 |1m,  3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-ferry-charging-data-cable-x70-1m-3a-/</t>
   </si>
   <si>
     <t>000008555</t>
@@ -436,59 +427,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-gratified-charging-data-cable-packaged-x88-1m-3a-/</t>
   </si>
   <si>
     <t>000012700</t>
   </si>
   <si>
     <t>000009338</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Wind charging data cable (packaged) X89 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-wind-charging-data-cable-packaged-x89-1m-60w-/</t>
   </si>
   <si>
     <t>000009339</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Wind charging data cable (packaged) X89 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-wind-charging-data-cable-packaged-x89-1m-3a-/</t>
   </si>
   <si>
-    <t>000009345</t>
-[...7 lines deleted...]
-  <si>
     <t>000009430</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Force fast charging data cable X93 |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-force-fast-charging-data-cable-x93-2m-100w-/</t>
   </si>
   <si>
     <t>000009554</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C  Goldentop charging data cable X95 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-goldentop-charging-data-cable-x95-1m-60w-/</t>
   </si>
   <si>
     <t>000009712</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |1.2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-1-2m-100w-/</t>
@@ -508,59 +490,50 @@
   <si>
     <t>Кабель Baseus Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000010122</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Tungsten Gold Fast Charging Data Cable |1m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-tungsten-gold-fast-charging-data-cable-1m-100w-/</t>
   </si>
   <si>
-    <t>000010119</t>
-[...7 lines deleted...]
-  <si>
     <t>000010117</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Type-C Crystal Shine Series Fast Charging Data Cable |2m, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-to-type-c-crystal-shine-series-fast-charging-data-cable-2m-100w-/</t>
   </si>
   <si>
     <t>000010256</t>
   </si>
   <si>
     <t>Кабель HOCO Type-c to Type-c USB3.2 20Gbps 100W HD high speed data cable US06 (2M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb3-2-20gbps-100w-hd-high-speed-data-cable-us06-2m-/</t>
   </si>
   <si>
     <t>000010280</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lantern charging data cable U126 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lantern-charging-data-cable-u126-1-2m-5a-/</t>
@@ -847,116 +820,77 @@
   <si>
     <t>Кабель HOCO Type-C Favor 5A charging data cable with display X112 |1m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-favor-5a-charging-data-cable-with-display-x112-1m-5a-/</t>
   </si>
   <si>
     <t>000011508</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Micro USB 3.0 excellent speed cable US10 |0.5m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-micro-usb-3-0-excellent-speed-cable-us10-0-5m-5gbps-/</t>
   </si>
   <si>
     <t>000011509</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C USB 3.0 excellent speed cable US10 |0.5m, 3A, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-usb-3-0-excellent-speed-cable-us10-0-5m-3a-5gbps-/</t>
   </si>
   <si>
-    <t>000011512</t>
-[...7 lines deleted...]
-  <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011658</t>
   </si>
   <si>
     <t>Кабель Baseus Discolor Series Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-discolor-series-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000012363</t>
-[...19 lines deleted...]
-  <si>
     <t>000011664</t>
   </si>
   <si>
     <t>Кабель Baseus Gem Fast-Charging Data Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-gem-fast-charging-data-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
-    <t>000011670</t>
-[...7 lines deleted...]
-  <si>
     <t>000011671</t>
   </si>
   <si>
     <t>Кабель Baseus Superior Series Fast Charging Data Cable USB to Type-C |100W/6A, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-superior-series-fast-charging-data-cable-usb-to-type-c-100w-6a-1m-/</t>
   </si>
   <si>
     <t>000011766</t>
   </si>
   <si>
     <t>Кабель XO Type-C Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-xo-type-c-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011788</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Surpass fast charging data cable X115 |1m, 100W/5A|</t>
@@ -1105,53 +1039,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-hyper-fast-charging-data-cable-x96-0-25m-60w-3a-/</t>
   </si>
   <si>
     <t>000011937</t>
   </si>
   <si>
     <t>000011942</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Joy charging data cable U143 |1.2m, 5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-joy-charging-data-cable-u143-1-2m-5a-/</t>
   </si>
   <si>
     <t>000011949</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Hyper charging data cable X96 |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-hyper-charging-data-cable-x96-1m-27w-3a-/</t>
   </si>
   <si>
-    <t>000012998</t>
-[...1 lines deleted...]
-  <si>
     <t>000011945</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C New charging data cable U144 |1.2m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-new-charging-data-cable-u144-1-2m-60w-/</t>
   </si>
   <si>
     <t>000011947</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C New charging data cable U144 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-new-charging-data-cable-u144-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012057</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Nuevo charging data cable X121 |1.5m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-nuevo-charging-data-cable-x121-1-5m-60w-/</t>
@@ -1249,95 +1180,59 @@
   <si>
     <t>Кабель HOCO Type-C to Type-C Lord digital display charging data cable U148 |1.2m, 5A, 240W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-240w-/</t>
   </si>
   <si>
     <t>000012268</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Lord digital display charging data cable U148 |1.2m, 5A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-lord-digital-display-charging-data-cable-u148-1-2m-5a-100w-/</t>
   </si>
   <si>
     <t>000012270</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Type-C Exceso charging data cable X125 |1m, 5A, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-to-type-c-exceso-charging-data-cable-x125-1m-5a-60w-/</t>
   </si>
   <si>
-    <t>000012272</t>
-[...20 lines deleted...]
-    <t>Кабель ACEFAST USB-C to USB-C spring charging data cable C14-03 |1.2m, 60W/3A|</t>
+    <t>000012543</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C 60W Fast charging data cable C19-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-spring-charging-data-cable-c14-03-1-2m-60w-3a-/</t>
-[...16 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-60w-fast-charging-data-cable-c19-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012544</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-A to USB-C fast charging data cable C19-04 |1.2m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-fast-charging-data-cable-c19-04-1-2m-3a-/</t>
   </si>
   <si>
     <t>000012545</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C aluminum alloy charging data cable C20-03 |1.2m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-aluminum-alloy-charging-data-cable-c20-03-1-2m-60w-3a-/</t>
   </si>
   <si>
     <t>000012547</t>
   </si>
   <si>
     <t>Кабель ACEFAST USB-C to USB-C fantasy color series braided Charging data cable C21-03 |1.2m, 60W/3A|</t>
@@ -1444,81 +1339,93 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-exceed-charging-data-cable-x127-1m-60w-/</t>
   </si>
   <si>
     <t>000012850</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Exceed charging data cable X127 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-exceed-charging-data-cable-x127-1m-36w-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
-    <t>000012936</t>
-[...4 lines deleted...]
-  <si>
     <t>000012937</t>
   </si>
   <si>
     <t>Кабель Baseus MVP 3 Fast Charging Cable USB-C to USB-C |100W, 1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-mvp-3-fast-charging-cable-usb-c-to-usb-c-100w-1m-/</t>
   </si>
   <si>
     <t>000012970</t>
   </si>
   <si>
     <t>Кабель HOCO C to C Benefit charging data cable X128 |1m, 60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-c-to-c-benefit-charging-data-cable-x128-1m-60w-/</t>
   </si>
   <si>
     <t>000013000</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C Benefit charging data cable X128 |1m, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-type-c-benefit-charging-data-cable-x128-1m-36w-/</t>
+  </si>
+  <si>
+    <t>000013063</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-C to USB-C silicone charging data cable C25-03 |1.2m, 60W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-c-to-usb-c-silicone-charging-data-cable-c25-03-1-2m-60w-/</t>
+  </si>
+  <si>
+    <t>000013064</t>
+  </si>
+  <si>
+    <t>Кабель ACEFAST USB-A to USB-C silicone charging data cable C25-04 |1.2m, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-acefast-usb-a-to-usb-c-silicone-charging-data-cable-c25-04-1-2m-3a-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1528,93 +1435,93 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef1e53fb572a2c5573e6aadfac0f521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8be49cf0d2e729de1f6f5a484e2082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d60f8e1ed865a5cfd8b9a446a6d26e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dcd998e39d21021d6b141d3da53164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b21cc5a3102dcf8a2db626b8c0eed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1ef8f61a0389e3b13bcf4d14b57e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454935088f805951a4d07e9518463fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdea264e7bd2a2d826b7a1f24c078a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60719f7d22cf2c7f2d1472ad8bda6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4a01b62641387817137de2de595810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b2c7e0c1176d20ef76714d026a9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808342be59a69c0c2e3656c7f407ceb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e8bebe806b7c90ef4f6b10f0d0aee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9d35d76e46ae54201e5537d81259e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb4f67e5974fc2c5fba351bb7f80015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52292038b4510f2eedd7fefeaa6ba76d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47773eb53bbe302037aafbdfc191a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae7f6f164838ee647525bc3f69484518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d1a6bb9857a74f03c9c133e55167219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d68c037b26e2f0b8d7587ef42012420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b4471cfc940faa1bd57d5006d83b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b75d7e2b9da8636bc29418c0bef9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72b6a9f9b5bf93e6cad1cc1db0a9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b8301e568f187a960ff0e2fed00d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304cb534d414c7d97f339d3b58664f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41114c0d3804b4c8b3e4a7d7e60e616a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3852fa960bbb260c536ed63dcca21927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3703ecb6fe3ca6c1cb2d42d4b0d1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f27bd321ff4392d781b1af70d5a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e0bf6dbbea417b202a040d212cb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8bd711f14358b23f846587dc223d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50d59d51e4894ed0d3ee98fed67aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e7ec25bb1bb64c426a2792a05e6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcd94a95d89820d4a2be40e17eab0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204264abb581608733760a1cfd5a1ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e27e8a20e5084e254f7f8ef85d1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39849fd310692c6ac4d1929f0812d2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f40e050c77d12b614859705dad4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064619ce0c54905a20d80fc65e5857539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09f9cef1262e4c3d6562d79845abd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e63fab632b621ee436d595eb41516841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af6c6670780352d8217ffc67c789842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af73600c9109e4e6679e278377a7fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d163a15dc8d9351f313bb0e2bb63944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713b80233065285cb11e9fe93dea0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a18f360e108abe5d40b3786753bf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1efca7b62487845ebd43c98d2a3b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a66b69fb718845ab366b21ed5fe2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d93e7e69fb679967fe31aead09c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3c39cbb06440f143d5983662a37c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f52a2f12bf713322ff65d963e8e34451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611f968b89bb687d0eb07baa0e175552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605cb315e6d09faedaa4836535295253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f634e7800a307a02650f1940a4a6de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3048b5adec37d46aa5028a61d5821cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189b38270eadd839799bc8a22d2de9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86b5bfabfb4042c08d38e30bae25957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466ca2843a16284ffde8d84d810ff7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482b36735830500cb3847b7dc592d9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b8c0f4259964209261dda0be31a8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6cb7fc25bd3c41e6efa18d910921861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbfdfe1f90892eb91fa792625504f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99131c1c2ccb9c9ecfb4fa5f818f8ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcc27370758260568e63629c3772a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b537ea664731aa17fc9ebeced78484765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074360f2848bcb437ee4f91e9baa30f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce14398dc8173c6c37377127c1b72b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6b10b2bc1853326cbecb5a4ca1faa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5863c02d4fce8c4517692aaf61225469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191e9d66374dd73010cf8fcf762148070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd20a7ca38e428eb18ee9d8641b7e6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2479e72fa50cd864cbe1431f7feaea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe94317d7c81f3b49bc3a37d821cde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5298cdf595606f3b358b63525a52674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c271be5b597449e1c9a967a6959a3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4e178828030d932943c6482aa34b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad684e4d6bee3c66b37618e652eafa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5242061c6f5a67a8fcd62e50987e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87518d07a568fa17beddf67221bea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38445358a25e940a6dcc6e5a686e1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25b57428dc9b4075c4283a8c3b5f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b558d08b805bae5c3d5328f884ca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900038ff0be35734c7c9f373132a94b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dea6be056ad279f9be7770d4fcc0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc481231e733c1b9ae7d3fd78ea702b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23523f9d22ccb377db205cf3fb55f45686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8769bee9c464fe8d95e770988e81387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8e50aef42e894c27731aa85f0da4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f6053f393e65d4f29102dbd2f37e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d4fc29e0961c9dcff3eefc6a152990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d580a38dfc546eed511149d19f74d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36cd0d45789f0582d9acbe21d632f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639452a6175ebf80606f809a908ed9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68817a9ebb3f018aeecde102697ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607e5e7f1007578dc1bb40ac6e4b00095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b6e3b23379e0715eb7691035c0cbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9f44307e86ee45fc6d1401042cbb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709799cce819e5d755ebce9272d0f6f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e68b99b65d6a570ccdafa50a0c6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283c5c904755cf18727f0dc6595992100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37403a18185b78e1ef2db5b136114101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae18a0aa05523fd4a9d2bc1d4abfe7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18cc639a13ad0b11cb6330af79b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7481c8d2bc5ab96972370b7aecbf4bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3c0321677a2cdbd04d53fa2fc8759105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c742c3422a42cd8f090bbdf1402e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965616399ab9f260c1699317402ae9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974798f04086c807efed6eecc276ae9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03678965673e25507cab9d6bb781318109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b082098bf7d119821ff7bf17c44421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc710d499347dda917eecdf5cf1564111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd02918397aa72f893f47909f647c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3903f7ae0353a87857d3646954f12f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141957394c54e54fc98167255bae5271114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc07b3e66149d64a30073556e3f892115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba85417b0a94299061a1b071d5b112116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0cbb4e049d2a14e04a1b36e4f23c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c37970e449a964cf8465468ee975118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e180a32aec536390d2ed4ab3d91c532119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dff0ea2e326f2b160af24211158968120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106f730c9b73f2118333d38afafbae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ce8d60f64d9278459724cc185512122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b90928e34818359b7d04f4d4ef8a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd490aabd439928dd13190d694feeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682459fc89dc2fdde4810470b49ba3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d0d4bb78794ae13ab0bbd9db60eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9de623f6df44b027f89215c85f876127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e035e52c7d0b651e25ef6308d0be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28891333fee610c54802716438c15d7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da189bfc34520def19c2e13dcac1753130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5111ba0ddc6765ae9c9f3d544e72bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c183f7a58d5f6d1e423313396403d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb3ee46baa016ae4b6fc8b8b34f2e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4cb396a692354a8fb967885517c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca3721a6c2c9cb323b7bc5fb2e29b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeaef5d6cca48f7f90cb66cbe76fb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d25ce95c6e274507e69e290c1e047137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37041495675559cdcdfb7008b058d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddf78a1407f9b6d152c455bde67f91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada950e81297bcd3c272e44fcea43153140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f6314ce979d26aec91c44fc87dfd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecd5fdfa89c8d97e210875744c1cca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de00509b0ec4bbef9277b120cf7152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece8c58df66f1bf23cd055a6ed3717144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de04ffd19aec9acd3f8ba175fe725c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08466acb2b632b6ec96148fa21bd63d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6238e5e0adeae4204f65ed6fb8ce60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a866b432db8b361ae45cd3cf1148a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223cc5a7de83a1887c69a56e602cc04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119efb4906b12bfc327e04b7ebbd70b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c0465a153f371489e3b589eb9b2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98457bedaba15d5ae80258536126813b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866666d76773f87a618d0d09265102153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee07db869c95ab0e107ee5acbe4953f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352cc1cd7fed24bc54909ced519a86e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c8f5989df810db08219f1f57d750156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be445d2a7d0c172080a64a8d1a0b1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38c4cdf2e4796afa44bda087fe525158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51282b6be86e59f37243ffdb56ede07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8926ce9df14b59e5ec2f8cea3aebd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e8433d54858e4d6d35a4f4454b9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df198b4df0c48c4f5a11eceaeb4b91fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a5de6014392e706c0092264bbf3a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ebc0700a386b6002b7291b983becd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca3561b5e0e593be56edc4fc18be10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad2d311937aef7e08c95a0add0ccc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd5fcc51d2707e6b1f5d2e949f34be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349120a1219be28c90be23b4ea9e761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e14c15e2f5de1c035ae91708672e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398ea3885cc20c07ecd528277390e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1c9759f1cea99d4983a332b786a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c16f585d83c5aa4e47e27d664b104f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312394a8be76bd7febf8af96502d42e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb84b0a684e3b63cb03b5d8a78cf5bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8679abd44f10f362e50279bc9c5342175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2d64afc8370ebeb782d4eeb370627176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63def8acdfc5a2fd2a118de7538ee02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfd66c7d0e78f5381fc9cf33c04ddc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786e6188283d5d8801e5ae03ebc1a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbec65a493c71b1a1928a9d78bf81c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7827504e086e826f46ecae2e3d8253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f17e5c139aa4f3b0bab638a2e772182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcba110cdce71970747a25cb475d23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed3f29de706836b9e750366d175c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afaea34e4bce34df33c1143481fc14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a54ff7d125f61f98dc06303c41f1cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fe1d3d369d92bf3108e98b81f61be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888c53a51fa41596f9898f752568b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52ee5b59fb632741a28d84718510a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488807634745ce977227963a1a3f051190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5504946c25756eb27cff75490422191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c289e12af13f8159faf427cd14f6de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6822e6feb6687454d797298ca6714193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae10af6f766e57495cecf5fcdbf22ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57489f482d1274d541ea2141278b4c54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a219e791b99a50b7f0040a31bc8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298867d9d5e97ac5e1d8c4d362645d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9be47814a6684c383ad70e5328cbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344acafdc5baa63273dff891628ac7bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0452f773163907c3a6691c1834c9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f21b62e86e3c3fb32f26fb95ca02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c329a2eb2135e1e0e7b66d0ff0526202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32922f699750ba3aa3705748965d2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02c4085ea736c113d1225cab4c1a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1555048471f1ab627444846b80033a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82fb61b9bb772955a8b94ae65c516206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2fcdf91923aff8c7b287b49f79511207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e858425d4a66e7d635da32b355e546208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556c842be2972a4bdccd76d64096107209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f0ad1bda513a66f3fb23dc6097e52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbde78f2a58c6a0a371e1364f86d2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15212e0bfa8ab5a1bf35d869a61aacc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee82d87205f00d33ac7a397caef3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd30d8ad6d042fdac9ff0b259ab97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f98b4abd812fcac456c2eb30d780215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ebac37ed91d81805a8f2629bb2c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8292cfbe6bbd0b5fa94451254a01a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24d3f1d65992fbac6a73636b792635218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb4d39b17850e28109043364240d7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d9cbf56328994a8a78b9efac6e5f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db122e6150132f32a21570ab716a3e9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656831045b114331b48dff5c0dabd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c31f9ace86fb9008a2dfe34b1e301a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54744e2cfa76a244d63857b00c8ae1b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195bc9aeaf71ced7d786e112fd7b5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a8bb91a842aeb57ac436a8d15ccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce82533139ffe87a4a4816c8492e13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686ef9bf4f0074885a74fe77f208d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615fe66cf36fcf567b7116603acb94b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be309e1fcd05fe8b395b5c23c8774d10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed970bdd868b0d9faa85c28516f2f49d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3740ad2601516f6784e1212aa3f472a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858822bf510ac49b7fac388e800d0d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe33eac81b01647b86aef617c13c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033a16b2b61eeb4bd9724c56868934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf23cd03d2549c96e387fb0d5fce74a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95b1dc13f78ea07e13cd2041de1000237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53197580acba1a4f447743fa00c1e250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7366d2280d4a9b29da41392e9aa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f0831df5f9046e5c19e3b967e19e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f63c016021c55e84fee7128396fc43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f42e6e6a044ed50926ac75e8dd99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b53b79e551d562dd1ccf627fadaef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12c697f24bc1fa3369243b8035b466244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e03638ec428fb23c8e2057352a961b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8e437aad22ddb576635e1f4e159cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781379ae413613b513388311c8abe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629d44007cd46a9835191f62c47a337248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41748f61e2df2e1e24e7d6c785619d38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6807d8d3d1db1d27ed90070f33c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa847b75c2a2847a7e97c69617623b9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b75dbe474e2e65b847202a6dbcfabd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418621a02482376c41e65e397976ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027647f8b4fd8536289044d63abffab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25bd1261459ae7c3d0cb9686d225f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1063e7d3fa3e4161cf9dc84ceae98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefa71c40ff219646c156a223bef145257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9e9e535e8315658299b1b0dab3a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196f1c24f21ae0b571f87cacc5045d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa08e8d4cad17ee88719f4a3db3bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea0bd1bb99e3bc3804e32f27ba4549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164484428140ebe5176edfd3db5051f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac5fc834ae516743cb22ef736bbc96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e031fbc9a0a6eb869a7821b9794c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f35d37ad5dd92ed2c6d0c3821069265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b537740950803af584328285f45d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64899dbfe90654250538f41268912c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752667a251512b93290c1ee64868ac29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fac9bfc2c195f17427ee476342091269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9079e357de08d39e610a23dfb8be59f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e1d92ad7f46c80012328e2a2dee5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68807854f2538380687c7a91801adf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab7fc4c6c00389ff3b59ac6fa01ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b268d5a1ea25b93d6fac1cb9ead9c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cbcf3ab8d0ed374e360607a426153275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ca05575ce9cc44e6e9c0b933eb9d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c772504675a88219ba5609fe99565c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5e18cea5536d8b690e965e4ba456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75c5cc2a9587a6feecf365514c3aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef3e7b1d5bd11395b54ba686ca4719280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d9c6d8207ddcb8ae6b49e5c94840281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7784bd68d9ebedff21c1e5a635ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c24ab7efbfa7dec9053c0072a657f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7992d50ac3af4b47ca8a865f3307f12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04895cffeaac7d61b6df2d1ddf65bde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caa345f5d6f1b80486f4fcb73848f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233bbe8fc047a89f96cdd022551c4e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1029792b75bbdbe71591bed32469e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1f92c78edacd7c31a6d1b78e9779c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ac007daa87525a356e5fb0a796ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881682d563a7069d73ab54ff3296894f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5347b2c64197e5e3dba9ae65d0a29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cfec4262b245c789b45164244e65c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e50b2e0716a481d9b89f2e32df2517294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bdea2bc097d9d9aed4bff02689e4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050ad02ec727b8cf084f4499cf840d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d989380e18ac65e06342fad89f8fb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21433c6c3c838686840a9bd62b92497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c6b5c118a75bc56e4593909e2208299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f2fb9fcb543508f44e9b1894eb98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f47b96f7860453b89dc66a0441e3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66dd7c224eeb73f51ed387572dce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b03f8987c92b7532eb859296afa1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893febc6d01bd7f3501aa5d6e3e3df7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f5d775f2fc6d19d69230c6d54527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6376adfdfe5133a63effc0c24576887306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d00ed89ba1ddd8b9cbd8eff245bc6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf241865fbfb0010823a9eaa4f645f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435406e5306f07927779ae39dee7d2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da59479b7feb74fac2f277b77716292310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcb2eb9c96f465cc03c308f374df80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901e31622ee3b921d214cfaf91feca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a580abb049a08100a5bfdb694bec1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6cca057d176df3020e9d5d66bbd84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c41691404a7b34e85936655526a13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389487a6112fd52587416df05dcfff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb713662c6a3b94c436f682ae690b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd93ee45983613444f0c3758a4796a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f2afa6024077475ee93886915387b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645d89ee53f82396f041d196bc0041320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e743e1d50e368aa8e609df715da4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238cae22b50114acad300ac7800fe23322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dc6c864664c4f64e3dfe0427f3b5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dc19963f0732a76469eb04c79d16b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d6cb610bf06c2c6347f40d529fcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186b2fbdf2675d05f5c3d554677a5f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff97f709f3882d63375373d84a5add327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637c084d55cb8be6ceb5044a598e37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f48297de38f84a6e1e651a603d1148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fcb466326f1fb968150a35737fd1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb75cc178e19158fae75b9d9120799331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8091358162351cb20b155de8516658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9badc4266407593ef0358da22a065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447291a4b226088a4b4fa71ab7f0396334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd2392ce345165cf3dfeb25ea98d28335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11427effeef43f614978f5a80ba5e2c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44364a4039f53d51277e97c702831051337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f64967d3adc142705e9e265e1228a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51882d6e3ad44f20b2781325707c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae23c21030ccaa6787548909e1e404340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b295a1f0c4de0383b3e106c95270341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8a37fa12f8057f6ba9a49b7ec85e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfb1657c28df597ff0935b4fb27dc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7f00208b3a9f6aeace71a7e0b953344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcb23b5c4c46c84e961ba552b62e76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e880f5f50017e3c94cc4c84d5ce7f1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770087501359041285cac34acff21c1347.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cdcc4dfd16eb789660b6cc628ebc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4b64c94a0b7c58eae8f2167e1dea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d064545b6056943ce406ca9342c293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd098c7f28225bda5fad41891c5bbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf9e509000f93ba66e6cb1f43de4e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a19f21e3f79f37080bb5853ca7e766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d19c636d5666a7b24789b8bdbec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d453198b79a23cb272a8e3fdcdf6a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d685c150aae49051f58268859e48a499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5713c04e4210fd3853ce987fe7b6d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5243a094d34a741d589b6054b69edf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46e8001107b25d3837a368a5e2a7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a80529b36dd20cdefd80db7619e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908cf2606cc6f07325fb02f3a6f15af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91968567da3fe9a2dc9534ecb778e8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d80c7d9ea4442e7e8b0648a731019616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dfa8b0adeb8f02f5e1a75b80c99a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f255414d521f7439c617f9fb8d9f29618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2dd5a9311d047631b04af1331cf0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63eafd696f9389a22ca21ec26cb62b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5c02484919a62eac41fe5784ecea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d02e0a21360ff3b0d6766d6b62f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d89240f893e5719b4bc508bc9d1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9619efdb9dd9ea395fdf6c022a3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83bb7d37049e8700ddd85b349b217d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05fc5aab64410341f338d2c07078326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9b29b0c610f82a544e28ee155e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73154c20e021488d2efb91ea22651328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87578e89cc01e3a78099aeb8b10ff72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582e5dc8e4e031807948e01e55e033430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa819460e11966ce9a3eb379e770d1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff387c50491ffa08d5fea9e8111cbbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43048f79fa52f21c797e97f48eab6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdd9ce5e545c3f7a69806150137e9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480373ab50e2a35e532329ab9a013c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f07d1423c3da21d0f89515228ebe3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfedca39b34a67dec0475f787cad7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb208a5b75593f722e6dede5077504538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cd50d3f23c48fbcdb1bbb55e23fb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6f81fdd44a19355e07f2340264e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc4c293116cdbfce2ac42f9e62c56a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098041078bd824459acf5aa0b7b809c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d3b5947c08ac5fbce16b43f1ac64b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1600b658df7894d91d88bf9a2ae15044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d791a21e53548552d347babbaa1417545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb674c40fd591fc847be4dba25663b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a2c318530cb03b778f915c51f16647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6ad7cb237c01a5cebf6c5e9e7205148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3514fc14e430f82937abc5fdcd886a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12182c67e6e358314c5d0704462bb59c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cd2a80a361b6a2dcea60df51c543351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ae396a6586771e0a75e1929e952352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4a7a20c8ad5bab212804128082c7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7116657643353269a853bc919dc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddce8625ec016dc002782376f7e26355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ff92625163c748e4606de3c15eb7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b0b9d6a4a6c37cb468571d6a348857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336868ba3d017aa1a8c238fddf54b3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c2d50b5ffb2a79e9029cde8ca95559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558805baae5c9cda9c0d8179155f4e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916cab0c5c864da51b91df6b96d6be661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88154580af8060712271ca0b23b8fa062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58f8849bc6c46dbbdbb4f4c88797863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acaba9eb2e311b06578fb88ef7467d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a267ee08df56dd9441c3dcfb6785b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7ae7a7de268118954ecd135ea4e4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b79b5b923443a0972138a4548a8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adf2403a549a5a028e284048ac51dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a06496cd2295ebf75b1f93559c7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1ace17c48abbc89baf7e9abe252270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de665c39b574ae7ea0a40898ba3dba4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a43694fdc7b10462b3505c6fd981b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3ddd3d0c3b11bad23149f492ef39373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355ada5e1175876f9af946e6ea3a9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd818e24853b5dad5538b46f1baa5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d545b5a72a34bd0bc08b777056cf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d2468136bb8c2a203dc775b85dff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df30ae68307708cf0561a6bd930b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d1a19b87e41409c0df195306783f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156211242bd30799e65489c90d9523680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a574d0ce5a0ac66a5e5bca2477f6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a48eb31fdb2bcb481783cef2d5db682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5906d932e8641e0e025ede3dcfef7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb942e778d74f87d1d56c8820b3e4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441bd684aa2924c82968b0f9e4edd8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf786c350634f9c24cbe4ecbe1a9b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae4b229618586d22feb01b35e24ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2757a1eebf0d3ca343bfe6f8c441d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdd189d1db3cc94d3625a8aebe2f5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b98ea4db5a4aa9b5a8b432606ead290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657283e092de1a2db2ab7e11c0f88c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c903a8705bcba656f5c09c028f6bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f113c8ca4237f0ca328ca9e9bbf78d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4bbbda966127e4a68be05ae2337794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d402066eba2eb98c862fa6e47096a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f2d5651ca30996c1b7303f0065ee096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130c1c2bbc28d9273e0e546bb9e65597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c518179c182ac7ca9057578b0a3f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3d5a2ad149795b0acbf86c8871f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260fadb21a7099f7d126305443433e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8ad61b707af1b559f1c68342446f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a52d53b4d7dd21ec5e0cce7ca2bd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd90d55f108e1bf38aefd1553b0b2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1682ac59e426d196946785b5dc1e13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705c32b1f2b9660cf600a0b30cb287105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571a4c9b8c42fa4dc4977504f3f0b5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b6ad1ea9f5d28f68fc42be6e09ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc0c32818659e20a62af4a25bf03f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243ddaf15ea51d4e71dbe572a2493d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d2bbfb6175b242de475a9d950481c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3254f39363b7da58b35cdac6ccac2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0b1158e3a4bfcd7a4b31f49a0870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f551612214d63e070ee86446ee4a5ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afc6fa5c8f41c03cb7a0bd81c6e549114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ee10819d16da4e00cf40362cd4e84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399fe4448dd63a41f31ebf133807960116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2384ff8c0e05bc2f178999aec9fc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caeaa064f5af8494cd01febc803b1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d0e91e78e59a6dea5643df7cc4ca0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeb5939b968c42fc83f1d8d8fe56a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d30525eda9b4db7e042b3fffe0604121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d558727cbde95dc98c654d6ec038c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95606cf3afeb872a0c68a36c326943e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b02d8fd0c70a3aeff24a6157a216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ab77224b3877ce84854c864c351c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf93efdd8f9bb177f662924afd49f2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d78ee72c11cf0890f1a5c5cbeec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca495351de80483f5bb2aef9759fd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5a79d7f6ee0129185626b58c89124129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b90411abda4de46f5b59ebd22e83db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c6eac3366c86e525f8295fefd3ae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eeca8484b84ae6c53a8b8f2896c08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb978acaaaf9c74121d3be58c299bfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad71e47a78f0a8638f0886fe5b5c05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d08ee1d9d34af0630fbb36ec2c1781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed4af9d3480ba86195ca181ca98787136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c1cf35a655c05e9e7a3cc6b1f56a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a0e4023cb1aba576f4fc56079e89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c148aaf102487b65aabee5c8cd5687139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48c9141517961550497cb79a783697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57e01c7c8e81f96cfd0c07b9d84cab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2958c2851fffdafd33be106a52c23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6caae8a88ad237112fce93391deb3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618df110d18dbea496e1ac3f760426d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a1764ccbf013664942d03e10cbf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca3a48ddda1eb309090f852896538146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e153ff86b4e84e1e894999760449108147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a41d332fab8abb70046909936be9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f92b9d53feef5ba70ce4f24456d821149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f19764c49b997be0efec1ef908f57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d66f744185ac5c292d381317f2615d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ca310ee08ba855afc592b99e79432152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bdcf0a1c2086267a100bc6632b4e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0fde99f0a82cb7090f2765d6c8a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7848cedfdb287aa8f9ebb55f4f0ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7615311740d5db9cae883186d24c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69d618ffeba173a67dfe2ddd95fe97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e5826488e8e79919f69123459bb9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d5fac1bece6668539a2ca6077203f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf5307ccb5493b51f3ceaa6934d90e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011690f772861c7c892663f80b0515161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399993b9bdf20f5e4d9571c5c2b2d94b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546ed491e3d24aa7ed1aa42c916e5bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebe49a36d18058acf18d5387f4fac5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdff723fbaaa18fe358e5577d6ed6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5dcd91665ea8b17d660c525333ef2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428699c8e411f0274b323ffac5a81d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfdee7c773f4893355205c170b88e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a16e9aafb662f582d74207c18bbcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d6be705a42b25166d069a0f1b79ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378190b1eb641d571e916955a23a4e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5adcbb7d67b63397bf2c27922026c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49535992a48aee54e4bbbdaab02bbbb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597616319dde9f517b4a88d5d470b86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19333094f75b9c80aac25495025850c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2514b4df8cbbda0a83161143f470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf3c05183f252d488b2bdf888d0101177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa274073ac4bf7ffbd8e599313e950178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44b295690cd0b936bb281375b92d4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eee328ce61458c8b96e9ba969b408180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e909f190621cd98ae8a4699c39fbbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5991fd3ff0ad21505f45fec0b797c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce6ceeb8ebdcd3c7d2583257cfca9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc310d6f007b9af412a4b3a363fa638b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c593e79f9ecd293c2c68d58a93280c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d477857115f1ff91c8a09cf90e509b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2aa1880709f96fe08bff58d39c31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71c6865ee36ff1b7b0736368d698c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a513c0c4da43c3065f8c8ce1fe889189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a94bb7ca316b567c15e3256bcfacad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe594eee39d7632ac3ac4a07a74127191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206899ea65c831c87d97b9cfa63c32e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225dcb4625480477926538f305c142193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50931b79f78ae5f6ad2920ef5b4e54194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241649fda4202f01e6aeae2ead8897195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b29f9e0a21600c4db1bc49163542c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd0f2600b32b2f8119b4f9c3dbd04e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f38a1d22c07596a544ee01249fc76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd0c721f5f0369adc84c07d372934199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3965104ff10dadc4dd34ac209f20d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff189058660ad26719f10fc9b283aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eb530976bd008029ae7038e4c0282202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a40252883dec78f49e72ff2c0a420203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04089d0ccca9e179ccf27b8726d6ca1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb83454a6202dbc23e67ccb4fbd9d7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b281ac02f990ae1891aa820ff380206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf1dcb6b7a510aa32e43504c4f48f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970b612d65eef548f65e8a232f6bc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a910db3b97908221e68cf1c7fda951209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73593255451b11b89baae9156b8bbcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e23d1a8ef37446b5d3e6383fd669211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c030edb72bb02a5d4674856ce41ef80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8378ac2837d39205bf8cc7691c80f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3597b7dd9db402b8c9204daa5780538214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d926bf8443f80093065bb5acbfb3ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b5853470a8e8139c4589cb9d66cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf5e636bdcbfe022cef74d6aa9aa4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b2dd409b29ca9d1369df9503ff9c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f5e628ae25c1d37421be59017e822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e45efd4c2bc8ab2d2501053680a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb2eff629a0fbfd6197bcc482c2862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59fa5779d56f0e836c8ee255b07c41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffbb291f036a06213655811d1db33c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c152b87b0059e2e7f5c10a7b4c16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566c349437242318062d579e1fe98d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9213fb454d293743580bf6e7c17d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57004972e338ffd0867b2cbf3004b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088467984c48338d1f97e5ce009040f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e0d43eb61acfe25d19954626b956229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b841c47624fedf7d9986f9b31566a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739f60df28f423e76429befc9a6ae2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1974aa1ce27caad728ac1e12f4b1fdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dcb18ddaa1e2ea269f9f942378041233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715225278767c81b910ea6d77f40a54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de734f41c6fb1d2f0654aa41c35b5671235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f22497ae2c8dd220b625670fa049236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b6b953d344139dfb2c75267736550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53dd00ada955947347b5d3f802108238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e522cb84b7c8797cf796ad7357f4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea372b39c1b2b3f5f8f92815cb26bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d1db7d15e8d38ada284e63f24918241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453620888874ed2c052696613c2c03a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c5e009e7460ee06445e54975b17a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd976480266f0f8da2b1bced4ea428f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e447a062187a1a424712c2fc4e647245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a6386af43a1ad57a338df76f0b0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e605444cc99ad50e943e4026ae37ada247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee1807aa461741994f3c94b809a9ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1bf41ff03dc2e02ff01de1123ac79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ccc352e9d9bbb27070d6afbf7af16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e608b394875cb25bd753ed5ebdbd8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a7d8036144b9c377b3e6f89731ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d8461f51d2effd5908b9471b7e12d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd18e0b08685384a1f3191c86cf7cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aeffc186d92c57497db499c3fb32f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aeb710818622c0609ff6f679f4236256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72353134cfea8648692f1d304d9c319257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921787ba8022a4056e1da19c8dbdf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6e19510f054ebc97331056a847c46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a572da4a35f9971775ad184a4a94d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add4432dae5f6e3e08300f40b0fb354261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675c989b58d87fa215c13932817cbc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15135e933f6cba4aaf13f15fc33810263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6ebf15142c0448b7892dc171a4f12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4edba1a12c9b1fda3ad61bde3c2b9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3ff6396debb00c4a953fef3c38f3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ada14d40d1d71f9cc7f34b533e812267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac95e872f765c098169399513b04100268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fe3696a2727514eb859e709fb9fe5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44006deffab3aaf36091607251b0b22b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afeeb447c59aa6eb3ecef3b473c50c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c70dcc147aca606a06144b169dad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8a18307cbff750c4df98c3629a6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670955be03158df46ca5aced3f5b019274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf7495c23f72d071a77cbf9201add4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ce4f5ccdce10b9e3f1cd3fed0239276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c07f40f6454ab9161feb138430eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5116dc72bcb270b69a02378c6ea6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50732dead7abcb77b902e2def568c70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bae7d3fa2ccbe5b6f682af0935970280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd742b5883ebbac634de3015e0ea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce9800da9f33a3d5e370ed24b0b4d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed31f9f996218fa0a6c3eb02aaff02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d98e4b61a2d14f6e377d2af8641eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f616e4da0367a6e014738843391f52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083cd0f4550015159942f34a08df59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27afbffe9e91492acedb7c56b0caf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890839efe77af5669c03caa9446296ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71803862936be4697b7aa6b2798f5b3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5303343d6c96834c8bac41f8f7c3a54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8e79c6649844eb9c6eb39e48e6f9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d633533c34c7e5bf1b0486507ed0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba7be077b626ff6b8218dd9f19f2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277f6120aa9131dfd6e55d327d6d25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41f394782e763139c9296f7739fafd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03647e24c169527965979dc3eac6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872f27d41fdd0d93051dc48ddd899d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65212a2be17593edc927479be80fb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d540f1c668f679fa60950ab0ba8fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf52d62807bae68ce13436a9bb6745300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a16092cdcd8ea304ac2f313254d82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3499c9df99d889ba886e3230bb2ad63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e51ee48b23b3627666e87a055a9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21406a0dd1e51f537b1f594c3113e603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5b1b4d616f934a3447eedd43d29f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaea7bd5f52cb793c8741fe97ce2b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b5a4b13e178a802c41a207661be5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc5ae6f206b9b385b1960537737cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed65ea739cf778327e71e6c965541309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813be350d6daa6b04dd9d08870838ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109805f29f25e09a32ba46a19472d62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66c91545115f6e4abff1704c6f741c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb0ea8ad6e20766f34d3816f55db5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bbde77f0bea948b72adc9a745b6eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22508608caacfd08a93a4a6e1edfdd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e0b132acad0fa19cfcff3ad358540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315316d5cac5bbc9e160ea44d92c9a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13d15a0f83400ff3eb3a655475712318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5879f4be98199f09474e18b58ecfdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff709680fcef2376973df2d891fd04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76013de69c5ec81aa5a5661f18ae2da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45074c10a1d6a39f98ed2507f24e222a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881326da0cab503d852f73519bb4173323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086e24b5865d403e66421092de3b56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf05a1bf40bcd13feea9f2489c61db9325.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11270,710 +11177,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12240,66 +11487,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J175"/>
+  <dimension ref="A1:J164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.11377" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
@@ -12890,3794 +12137,3519 @@
         <v>16825</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
         <v>1.74</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>16851</v>
+        <v>16873</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>2.35</v>
+        <v>1.25</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>16873</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.25</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>16873</v>
+        <v>16882</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>16882</v>
+        <v>16889</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>1.06</v>
+        <v>1.7</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>16889</v>
+        <v>16921</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>1.7</v>
+        <v>0.91</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>16921</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>0.91</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>16921</v>
+        <v>16924</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>0.91</v>
+        <v>1.03</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>16924</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>1.03</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>16924</v>
+        <v>16925</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>1.03</v>
+        <v>1.44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>16925</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
         <v>1.44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>16925</v>
+        <v>16933</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.44</v>
+        <v>0.57</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>16933</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
         <v>0.57</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>16933</v>
+        <v>16935</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>0.57</v>
+        <v>0.93</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>16935</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
         <v>0.93</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>16935</v>
+        <v>16955</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>0.93</v>
+        <v>1.03</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>16955</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
         <v>1.03</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>16955</v>
+        <v>16972</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>1.03</v>
+        <v>1.65</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>16972</v>
+        <v>16976</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.65</v>
+        <v>0.71</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>16976</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
         <v>0.71</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>16976</v>
+        <v>16977</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>0.71</v>
+        <v>0.49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>16977</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
         <v>0.49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>16977</v>
+        <v>16980</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>0.49</v>
+        <v>1.05</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>16980</v>
+        <v>16981</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>16981</v>
+        <v>19008</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>0.59</v>
+        <v>2.38</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>16987</v>
+        <v>19029</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.9</v>
+        <v>1.22</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>19008</v>
+        <v>19047</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" s="0">
-        <v>2.38</v>
+        <v>4.2</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>19029</v>
+        <v>19048</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I52" s="0">
-        <v>1.22</v>
+        <v>3.51</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>19047</v>
+        <v>19049</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="0">
         <v>4.2</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>19048</v>
+        <v>19121</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="0">
-        <v>3.51</v>
+        <v>3.72</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>19049</v>
+        <v>19128</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="0">
-        <v>4.2</v>
+        <v>4.16</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>19121</v>
+        <v>19123</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="0">
-        <v>3.72</v>
+        <v>5.01</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>19128</v>
+        <v>19137</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.16</v>
+        <v>7.35</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>19125</v>
+        <v>19149</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>19123</v>
+        <v>19150</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>5.01</v>
+        <v>4.43</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>19137</v>
+        <v>19150</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E60" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="F60" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>7.35</v>
+        <v>4.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>19149</v>
+        <v>19157</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>3.86</v>
+        <v>1.58</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>19150</v>
+        <v>19157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.43</v>
+        <v>1.58</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>19150</v>
+        <v>19176</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.43</v>
+        <v>1.63</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>19157</v>
+        <v>19177</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>1.58</v>
+        <v>1.44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>19157</v>
+        <v>19211</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>1.58</v>
+        <v>0.52</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>19176</v>
+        <v>19213</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>1.63</v>
+        <v>0.7</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>19177</v>
+        <v>19215</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I67" s="0">
-        <v>1.44</v>
+        <v>4.44</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>19211</v>
+        <v>19216</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I68" s="0">
-        <v>0.52</v>
+        <v>3.57</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>19213</v>
+        <v>19221</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>19215</v>
+        <v>19222</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>4.44</v>
+        <v>1.15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>19216</v>
+        <v>19223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>3.57</v>
+        <v>0.83</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>19221</v>
+        <v>19223</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>19222</v>
+        <v>19232</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>1.15</v>
+        <v>0.82</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>19223</v>
+        <v>19232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>0.83</v>
+        <v>0.82</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>19223</v>
+        <v>19233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>0.83</v>
+        <v>1.25</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>19232</v>
+        <v>19234</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>0.82</v>
+        <v>1.91</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>19232</v>
+        <v>19235</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>0.82</v>
+        <v>1.03</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>19233</v>
+        <v>19235</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>1.25</v>
+        <v>1.03</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>19234</v>
+        <v>19236</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>1.91</v>
+        <v>1.49</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>19235</v>
+        <v>19237</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.03</v>
+        <v>2.2</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>19235</v>
+        <v>19244</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.03</v>
+        <v>3</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>19236</v>
+        <v>19245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>1.49</v>
+        <v>3.1</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>19237</v>
+        <v>19247</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>2.2</v>
+        <v>1.51</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>19244</v>
+        <v>19263</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3</v>
+        <v>0.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>19245</v>
+        <v>19263</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.1</v>
+        <v>0.83</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>19247</v>
+        <v>19264</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>1.51</v>
+        <v>0.52</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>19263</v>
+        <v>19264</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>19263</v>
+        <v>19266</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>0.83</v>
+        <v>0.63</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>19264</v>
+        <v>19267</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>0.52</v>
+        <v>0.89</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>19264</v>
+        <v>19270</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>0.52</v>
+        <v>0.73</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>19266</v>
+        <v>19272</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>0.63</v>
+        <v>0.57</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>19267</v>
+        <v>19273</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.89</v>
+        <v>0.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>19270</v>
+        <v>19274</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>19272</v>
+        <v>19291</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.57</v>
+        <v>2.16</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>19273</v>
+        <v>19297</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>0.77</v>
+        <v>2.08</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>19274</v>
+        <v>19298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>0.57</v>
+        <v>2.12</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>19291</v>
+        <v>19303</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.16</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>19297</v>
+        <v>19314</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>2.08</v>
+        <v>4.62</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>19298</v>
+        <v>19320</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>2.12</v>
+        <v>3.67</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>19301</v>
+        <v>19327</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I100" s="0">
-        <v>2.08</v>
+        <v>2.46</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>19303</v>
+        <v>19345</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>280</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>282</v>
       </c>
       <c r="I101" s="0">
-        <v>8.970000000000001</v>
+        <v>26.17</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>19314</v>
+        <v>19346</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.62</v>
+        <v>1.03</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>19315</v>
+        <v>19346</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I103" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J103" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>19316</v>
+        <v>19347</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>4.49</v>
+        <v>1.16</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>19320</v>
+        <v>19347</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.67</v>
+        <v>1.16</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>19326</v>
+        <v>19348</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>2.9</v>
+        <v>0.77</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>19327</v>
+        <v>19348</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>2.46</v>
+        <v>0.77</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>19345</v>
+        <v>19349</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>304</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>26.17</v>
+        <v>0.88</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>19346</v>
+        <v>19349</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>1.03</v>
+        <v>0.88</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>19346</v>
+        <v>19350</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>23</v>
+        <v>298</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.03</v>
+        <v>0.8</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>19347</v>
+        <v>19350</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>1.16</v>
+        <v>0.8</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>19347</v>
+        <v>19354</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>1.16</v>
+        <v>1.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>19348</v>
+        <v>19355</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>0.77</v>
+        <v>0.88</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>19348</v>
+        <v>19358</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>0.77</v>
+        <v>1.93</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>19349</v>
+        <v>19359</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>0.88</v>
+        <v>1.83</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>19349</v>
+        <v>19362</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>19350</v>
+        <v>19364</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>0.8</v>
+        <v>0.51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>19350</v>
+        <v>19367</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>19354</v>
+        <v>19367</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.01</v>
+        <v>0.59</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>19355</v>
+        <v>19369</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>0.88</v>
+        <v>0.43</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>19358</v>
+        <v>19369</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>1.93</v>
+        <v>0.43</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>19359</v>
+        <v>19371</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.83</v>
+        <v>0.6</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>19362</v>
+        <v>19371</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>0.8</v>
+        <v>0.6</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>19364</v>
+        <v>19372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>0.51</v>
+        <v>2.6</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>19367</v>
+        <v>19379</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>0.59</v>
+        <v>0.63</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>19367</v>
+        <v>19375</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>19369</v>
+        <v>19377</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>19369</v>
+        <v>19384</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>0.43</v>
+        <v>1.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>19371</v>
+        <v>19385</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>0.59</v>
+        <v>1.51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>19371</v>
+        <v>19383</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>0.59</v>
+        <v>2.85</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>19372</v>
+        <v>19403</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.6</v>
+        <v>8.49</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>19379</v>
+        <v>19404</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.63</v>
+        <v>0.92</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>19375</v>
+        <v>19405</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>19377</v>
+        <v>19405</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.7</v>
+        <v>0.64</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>19384</v>
+        <v>19408</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.7</v>
+        <v>1.39</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>19385</v>
+        <v>19409</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.51</v>
+        <v>1.49</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>19383</v>
+        <v>19412</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.85</v>
+        <v>1.28</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>19403</v>
+        <v>19416</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>8.49</v>
+        <v>1.46</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>19404</v>
+        <v>19418</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>0.92</v>
+        <v>4.2</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>19404</v>
+        <v>19419</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>383</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>0.92</v>
+        <v>3.91</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>19405</v>
+        <v>19421</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>0.64</v>
+        <v>1.66</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>19405</v>
+        <v>19456</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I143" s="0">
-        <v>0.64</v>
+        <v>2.5</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>19408</v>
+        <v>19457</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I144" s="0">
-        <v>1.39</v>
+        <v>1.93</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>19409</v>
+        <v>19458</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I145" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>19412</v>
+        <v>19560</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I146" s="0">
-        <v>1.28</v>
+        <v>2.64</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19416</v>
+        <v>19461</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I147" s="0">
-        <v>1.46</v>
+        <v>2.48</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19418</v>
+        <v>10462</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I148" s="0">
-        <v>4.2</v>
+        <v>1.75</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19419</v>
+        <v>19463</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I149" s="0">
-        <v>3.91</v>
+        <v>1.75</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19421</v>
+        <v>19464</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I150" s="0">
-        <v>1.66</v>
+        <v>3.79</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19423</v>
+        <v>19471</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.48</v>
+        <v>3.11</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19433</v>
+        <v>19473</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>5.78</v>
+        <v>4.11</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19454</v>
+        <v>19476</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>2.67</v>
+        <v>0.98</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19455</v>
+        <v>19477</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>2.55</v>
+        <v>0.78</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19456</v>
+        <v>19484</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>2.5</v>
+        <v>0.9</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19457</v>
+        <v>19486</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>1.93</v>
+        <v>1.1</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19458</v>
+        <v>19490</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.99</v>
+        <v>1.29</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19560</v>
+        <v>19491</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.64</v>
+        <v>1.14</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19461</v>
+        <v>19497</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="I159" s="0">
-        <v>2.48</v>
+        <v>1</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>10462</v>
+        <v>19499</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>419</v>
+        <v>17</v>
       </c>
       <c r="I160" s="0">
-        <v>1.75</v>
+        <v>5.26</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19463</v>
+        <v>19500</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>1.75</v>
+        <v>1.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19464</v>
+        <v>19506</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>419</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.79</v>
+        <v>1.1</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19471</v>
+        <v>19509</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.36</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19473</v>
+        <v>19510</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>390</v>
       </c>
       <c r="I164" s="0">
-        <v>4.11</v>
+        <v>2.63</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="E165" s="0" t="s">
         <v>455</v>
-      </c>
-[...260 lines deleted...]
-        <v>486</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>